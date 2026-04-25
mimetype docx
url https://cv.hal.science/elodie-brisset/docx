--- v0 (2026-03-25)
+++ v1 (2026-04-25)
@@ -496,814 +496,814 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher in the mountains: Dynamics of agro-pastoral practices in a low-latitude mountain system (Karkas Mountains, central Iran) during the Mediaeval Warm Period and the Little Ice Age</w:t>
+                <w:t xml:space="preserve">Tree rings reveal the correlation between the Kaindy Lake submerged forest and the historical 1889 M 8.2 Chilik earthquake (Kazakhstan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morteza Djamali</w:t>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Gandouin</w:t>
+                <w:t xml:space="preserve">Magali Rizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arash Sharifi</w:t>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ponel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kazuyo Tachikawa</w:t>
+                <w:t xml:space="preserve">Lenka Brousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109202⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 121 (3), pp.3533-3558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-024-06927-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04904398v1</w:t>
+                <w:t xml:space="preserve">hal-04751355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From lake to bog: A 15 kyr record of interplay between landscape changes and mercury accumulation (Réserve Naturelle du Luitel, 1250 m a. s. l., western Alps)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid shifts in an alpine lake ecosystem of the Southern Alps in response to Late Glacial-Holocene centennial-scale events inferred from diatom assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Guiter</w:t>
+                <w:t xml:space="preserve">Christine Paillès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Guédron</w:t>
+                <w:t xml:space="preserve">Kazuyo Tachikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Perrot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sarah Bureau</w:t>
+                <w:t xml:space="preserve">Sandrine Conrod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.109088⟩</w:t>
+              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 73 (4), pp.293-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10933-025-00360-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04853568v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree rings reveal the correlation between the Kaindy Lake submerged forest and the historical 1889 M 8.2 Chilik earthquake (Kazakhstan)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Higher in the mountains: Dynamics of agro-pastoral practices in a low-latitude mountain system (Karkas Mountains, central Iran) during the Mediaeval Warm Period and the Little Ice Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Djamali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Miramont</w:t>
+                <w:t xml:space="preserve">Emmanuel Gandouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Rizza</w:t>
+                <w:t xml:space="preserve">Arash Sharifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Guibal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lenka Brousset</w:t>
+                <w:t xml:space="preserve">Philippe Ponel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuyo Tachikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11069-024-06927-0⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 351, pp.109202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751355v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid shifts in an alpine lake ecosystem of the Southern Alps in response to Late Glacial-Holocene centennial-scale events inferred from diatom assemblages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From lake to bog: A 15 kyr record of interplay between landscape changes and mercury accumulation (Réserve Naturelle du Luitel, 1250 m a. s. l., western Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosine Cartier</w:t>
+                <w:t xml:space="preserve">Stéphane Guédron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Paillès</w:t>
+                <w:t xml:space="preserve">Vincent Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Conrod</w:t>
+                <w:t xml:space="preserve">Sarah Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 73 (4), pp.293-310. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 349, pp.109088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10933-025-00360-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.109088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05109702v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing changes in global fire regimes</w:t>
+                <w:t xml:space="preserve">Shifting the focus: Mountains as central places in prehistoric and early historic times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sayedeh Sara Sayedi</w:t>
+                <w:t xml:space="preserve">Andrea Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Djamali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Abbott</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silvia Balatti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s42408-023-00237-9⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 700-701, pp.700-701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2024.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447316v1</w:t>
+                <w:t xml:space="preserve">hal-04672712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifting the focus: Mountains as central places in prehistoric and early historic times</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing changes in global fire regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayedeh Sara Sayedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Ricci</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Morteza Djamali</w:t>
+                <w:t xml:space="preserve">Bérangère Leys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Balatti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniele Colombaroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 700-701, pp.700-701. </w:t>
+              <w:t xml:space="preserve">Fire Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (1), pp.18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2024.07.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s42408-023-00237-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672712v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of sea-level rise on prehistoric coastal communities: land use and risk perception during the Mesolithic-Neolithic transition in central Mediterranean Spain</w:t>
               </w:r>
@@ -1393,90 +1393,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasted Successional Trajectories in a Mediterranean Wetland Due to Geomorphic- and Human-Induced Perturbations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Poher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Médail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ponel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 26 (3), pp.597-609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1510,51 +1510,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleohydrological history of Lake Allos (2200 m a.s.l) since 13 500 cal a bp in the Mediterranean Alps inferred from an ostracod δ 18 O record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1562,51 +1562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sonzogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-12. </w:t>
@@ -1644,51 +1644,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Sasanian landscape modification: New geoarchaeological evidence from the Ardashir Pond in southwest Iran (Palace of Ardashir, third century CE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morteza Djamali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elnaz Rashidian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1791,51 +1791,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vegetation history of the Maharlou Lake basin (SW Iran) with special reference to the Achaemenid period (550–330 bc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Saeidi Ghavi Andam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morteza Djamali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Nelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1912,51 +1912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing two millennia of copper and silver metallurgy in the Lake Titicaca region (Bolivia/Peru) using trace metals and lead isotopic composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guédron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Tolu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2072,77 +2072,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 558, pp.1-12. </w:t>
@@ -2304,1683 +2304,1683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02893229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diatom-oxygen isotope record from high-altitude Lake Petit (2200 m a.s.l.) in the Mediterranean Alps: shedding light on a climatic pulse at 4.2 ka</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Corinne Sonzogni</w:t>
+                <w:t xml:space="preserve">Late Holocene hydrology of Lake Maharlou, southwest Iran, inferred from high-resolution sedimentological and geochemical analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Djamali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Couapel</w:t>
+                <w:t xml:space="preserve">Edouard Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Borschneck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gandouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-15-253-2019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61 (1), pp.111-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10933-018-0048-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010676v1</w:t>
+                <w:t xml:space="preserve">hal-01885984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Holocene hydrology of Lake Maharlou, southwest Iran, inferred from high-resolution sedimentological and geochemical analyses</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The 4.2 ka BP Event in the Mediterranean region: an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Borschneck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Gandouin</w:t>
+                <w:t xml:space="preserve">Monica Bini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Zanchetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurel Perşoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Catalá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10933-018-0048-6⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (2), pp.555-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-15-555-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01885984v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02104912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 4.2 ka BP Event in the Mediterranean region: an overview</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights on lake sediment DNA from the catchment: importance of taphonomic and analytical issues on the record quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Catalá</w:t>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gentile Franscesco Ficetola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Poulenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-15-555-2019⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (14676), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-50339-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02104912v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on lake sediment DNA from the catchment: importance of taphonomic and analytical issues on the record quality</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Poulenard</w:t>
+                <w:t xml:space="preserve">Late Holocene volcanic and anthropogenic mercury deposition in the western Central Andes (Lake Chungará, Chile)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guédron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tolu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Bajard</w:t>
+                <w:t xml:space="preserve">P. Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (14676), pp.1-21. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 662, pp.903-914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-50339-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.01.294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320430v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Holocene volcanic and anthropogenic mercury deposition in the western Central Andes (Lake Chungará, Chile)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elodie Brisset</w:t>
+                <w:t xml:space="preserve">Diatom-oxygen isotope record from high-altitude Lake Petit (2200 m a.s.l.) in the Mediterranean Alps: shedding light on a climatic pulse at 4.2 ka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Paillès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sonzogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sabatier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Perrot</w:t>
+                <w:t xml:space="preserve">Martine Couapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 662, pp.903-914. </w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (1), pp.253-263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.01.294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/cp-15-253-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02005867v1</w:t>
+                <w:t xml:space="preserve">hal-02010676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-ecological adaptation to Early-Holocene sea-level rise in the western Mediterranean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiproxy analyses of Lake Allos reveal synchronicity and divergence in geosystem dynamics during the Lateglacial/Holocene in the Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesc Burjachs</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno J. Ballesteros Navarro</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2018.07.016⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 186, pp.60-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02555421v1</w:t>
+                <w:t xml:space="preserve">hal-01795351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karstic spring wetlands of the Persepolis Basin, southwest Iran: unique sediment archives of Holocene environmental change and human impacts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morteza Djamali</w:t>
+                <w:t xml:space="preserve">Enhanced mercury deposition by Amazonian orographic precipitation: Evidence from high-elevation Holocene records of the Lake Titicaca region (Bolivia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guédron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Gondet</w:t>
+                <w:t xml:space="preserve">Katarina Escobar-Torrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javad Ashjari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Aubert</w:t>
+                <w:t xml:space="preserve">A.L. Develle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian journal of earth sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 55 (10), pp.1158-1172. </w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 551, pp.577-587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cjes-2018-0065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2018.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01956378v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La misión franco-boliviana «Paleoambiente y Arqueología del río Guaquira-Tiwanaku (Bolivia)»: un estudio multidisciplinario de las interacciones entre las sociedades antiguas y el medioambiente</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Socio-ecological adaptation to Early-Holocene sea-level rise in the western Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Burjachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
+                <w:t xml:space="preserve">Bruno J. Ballesteros Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofía Sejas</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Javier Fernández-López</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bifea.9777⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 169, pp.156-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2018.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122473v1</w:t>
+                <w:t xml:space="preserve">hal-02555421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiproxy analyses of Lake Allos reveal synchronicity and divergence in geosystem dynamics during the Lateglacial/Holocene in the Alps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rosine Cartier</w:t>
+                <w:t xml:space="preserve">Karstic spring wetlands of the Persepolis Basin, southwest Iran: unique sediment archives of Holocene environmental change and human impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Djamali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javad Ashjari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.02.016⟩</w:t>
+              <w:t xml:space="preserve">Canadian journal of earth sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 55 (10), pp.1158-1172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjes-2018-0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01795351v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced mercury deposition by Amazonian orographic precipitation: Evidence from high-elevation Holocene records of the Lake Titicaca region (Bolivia)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guédron</w:t>
+                <w:t xml:space="preserve">La misión franco-boliviana «Paleoambiente y Arqueología del río Guaquira-Tiwanaku (Bolivia)»: un estudio multidisciplinario de las interacciones entre las sociedades antiguas y el medioambiente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofía Sejas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
+                <w:t xml:space="preserve">Karen Lucero Mamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarina Escobar-Torrez</w:t>
+                <w:t xml:space="preserve">Luis Alejandro Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.L. Develle</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ramiro Bello Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 551, pp.577-587. </w:t>
+              <w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (2), pp.169-193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2018.09.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/bifea.9777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02555406v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late glacial and early Holocene hydroclimate variability in northwest Iran (Talesh Mountains) inferred from chironomid and pollen analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The overlooked human influence in historic and prehistoric floods in the European Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morteza Djamali</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ponel</w:t>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiane Troussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10933-017-9969-8⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (4), pp.347-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G38498.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01681624v1</w:t>
+                <w:t xml:space="preserve">hal-01681536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The overlooked human influence in historic and prehistoric floods in the European Alps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Late glacial and early Holocene hydroclimate variability in northwest Iran (Talesh Mountains) inferred from chironomid and pollen analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Djamali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arash Sharifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 45 (4), pp.347-350. </w:t>
+              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (2), pp.151-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G38498.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10933-017-9969-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681536v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5000 years of lacustrine ecosystem changes from Lake Petit (Southern Alps, 2200m a.s.l.): Regime shift and resilience of algal communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4044,64 +4044,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lateglacial/Holocene environmental changes in the Mediterranean Alps inferred from lacustrine sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4159,511 +4159,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données nouvelles sur la chronologie de la déglaciation dans la vallée du haut-Verdon (alpes françaises du sud)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sediments of Lake Vens (SW European Alps, France) record large-magnitude earthquake events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Arnaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+                <w:t xml:space="preserve">Jade Petersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.7028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51, pp. 343-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10933-013-9759-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02046381v1</w:t>
+                <w:t xml:space="preserve">halsde-00976088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediments of Lake Vens (SW European Alps, France) record large-magnitude earthquake events</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yann Rolland</w:t>
+                <w:t xml:space="preserve">Sediment budget quantification of a sub-Alpine river catchment since the end of the last glaciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Crouzet</w:t>
+                <w:t xml:space="preserve">Hélène Bruneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rosique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10933-013-9759-x⟩</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 114, http://www.sciencedirect.com/science/article/pii/S034181621300194X. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2013.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00976088v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00880406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment budget quantification of a sub-Alpine river catchment since the end of the last glaciation</w:t>
+                <w:t xml:space="preserve">Données nouvelles sur la chronologie de la déglaciation dans la vallée du haut-Verdon (alpes françaises du sud)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Rosique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 114, http://www.sciencedirect.com/science/article/pii/S034181621300194X. </w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (2), pp.147-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2013.08.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.7028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00880406v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-reversible geosystem destabilisation at 4200 cal. BP: Sedimentological, geochemical and botanical markers of soil erosion recorded in a Mediterranean alpine lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (12), pp.1863-1874. </w:t>
@@ -4701,90 +4701,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1400 years of extreme precipitation patterns over the Mediterranean French Alps and possible forcing mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4848,90 +4848,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multidisciplinaire d'une séquence lacustre holocène dans les Alpes du Sud au lac Petit (Mercantour, alt. 2200m. France) : histoire d'un géosystème dégradé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23 (4), pp. 309-319. </w:t>
@@ -5014,64 +5014,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleohydrological reconstructions from lake and wetland sediment archives of southwest Asia, investigating the links between climate changes, land use and water management strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morteza Djamali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gandouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdolmajid Naderi Beni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5251,77 +5251,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem responses of a French Mediterranean mountain lake to climate change and soil dynamics since the last deglaciation as inferred from bioindicators and geochemical proxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Au Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5439,691 +5439,691 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution d’un écosystème lacustre des Alpes du sud (Massif du Mercantour) depuis la fin de la dernière glaciation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution des environnements montagnards sud-alpins au début de l’Holocène, entre instabilités érosives et climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">A travers les montagnes : l’évolution des sociétés humaines et de leur environnement au début de l’Holocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PCR PPSup-CEPAM, Feb 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04515431v1</w:t>
+                <w:t xml:space="preserve">hal-04515413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-CEDILLE : Changements Climatiques et Déglaciation dans les Alpes méditerranéennes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">CASAC -Cernes d'Arbres et Séismes en Asie Centrale : datation des séismes par la dendrochronologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOREV - Journée Restitution de l’Appel d’Offre Interne 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECCOREV, Oct 2024, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">ECCOREV - Journée Restitution de l’Appel d’Offre Interne 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECCOREV, Jun 2024, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04751979v1</w:t>
+                <w:t xml:space="preserve">hal-04751924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des environnements montagnards sud-alpins au début de l’Holocène, entre instabilités érosives et climatiques</w:t>
+                <w:t xml:space="preserve">Un siècle de gestion des ressources agropastorale et forestière dans la moyenne montagne ouzbèke au prisme de l’étude du remplissage sédimentaire du Lac Kanbeshbulak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rhoné-Quer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Alchidiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A travers les montagnes : l’évolution des sociétés humaines et de leur environnement au début de l’Holocène</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PCR PPSup-CEPAM, Feb 2024, Nice, France</w:t>
+              <w:t xml:space="preserve">Les études sur l’Asie centrale : pluridisciplinarité et connexions d'un champ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INALCO, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04515413v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CASAC -Cernes d'Arbres et Séismes en Asie Centrale : datation des séismes par la dendrochronologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">C-CEDILLE : Changements Climatiques et Déglaciation dans les Alpes méditerranéennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Schimmelpfennig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Edmée Torcheboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Gamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOREV - Journée Restitution de l’Appel d’Offre Interne 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECCOREV, Jun 2024, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">ECCOREV - Journée Restitution de l’Appel d’Offre Interne 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECCOREV, Oct 2024, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751924v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un siècle de gestion des ressources agropastorale et forestière dans la moyenne montagne ouzbèke au prisme de l’étude du remplissage sédimentaire du Lac Kanbeshbulak</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
+                <w:t xml:space="preserve">Evolution d’un écosystème lacustre des Alpes du sud (Massif du Mercantour) depuis la fin de la dernière glaciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Au Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sonzogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Guiter</w:t>
+                <w:t xml:space="preserve">Christine Paillès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les études sur l’Asie centrale : pluridisciplinarité et connexions d'un champ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INALCO, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834176v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agropastoral practices and water stress in Central Asia: first insights given by the lake sediment sequence of Kanbeshbulak (Hissar mountains, Uzbekistan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rhoné-Quer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Alchidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st INQUA meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Roma, Italy</w:t>
@@ -6152,51 +6152,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sociétés face aux variations de la ressource hydrique en Asie centrale médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rhoné-Quer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6247,51 +6247,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of the French Mediterranean mountains to climate change and human activities since the end of the last deglaciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6299,51 +6299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Au Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sonzogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st INQUA meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Roma, Italy</w:t>
@@ -6385,64 +6385,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of the Quaternary sciences to find the balance between action and laissez-faire in Ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Poher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6487,428 +6487,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04282564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological variability and chemical weathering in the Southern Alps based on diatoms and their isotopic composition (O and Si)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bringing environmental and historical archives together to analyze adaptation strategies of agropastoral systems vis-à-vis water stress in Central Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rhoné-Quer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Djamali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Marschal</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gandouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Climat et Impacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">28th European Association of Archaeologists Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03922729v1</w:t>
+                <w:t xml:space="preserve">hal-03767604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing environmental and historical archives together to analyze adaptation strategies of agropastoral systems vis-à-vis water stress in Central Asia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silk Roads &amp;quot;, a highway of migrations in Eurasia. New prospects from bioarcheology and paleoecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mashkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.. Rhone-Quer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Association of Archaeologists Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Prospectives de l’INEE- CNRS. Session Migrations humaines et impacts sur l'environnement non-humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INEE- CNRS; https://prospectives21.sciencesconf.org/resource/page/id/14, Oct 2022, La Rochelle (Charente-Maritime, Nouvelle-Aquitaine), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767604v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silk Roads &amp;quot;, a highway of migrations in Eurasia. New prospects from bioarcheology and paleoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Mashkour</w:t>
+                <w:t xml:space="preserve">Hydrological variability and chemical weathering in the Southern Alps based on diatoms and their isotopic composition (O and Si)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Brousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.. Rhone-Quer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Marschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prospectives de l’INEE- CNRS. Session Migrations humaines et impacts sur l'environnement non-humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INEE- CNRS; https://prospectives21.sciencesconf.org/resource/page/id/14, Oct 2022, La Rochelle (Charente-Maritime, Nouvelle-Aquitaine), France</w:t>
+              <w:t xml:space="preserve">Journées Climat et Impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04036494v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wetlands and palaeowetlands of the Persepolis Basin : valuable archives of palaeoenvironmental changes and human activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morteza Djamali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gandouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6959,90 +6959,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living the mountain life: the pastoral societies of the southern Zagros and their environment in Antiquity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Balatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morteza Djamali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association of Archaeologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7080,77 +7080,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facing water shortages in ancient Iran: new evidence from sedimentary records of the Southern Zagros and historical insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morteza Djamali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Balatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdolmajid Naderi Beni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7186,532 +7186,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The added value of lake sediment archives in the assessment of Human and Environmental contingencies to global changes over the (Pre-)history</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HighStepLands: Holocene socio-cultural-environmental interactions along a highland altitudinal transect of the Zagros Mountains (Kohgiluyeh-e Boyer Ahmad Province, Southwestern Iran)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Balatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Djamali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO Talks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, online, Portugal</w:t>
+              <w:t xml:space="preserve">The Iranian highlands: Resiliencies and integration in pre-modern societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03021076v1</w:t>
+                <w:t xml:space="preserve">hal-03021068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HighStepLands: Holocene socio-cultural-environmental interactions along a highland altitudinal transect of the Zagros Mountains (Kohgiluyeh-e Boyer Ahmad Province, Southwestern Iran)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variabilités hydroclimatiques et disponibilités des ressources en eau dans la région de Fars pendant les derniers millénaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gandouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morteza Djamali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Iranian highlands: Resiliencies and integration in pre-modern societies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, online, Germany</w:t>
+              <w:t xml:space="preserve">L’eau dans le monde iranien : usages, partages, représentations de la Préhistoire à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03021068v1</w:t>
+                <w:t xml:space="preserve">hal-03021082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilités hydroclimatiques et disponibilités des ressources en eau dans la région de Fars pendant les derniers millénaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interdisciplinary approaches to the study of resilience in the high mountains of the Southern Zagros: potential, challenges and limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Balatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Azadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morteza Djamali</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’eau dans le monde iranien : usages, partages, représentations de la Préhistoire à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, online, France</w:t>
+              <w:t xml:space="preserve">Concepts of resilience for the study of premodern societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DFG SPP 2176, Dec 2020, online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03021082v1</w:t>
+                <w:t xml:space="preserve">hal-03052866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdisciplinary approaches to the study of resilience in the high mountains of the Southern Zagros: potential, challenges and limitations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The added value of lake sediment archives in the assessment of Human and Environmental contingencies to global changes over the (Pre-)history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concepts of resilience for the study of premodern societies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DFG SPP 2176, Dec 2020, online, Germany</w:t>
+              <w:t xml:space="preserve">PALEO Talks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, online, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052866v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene reconstruction of Hg deposition in the central Andes: respective contribution of climate change, volcanism and anthropogenic activities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Tolu</w:t>
+                <w:t xml:space="preserve">Vegetation history and human impact since Neolithic in the eastern coast of Iberia. New pollen record from the Pego-Oliva basin (Valencia, Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Revelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Perrot</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Burjachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Expósito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Mercury as a Global Pollutant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">MedPalyno2019: The Mediterranean Palynological Societies Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567467v1</w:t>
+                <w:t xml:space="preserve">hal-02567462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-environmental interactions during the Early Holocene in the central region of Eastern Iberia: settlement dynamics and foraging adaptations</w:t>
               </w:r>
@@ -7816,1446 +7816,1416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetation history and human impact since Neolithic in the eastern coast of Iberia. New pollen record from the Pego-Oliva basin (Valencia, Spain)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jordi Revelles</w:t>
+                <w:t xml:space="preserve">Central Place Foraging Models and Early Holocene coastal adaptations in the Western Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Fernandez-Lopez de Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabel Expósito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedPalyno2019: The Mediterranean Palynological Societies Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">84th Society for American Archaeology’s Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Albuquerque, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567462v1</w:t>
+                <w:t xml:space="preserve">hal-02567457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central Place Foraging Models and Early Holocene coastal adaptations in the Western Mediterranean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Javier Fernandez-Lopez de Pablo</w:t>
+                <w:t xml:space="preserve">Holocene reconstruction of Hg deposition in the central Andes: respective contribution of climate change, volcanism and anthropogenic activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guédron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tolu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">84th Society for American Archaeology’s Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Albuquerque, United States</w:t>
+              <w:t xml:space="preserve">14th International Conference on Mercury as a Global Pollutant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567457v1</w:t>
+                <w:t xml:space="preserve">hal-02567467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traçage isotopique des changements climatiques rapides à l’Holocène en lien avec l’occupation humaine à Persepolis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mediterranean Coastal Resources: benefits and constraints for Prehistoric hunters-gatherers”, final results of the MedCoRes project (MSCA-IF-2015 n°704822)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’ECCOREV - IMERA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">IPHES’s poster exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Tarragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567481v1</w:t>
+                <w:t xml:space="preserve">hal-02567282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediterranean Coastal Resources: benefits and constraints for Prehistoric hunters-gatherers”, final results of the MedCoRes project (MSCA-IF-2015 n°704822)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydro-climatic variability in western Iran since the Lateglacial: subfossil chironomids, a new promising proxy for palaeohydrological reconstructions in the Middle-East.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Djamali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Alizadeh-Lahijani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Naderi Beni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPHES’s poster exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Tarragona, Spain</w:t>
+              <w:t xml:space="preserve">IPA-IAL joint meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567282v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-climatic variability in western Iran since the Lateglacial: subfossil chironomids, a new promising proxy for palaeohydrological reconstructions in the Middle-East.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Morteza Djamali</w:t>
+                <w:t xml:space="preserve">The 4.2 ka event in the Mediterranean Alps: a reinforced Mediterranean-type climate regime that directly impacted the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Naderi Beni</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPA-IAL joint meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">4.2 ka BP Event International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567295v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 4.2 ka event in the Mediterranean Alps: a reinforced Mediterranean-type climate regime that directly impacted the environment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Centennial-scale hydrological changes in the Persepolis basin inferred from the 3800-year sediment record of Lake Maharlou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Djamali</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4.2 ka BP Event International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">Paleopersepolis symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567483v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centennial-scale hydrological changes in the Persepolis basin inferred from the 3800-year sediment record of Lake Maharlou</w:t>
+                <w:t xml:space="preserve">The coastal palaeoenvironmental evolution of Pego-Oliva during the Mesolithic-Neolithic Transition (Western Mediterranean): A contribution to the “Maritime Pioneer Colonization Model”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Morteza Djamali</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Fernandez-Lopez de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Burjachs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleopersepolis symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Kiel, Germany</w:t>
+              <w:t xml:space="preserve">24th meeting of the European Association of Archaeologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567471v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The coastal palaeoenvironmental evolution of Pego-Oliva during the Mesolithic-Neolithic Transition (Western Mediterranean): A contribution to the “Maritime Pioneer Colonization Model”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early Holocene socio-ecological dynamics in the central Mediterranean region of Iberia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Fernandez-Lopez de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Polo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ramon Rabunal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Gomez-Puche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th meeting of the European Association of Archaeologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">XVIIIe world UISPP Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567290v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Holocene socio-ecological dynamics in the central Mediterranean region of Iberia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of erosion and vegetation changes on diatom deposit formation in high-altitude lakes of the European Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIe world UISPP Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">IPA-IAL joint meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567477v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of erosion and vegetation changes on diatom deposit formation in high-altitude lakes of the European Alps</w:t>
+                <w:t xml:space="preserve">Reconstruction and impact of seascape evolution on human communities during the Mesolithic-Neolithic transition in the Mediterranean Iberia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rosine Cartier</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Fernandez-Lopez de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Burjachs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPA-IAL joint meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">24th meeting of the European Association of Archaeologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567475v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction and impact of seascape evolution on human communities during the Mesolithic-Neolithic transition in the Mediterranean Iberia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traçage isotopique des changements climatiques rapides à l’Holocène en lien avec l’occupation humaine à Persepolis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Djamali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Delanghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th meeting of the European Association of Archaeologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Journées d’ECCOREV - IMERA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567469v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Hololocene mercury deposition history in Lake Chungara (4500 m. a.s.l., Chile): Influence of volcanic eruptions and changes in Paleolimnoecology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Late Holocene volcanic and anthropogenic mercury deposition in the western Central Andes (Lake Chungará, Chile)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guédron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Tolu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elodie Brisset</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Develle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Mercury as a Global Pollutant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Providence (RI), United States</w:t>
+              <w:t xml:space="preserve">, 2017, Providence, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567497v1</w:t>
+                <w:t xml:space="preserve">hal-01896821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Holocene volcanic and anthropogenic mercury deposition in the western Central Andes (Lake Chungará, Chile)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First results of the MedCoRes project and research perspectives (Mediterranean Coastal Resources: benefit and constraint for Prehistoric hunter-gatherer)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Fernandez-Lopez de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Burjachs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Mercury as a Global Pollutant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Providence, United States</w:t>
+              <w:t xml:space="preserve">International symposium “Between sea and ocean: archaeology and coastal landscapes”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Empurias, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896821v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The overlooked human influence in the Late Holocene great acceleration of floods in the European Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiané Troussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9304,3231 +9274,3261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First results of the MedCoRes project and research perspectives (Mediterranean Coastal Resources: benefit and constraint for Prehistoric hunter-gatherer)</w:t>
+                <w:t xml:space="preserve">Holocene palaeoclimate variability in south-western Asia highlighted by the Lake Maharlou sediments (Iran) and potential implications for human adaptive strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Djamali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Naderi Beni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Borschneck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium “Between sea and ocean: archaeology and coastal landscapes”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Empurias, Spain</w:t>
+              <w:t xml:space="preserve">5th Open Science Meeting PAGES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567485v1</w:t>
+                <w:t xml:space="preserve">hal-02567306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene palaeoclimate variability in south-western Asia highlighted by the Lake Maharlou sediments (Iran) and potential implications for human adaptive strategies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Borschneck</w:t>
+                <w:t xml:space="preserve">Oxygen isotopes in biogenic silica and diatom assemblages from Lake Petit (2200 m a.s.l) in the Mediterranean Alps: shedding light on a climatic pulse at 4.2 kyr BP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Paillès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sonzogni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Couapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Open Science Meeting PAGES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Zaragoza, Spain</w:t>
+              <w:t xml:space="preserve">IBIS Conference “Silicon, Silica and their Isotopes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Blanes, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567306v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Incipient Anthropocene: Evidence dor Human Dominated High Altitude Landscapes in the Southern French Alps and Mediterranean Mountain Ranges</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elodie Brisset</w:t>
+                <w:t xml:space="preserve">La mission Franco-Bolivienne Paléoenvironnement et Archéologie du Rio Guaquira – Tiwanaku (Bolivie): approche interdisciplinaire des interactions entre les Sociétés Anciennces et l’Environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofía Sejas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Lucero Mamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Mocci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Develle</w:t>
+                <w:t xml:space="preserve">Luiz A. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Bello Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium Creating the Anthropocene – Natural and Cultural Histories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Shizuoka, Japan</w:t>
+              <w:t xml:space="preserve">Archéométrie, 21ème colloque international du GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02568647v1</w:t>
+                <w:t xml:space="preserve">hal-02567491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen isotopes in biogenic silica and diatom assemblages from Lake Petit (2200 m a.s.l) in the Mediterranean Alps: shedding light on a climatic pulse at 4.2 kyr BP</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martine Couapel</w:t>
+                <w:t xml:space="preserve">An Incipient Anthropocene: Evidence dor Human Dominated High Altitude Landscapes in the Southern French Alps and Mediterranean Mountain Ranges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Develle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBIS Conference “Silicon, Silica and their Isotopes »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Blanes, Spain</w:t>
+              <w:t xml:space="preserve">International symposium Creating the Anthropocene – Natural and Cultural Histories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Shizuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02568646v1</w:t>
+                <w:t xml:space="preserve">hal-02568647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mission Franco-Bolivienne Paléoenvironnement et Archéologie du Rio Guaquira – Tiwanaku (Bolivie): approche interdisciplinaire des interactions entre les Sociétés Anciennces et l’Environnement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ramiro Bello Gómez</w:t>
+                <w:t xml:space="preserve">The search for the Anthropocene in the French Alps – integrating archaeological and palaeoenvironmental approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Develle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéométrie, 21ème colloque international du GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">International symposium Creating the Anthropocene – Natural and Cultural Histories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Shizuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567491v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The search for the Anthropocene in the French Alps – integrating archaeological and palaeoenvironmental approaches</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Mocci</w:t>
+                <w:t xml:space="preserve">Late Hololocene mercury deposition history in Lake Chungara (4500 m. a.s.l., Chile): Influence of volcanic eruptions and changes in Paleolimnoecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guédron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tolu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Develle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium Creating the Anthropocene – Natural and Cultural Histories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Shizuoka, Japan</w:t>
+              <w:t xml:space="preserve">13th International Conference on Mercury as a Global Pollutant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Providence (RI), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02568648v1</w:t>
+                <w:t xml:space="preserve">hal-02567497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled terrestrial and aquatic ecosystems evolution of the Lake of Allos since ca. 13,500 cal. BP (Mediterranean French Alps)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the centennial-scale hydrological variability of Lake Maharlou (SW Iran) over the last 3500 years using sedimentological and geochemical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine Paillès</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Djamali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Naderi Beni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Borschneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Pollen Database 2nd Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">4e Journée "Climat et Impacts"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Orsay, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567374v1</w:t>
+                <w:t xml:space="preserve">hal-03769244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-proxy reconstruction of changes in water level and organic matter sources related to climate change over the Holocene (Lake Titicaca, Bolivia)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">European alpine floods aggravated by past Human impact: coupled evidence from sedimentological and pollen analysis of the Lake of Allos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul Baker</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiané Troussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coloquio internacional sobre la contaminacion actual e historica en los ecosistemas acuaticos andinos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, La Paz, Bolivia</w:t>
+              <w:t xml:space="preserve">European Pollen Database 2nd Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02568649v1</w:t>
+                <w:t xml:space="preserve">hal-02567326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the centennial-scale hydrological variability of Lake Maharlou (SW Iran) over the last 3500 years using sedimentological and geochemical analysis</w:t>
+                <w:t xml:space="preserve">Disturbance propagation in terrestrial environments: A case study from two Lateglacial-Holocene sediment records of the Southern Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morteza Djamali</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Borschneck</w:t>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Journée "Climat et Impacts"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Orsay, Unknown Region</w:t>
+              <w:t xml:space="preserve">Journées Climat et Impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769244v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European alpine floods aggravated by past Human impact: coupled evidence from sedimentological and pollen analysis of the Lake of Allos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GLACIVAR: reconstructing glacial oscillations in the Var catchment basin (Southern French Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.R. Rinterknecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Toucanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jorry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Pollen Database 2nd Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Source to sink: a long term perspective of sediment budgets and sources characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567326v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disturbance propagation in terrestrial environments: A case study from two Lateglacial-Holocene sediment records of the Southern Alps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term lacustrine evolution of the high-altitude Lake Allos (Southern Alps, 2200 m a.s.l.) during the Holocene revealed by diatom assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Paillès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Climat et Impacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Orsay, France</w:t>
+              <w:t xml:space="preserve">24th International Diatom Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567366v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GLACIVAR: reconstructing glacial oscillations in the Var catchment basin (Southern French Alps)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Jorry</w:t>
+                <w:t xml:space="preserve">Human-environment interactions in the Alps: integrating Archaeology and palaeoenvironmental approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Source to sink: a long term perspective of sediment budgets and sources characterization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">22nd EAA Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Archaeologists, Aug 2016, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02568651v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-environment interactions in the Alps: integrating Archaeology and palaeoenvironmental approaches</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-term aquatic dynamics of alpine lakes (L. Allos and Petit; 2200 m a.s.l) during the Holocene and their close links with terrestrial ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Paillès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd EAA Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Archaeologists, Aug 2016, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">International Conference on Ecological Sciences - Sfécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613100v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term lacustrine evolution of the high-altitude Lake Allos (Southern Alps, 2200 m a.s.l.) during the Holocene revealed by diatom assemblages</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Paillès</w:t>
+                <w:t xml:space="preserve">Human-environment interactions in the Alps: Archaeology and palaeoenvironmental approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Diatom Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Québec, Canada</w:t>
+              <w:t xml:space="preserve">PAGES Regional Integration meeting “Dynamics of socio-ecosystems on a changing Earth: sustainability or collapse?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613095v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-environment interactions in the Alps: Archaeology and palaeoenvironmental approaches</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Mocci</w:t>
+                <w:t xml:space="preserve">Coupled terrestrial and aquatic ecosystems evolution of the Lake of Allos since ca. 13,500 cal. BP (Mediterranean French Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Paillès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAGES Regional Integration meeting “Dynamics of socio-ecosystems on a changing Earth: sustainability or collapse?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Chambéry, France</w:t>
+              <w:t xml:space="preserve">European Pollen Database 2nd Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613091v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term aquatic dynamics of alpine lakes (L. Allos and Petit; 2200 m a.s.l) during the Holocene and their close links with terrestrial ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-proxy reconstruction of changes in water level and organic matter sources related to climate change over the Holocene (Lake Titicaca, Bolivia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tolu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guédron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christine Paillès</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bindler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ecological Sciences - Sfécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">Coloquio internacional sobre la contaminacion actual e historica en los ecosistemas acuaticos andinos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, La Paz, Bolivia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02568652v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5000 years of lacustrine ecosystem changes from Lake Petit (Southern Alps, 2200 m a.s.l.): regime shift and resilience of algal communities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Sylvestre</w:t>
+                <w:t xml:space="preserve">Histoire des sols et histoires des hommes dans les Alpes : utilisation d’empreintes pédologiques dans les archives naturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Poulenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interdisciplinary meeting on climate change and seismic hazards during the Holocene in the Mediterranean, OTMED</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">. MEMSOL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MEMSOL, Académie d’Agriculture de France, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567378v1</w:t>
+                <w:t xml:space="preserve">hal-01877052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term ecological dynamics of an alpine lacustrine ecosystem during the Holocene in the French Alps (Lake Petit, 2200 m a.s.l.): regime shift and resilience of algal communities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La variabilité holocène des crues torrentielles en montagne : un éclairage donné par l'étude micro-sédimentologique et pollinique des sédiments du lac d'Allos (2200 m, Alpes du Sud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Sylvestre</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiane Troussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Our Common Future Under Climate Change, COP21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">15ème congrès de l’Association de Sédimentologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567452v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire des sols et histoires des hommes dans les Alpes : utilisation d’empreintes pédologiques dans les archives naturelles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le détritisme dans les archives sédimentaires holocènes du sud des Alpes : vers une expression de la variabilité hydrologique non-biaisée par les effets de l’anthropisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">. MEMSOL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MEMSOL, Académie d’Agriculture de France, 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877052v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La variabilité holocène des crues torrentielles en montagne : un éclairage donné par l'étude micro-sédimentologique et pollinique des sédiments du lac d'Allos (2200 m, Alpes du Sud)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terrestrial and lacustrine ecosystem trajectories and thresholds over the last 5000 years: the example of Lake Petit (2200 m a.s.l., Mediterranean Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christine Paillès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème congrès de l’Association de Sédimentologie Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Aquatic Transition PAGES meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02613115v1</w:t>
+                <w:t xml:space="preserve">hal-02613106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le détritisme dans les archives sédimentaires holocènes du sud des Alpes : vers une expression de la variabilité hydrologique non-biaisée par les effets de l’anthropisation ?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Histoire des sols et histoires des hommes dans les Alpes : utilisation d’empreintes pédologiques dans les archives naturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Poulenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jérôme Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">“Empreinte des climats et des hommes dans les sols et paléosols – Mémoires de nos jardins”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02613127v1</w:t>
+                <w:t xml:space="preserve">hal-02613132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrestrial and lacustrine ecosystem trajectories and thresholds over the last 5000 years: the example of Lake Petit (2200 m a.s.l., Mediterranean Alps)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How humans feed flood: lessons from the past</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Sylvestre</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiané Troussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Poher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Transition PAGES meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Nottingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Our Common Future Under Climate Change, COP21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613106v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire des sols et histoires des hommes dans les Alpes : utilisation d’empreintes pédologiques dans les archives naturelles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jérôme Rey</w:t>
+                <w:t xml:space="preserve">Histoire des activités agricoles et pastorales dans les Alpes françaises : un nouveau regard fourni par l’ADN sédimentaire lacustre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Ficetola Gentile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fouinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bajard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Gielly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“Empreinte des climats et des hommes dans les sols et paléosols – Mémoires de nos jardins”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">15ème congrès de l’Association de Sédimentologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613132v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How humans feed flood: lessons from the past</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for the creation of human dominated high altitude landscapes in the Southern French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Our Common Future Under Climate Change, COP21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">21st meeting of the European Association of Archaeologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567450v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire des activités agricoles et pastorales dans les Alpes françaises : un nouveau regard fourni par l’ADN sédimentaire lacustre</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Gielly</w:t>
+                <w:t xml:space="preserve">5000 years of lacustrine ecosystem changes from Lake Petit (Southern Alps, 2200 m a.s.l.): regime shift and resilience of algal communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Paillès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème congrès de l’Association de Sédimentologie Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Interdisciplinary meeting on climate change and seismic hazards during the Holocene in the Mediterranean, OTMED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613122v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for the creation of human dominated high altitude landscapes in the Southern French Alps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Walsh</w:t>
+                <w:t xml:space="preserve">Long-term ecological dynamics of an alpine lacustrine ecosystem during the Holocene in the French Alps (Lake Petit, 2200 m a.s.l.): regime shift and resilience of algal communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Paillès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st meeting of the European Association of Archaeologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Our Common Future Under Climate Change, COP21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02613102v1</w:t>
+                <w:t xml:space="preserve">hal-02567452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques paléoécologiques et paléoenvironnementales dans la haute vallée du Verdon depuis 11500 ans : approche interdisciplinaire et comparative des sites du Plan du Laus (2127 m) et du Lac d’Allos (2227 m)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Poher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire Q9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12553,103 +12553,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediments of Lake Vens (SW European Alps, France) record large-magnitude earthquake events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Petersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Vienna, Austria</w:t>
@@ -12672,1084 +12672,1084 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateglacial to Holocene sediment budget of a small subAlpine river catchment: using 3D palaeotopographic reconstructions for volume quantification</w:t>
+                <w:t xml:space="preserve">Lake Allos: a 12,000-years reference record of past Climate-Human-environment interactions in the Mediterranean French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiané Troussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Assembly of Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567389v1</w:t>
+                <w:t xml:space="preserve">hal-02567383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lake Allos: a 12,000-years reference record of past Climate-Human-environment interactions in the Mediterranean French Alps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview of Last Deglaciation sedimentological, palynostratigraphical and 14C chronologies in mountain lake sediments: Towards improved knowledge of the MIS2/MIS1 transition in the Mediterranean Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Assembly of Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567383v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5 millennia of Mediterranean mountain disturbance: soil erosion and vegetation dynamics recorded in Lake Petit (2200 m, South-Western Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference (IAG) on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00867092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of Last Deglaciation sedimentological, palynostratigraphical and 14C chronologies in mountain lake sediments: Towards improved knowledge of the MIS2/MIS1 transition in the Mediterranean Alps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guiter</w:t>
+                <w:t xml:space="preserve">Spatialisation de dépôts co-sismiques dans le remplissage sedimentaire du lac de Vens (Mercantour, Alpes Françaises).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaumillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Pederson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Assembly of Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02614911v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00933755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatialisation de dépôts co-sismiques dans le remplissage sedimentaire du lac de Vens (Mercantour, Alpes Françaises).</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jade Pederson</w:t>
+                <w:t xml:space="preserve">Apports des diatomées fossiles à l’histoire paléoenvironnementale des lacs d’altitude du massif du Mercantour (France) : premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">32ème Colloque de l’ADLaF - 7th CE-diatom meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Thonon-les-bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00933755v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports des diatomées fossiles à l’histoire paléoenvironnementale des lacs d’altitude du massif du Mercantour (France) : premiers résultats</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Le Lac d’Allos : un enregistrement de référence des interactions climat-Homme-environnement depuis 12000 ans pour les Alpes méditerranéennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème Colloque de l’ADLaF - 7th CE-diatom meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Thonon-les-bains, France</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Päris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02614914v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Lac d’Allos : un enregistrement de référence des interactions climat-Homme-environnement depuis 12000 ans pour les Alpes méditerranéennes</w:t>
+                <w:t xml:space="preserve">Le Lac d'Allos : un enregistrement de référence des interactions climat-Homme-environnement depuis 12000 ans pour les Alpes méditerranéennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Päris, France</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes géomorphologues 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02614912v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Lac d'Allos : un enregistrement de référence des interactions climat-Homme-environnement depuis 12000 ans pour les Alpes méditerranéennes</w:t>
+                <w:t xml:space="preserve">Lateglacial to Holocene sediment budget of a small subAlpine river catchment: using 3D palaeotopographic reconstructions for volume quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bruneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes géomorphologues 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">8th International Assembly of Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803025v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La variabilité des paysages d’altitude depuis 5000 ans dans les Alpes Maritimes : apports d’une étude pluridisciplinaire du profil lacustre de Millefonts (Lac Petit, Mercantour, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13791,90 +13791,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1.4 kyrs of flash flood events in the Southern European Alps : implications for extreme precipitation patterns and forcing over the north-western Mediterranean area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13929,90 +13929,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using palaeobotanical and geochemical investigations to disentangle complex relations between human and landscape: The lacustrine record of Lake Petit (2200m, Southern Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guédron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Palynological Congress XIII/International Organisation of Palaeobotany congress IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Chuo University, Tokyo, Japan</w:t>
@@ -14035,454 +14035,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of summer/autumn flash-floods over the last millennium from a high-elevation lake sediment sequence (Lake Allos, France)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyses multiproxies sur sédiments lacustres pour reconstituer les interrelations holocènes entre paysages, climat et sociétés humaines dans les Alpes française du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Limnogeology Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Konstanz, Germany</w:t>
+              <w:t xml:space="preserve">Journées des doctorants IMEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00750919v1</w:t>
+                <w:t xml:space="preserve">halsde-00605558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses multiproxies sur sédiments lacustres pour reconstituer les interrelations holocènes entre paysages, climat et sociétés humaines dans les Alpes française du Sud</w:t>
+                <w:t xml:space="preserve">The Alpine mediterranean highlands : geosystems under long-lasting natural and anthropogenic pressures (Millefonds catchment, southern alps, France )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des doctorants IMEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Marseille, France</w:t>
+              <w:t xml:space="preserve">XXXIIe Rencontres Internationales d'Archéologie et d'Histoire d'Antibes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00605558v1</w:t>
+                <w:t xml:space="preserve">hal-00803051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Alpine mediterranean highlands : geosystems under long-lasting natural and anthropogenic pressures (Millefonds catchment, southern alps, France )</w:t>
+                <w:t xml:space="preserve">The Holocene deposits of Lake Petit (2200 m a.s.l., Southern French Alps) : climatic and anthropogenic controls on mountain sediment dynamics ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIe Rencontres Internationales d'Archéologie et d'Histoire d'Antibes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Antibes, France</w:t>
+              <w:t xml:space="preserve">International Union for Quaternary Research (INQUA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803051v1</w:t>
+                <w:t xml:space="preserve">halsde-00751273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité et résilience des géosystèmes de montagne face au double forçage climatique et anthropique: étude pluridisciplinaire du Lac Petit (Alpes Maritimes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14518,221 +14518,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Holocene deposits of Lake Petit (2200 m a.s.l., Southern French Alps) : climatic and anthropogenic controls on mountain sediment dynamics ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Reconstructing extreme flood events from high altitude lake sediment records : methodological issues and first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Delhon</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Poulenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Union for Quaternary Research (INQUA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">Internation Union for Quaternary Research (INQUA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00751273v1</w:t>
+                <w:t xml:space="preserve">halsde-00750930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution paleoenvironnementale et paleo‐pollutions en contexte montagnard : le cas du lac Petit (Mercantour, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14768,333 +14768,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00605556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing extreme flood events from high altitude lake sediment records : methodological issues and first results</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Potentiel de l'archive sédimentaire lacustre pour reconstruire l'évolution passée des interactions Homme / paysage / climat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Poulenard</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internation Union for Quaternary Research (INQUA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00750930v1</w:t>
+                <w:t xml:space="preserve">halsde-00605553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentiel de l'archive sédimentaire lacustre pour reconstruire l'évolution passée des interactions Homme / paysage / climat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstruction of summer/autumn flash-floods over the last millennium from a high-elevation lake sediment sequence (Lake Allos, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Avignon, France</w:t>
+              <w:t xml:space="preserve">International Limnogeology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Konstanz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00605553v1</w:t>
+                <w:t xml:space="preserve">halsde-00750919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of holocene valley fill deposits in an alpine basin, Southern French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bruneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15132,77 +15132,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations homme-milieu depuis 5 000 ans à travers un enregistrement lacustre d'altitude ( Mercantour, France )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15412,90 +15412,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Stress and Imperial Politics in the Southern Zagros Mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Balatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morteza Djamali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdolmajid Naderi Beni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16128,51 +16128,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DB7FD4BA"/>
+    <w:nsid w:val="802A67BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16359,51 +16359,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-brisset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8706-0505" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185920594" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/research/mariecurieactions/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iphes.cat/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isterre.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imbe.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01095721v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04904398v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gandouin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Sharifi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyo Tachikawa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109202" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04853568v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bureau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.109088" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751355v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Brousset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-024-06927-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05109702v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Cartier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Conrod" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-025-00360-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447316v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayedeh Sara Sayedi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbott" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Leys" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colombaroli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42408-023-00237-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672712v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ricci" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Balatti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2024.07.011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663694v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fernandez-Lopez de Pablo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2022.2071649" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03767568v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Poher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;dail" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-022-00780-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03640520v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sonzogni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3425" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03318712v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Rashidian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Askari&#8208;chaverdi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aubert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21880" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03007388v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Saeidi Ghavi Andam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Nelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolmajid Naderi Beni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Haghighifard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-020-00810-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03177464v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tolu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delaere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P. G. Barre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2021.100288" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935639v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rousseau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.109987" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893229v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Revelles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Exp&#243;sito" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Bernabeu Aub&#225;n" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Burjachs" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat3030019" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010676v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Couapel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-15-253-2019" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01885984v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-018-0048-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02104912v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Bini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Zanchetta" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Per&#351;oiu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Catal&#225;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-15-555-2019" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02320430v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentile Franscesco Ficetola" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50339-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005867v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabatier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.294" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555421v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Ballesteros Navarro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fern&#225;ndez-L&#243;pez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2018.07.016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01956378v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gondet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Ashjari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2018-0065" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02122473v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Sejas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lucero Mamani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alejandro Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Bello G&#243;mez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.9777" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795351v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.02.016" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555406v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Escobar-Torrez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Develle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2018.09.023" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681624v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-017-9969-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681536v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiane Troussier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G38498.1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444813v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683615580862" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046338v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.12.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046381v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7028" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00976088v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Petersen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-013-9759-x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880406v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bruneton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rosique" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2013.08.004" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880413v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613508158" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00719973v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2012.03.003" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00782072v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6390" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430659v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Stevens" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430640v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aasif Lone" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debajyoti Paul" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anchana Pulikkal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rinterknecht" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hema Achyuthan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430649v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Au Yang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430627v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515431v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751979v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edm&#233;e Torcheboeuf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gamba" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515413v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751924v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834176v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rhon&#233;-Quer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Alchidiac" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282577v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970548v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feruza Makhmasobirova" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282595v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282564v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922729v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marschal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767604v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036494v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mashkour" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.. Rhone-Quer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195929v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V&#233;ron" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349546v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195942v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021076v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021068v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021082v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052866v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Azadi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567467v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567277v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Gomez-Puche" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Polo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowan Mclaughlin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567462v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567457v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567481v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Veron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Claude" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567282v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567295v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Alizadeh-Lahijani" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naderi Beni" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567483v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567471v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567290v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567477v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramon Rabunal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567475v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567469v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567497v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896821v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Brisset" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896842v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian&#233; Troussier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567485v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567306v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borschneck" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568647v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568646v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567491v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz A. Rodrigues" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568648v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567374v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568649v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bindler" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baker" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769244v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567326v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567366v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568651v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Rinterknecht" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Toucanne" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jorry" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613100v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613095v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613091v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568652v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567378v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567452v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01877052v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613115v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613127v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613106v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613132v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567450v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613122v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ficetola Gentile" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fouinat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gielly" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613102v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614909v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567381v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567389v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567383v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00867092v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614911v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933755v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Pederson" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614914v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614912v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803025v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614922v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750907v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803048v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750919v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00605558v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803051v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046368v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00751273v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00605556v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750930v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00605553v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00542998v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00540224v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629201v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Js Carri&#243;n" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Munuera" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ochando" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja L&#243;pez-S&#225;ez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Casas-Gallego" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.upct.es/entities/publication/aeeec320-7720-47ae-b04a-91a5c071ba74" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31428/10317/16822" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050853v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302906v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carri&#243;n" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Lopez-Saez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gonzalez-Samperiz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Badal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430748v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Casanova" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali K Lashari" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sabourdy" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430541v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Houdas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento Castillo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Faraz Ali" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857232v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legendre" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Ripaud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kostrzewa" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-brisset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8706-0505" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185920594" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/research/mariecurieactions/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iphes.cat/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isterre.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imbe.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01095721v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751355v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Brousset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-024-06927-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05109702v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Cartier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyo Tachikawa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Conrod" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-025-00360-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04904398v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gandouin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Sharifi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109202" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04853568v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bureau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.109088" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672712v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ricci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Balatti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2024.07.011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447316v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayedeh Sara Sayedi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbott" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Leys" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colombaroli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42408-023-00237-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663694v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fernandez-Lopez de Pablo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2022.2071649" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03767568v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Poher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;dail" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-022-00780-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03640520v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sonzogni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3425" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03318712v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Rashidian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Askari&#8208;chaverdi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aubert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21880" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03007388v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Saeidi Ghavi Andam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Nelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolmajid Naderi Beni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Haghighifard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-020-00810-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03177464v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tolu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delaere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P. G. Barre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2021.100288" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935639v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rousseau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.109987" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893229v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Revelles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Exp&#243;sito" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Bernabeu Aub&#225;n" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Burjachs" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat3030019" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01885984v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-018-0048-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02104912v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Bini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Zanchetta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Per&#351;oiu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Catal&#225;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-15-555-2019" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02320430v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentile Franscesco Ficetola" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50339-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005867v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabatier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.294" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010676v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Couapel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-15-253-2019" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795351v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.02.016" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555406v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Escobar-Torrez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Develle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2018.09.023" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555421v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Ballesteros Navarro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fern&#225;ndez-L&#243;pez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2018.07.016" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01956378v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gondet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Ashjari" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2018-0065" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02122473v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Sejas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lucero Mamani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alejandro Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Bello G&#243;mez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.9777" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681536v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiane Troussier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G38498.1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681624v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-017-9969-8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444813v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683615580862" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046338v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.12.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00976088v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Petersen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-013-9759-x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880406v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bruneton" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rosique" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2013.08.004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046381v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7028" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880413v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613508158" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00719973v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2012.03.003" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00782072v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6390" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430659v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Stevens" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430640v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aasif Lone" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debajyoti Paul" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anchana Pulikkal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rinterknecht" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hema Achyuthan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430649v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Au Yang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430627v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515413v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751924v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834176v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rhon&#233;-Quer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Alchidiac" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751979v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edm&#233;e Torcheboeuf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gamba" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515431v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282577v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970548v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feruza Makhmasobirova" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282595v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282564v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767604v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036494v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mashkour" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.. Rhone-Quer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922729v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marschal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195929v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V&#233;ron" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349546v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195942v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021068v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021082v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052866v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Azadi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021076v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567462v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567277v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Gomez-Puche" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Polo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowan Mclaughlin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567457v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567467v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567282v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567295v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Alizadeh-Lahijani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naderi Beni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567483v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567471v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567290v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567477v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramon Rabunal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567475v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567469v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567481v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Veron" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Claude" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896821v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Brisset" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567485v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896842v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian&#233; Troussier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567306v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borschneck" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568646v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567491v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz A. Rodrigues" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568647v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568648v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567497v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769244v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567326v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567366v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568651v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Rinterknecht" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Toucanne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jorry" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613095v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613100v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568652v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613091v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567374v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568649v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bindler" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baker" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01877052v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613115v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613127v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613106v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613132v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567450v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613122v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ficetola Gentile" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fouinat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gielly" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613102v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567378v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567452v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614909v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567381v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567383v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614911v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00867092v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933755v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Pederson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614914v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614912v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803025v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567389v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614922v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750907v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803048v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00605558v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803051v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00751273v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046368v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750930v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00605556v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00605553v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750919v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00542998v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00540224v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629201v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Js Carri&#243;n" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Munuera" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ochando" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja L&#243;pez-S&#225;ez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Casas-Gallego" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.upct.es/entities/publication/aeeec320-7720-47ae-b04a-91a5c071ba74" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31428/10317/16822" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050853v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302906v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carri&#243;n" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Lopez-Saez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gonzalez-Samperiz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Badal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430748v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Casanova" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali K Lashari" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sabourdy" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430541v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Houdas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento Castillo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Faraz Ali" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857232v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legendre" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Ripaud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kostrzewa" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>