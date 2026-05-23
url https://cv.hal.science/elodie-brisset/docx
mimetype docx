--- v1 (2026-04-25)
+++ v2 (2026-05-23)
@@ -1,16073 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...16021 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.66666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elodie Brisset </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Elodie Brisset - Dr. Physical Geography</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elodie-brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8706-0505</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">185920594</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=HF4FzKIAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctor in Physical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (PhD: 2014), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Researcher CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> at the **laboratory CEREGE (Aix-en-Provence, France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a specialist in studying sedimentary archives, especially </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">lake and peat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, to explore the interactions between </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human, Climate and Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> over the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lateglacial and Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. My work relies on a multi-indicators approach including </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">sedimentological, geochemical, geochronological and biological proxies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I have applied my approach to case studies in France during my MSc and PhD. Then, I have applied my approach to different context during my postdocs in the Mediterranean (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sklodowska-Curie researcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> at </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPHES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, in Spain), in Bolivia, Chile (researcher at </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTerre-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, in France), Kyrgyzstan and Iran (at IPHES and </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMBE-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I joined the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS in 2020 as Research Scientist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, and continued developing this approach, mostly in </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">South-West and Central Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, as well as in the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité des milieux de montagne aux forçages climatiques et anthropiques depuis 14 000 ans dans les Alpes du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Aix-Marseille Université, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01095721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree rings reveal the correlation between the Kaindy Lake submerged forest and the historical 1889 M 8.2 Chilik earthquake (Kazakhstan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 121 (3), pp.3533-3558. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-024-06927-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid shifts in an alpine lake ecosystem of the Southern Alps in response to Late Glacial-Holocene centennial-scale events inferred from diatom assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Paillès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuyo Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Conrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73 (4), pp.293-310. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-025-00360-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From lake to bog: A 15 kyr record of interplay between landscape changes and mercury accumulation (Réserve Naturelle du Luitel, 1250 m a. s. l., western Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 349, pp.109088. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.109088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher in the mountains: Dynamics of agro-pastoral practices in a low-latitude mountain system (Karkas Mountains, central Iran) during the Mediaeval Warm Period and the Little Ice Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gandouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Sharifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuyo Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 351, pp.109202. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting the focus: Mountains as central places in prehistoric and early historic times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Balatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 700-701, pp.700-701. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2024.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing changes in global fire regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayedeh Sara Sayedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Colombaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fire Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), pp.18. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s42408-023-00237-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of sea-level rise on prehistoric coastal communities: land use and risk perception during the Mesolithic-Neolithic transition in central Mediterranean Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Fernandez-Lopez de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Maps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (4), pp.649-655. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17445647.2022.2071649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted Successional Trajectories in a Mediterranean Wetland Due to Geomorphic- and Human-Induced Perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Poher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ponel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (3), pp.597-609. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-022-00780-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleohydrological history of Lake Allos (2200 m a.s.l) since 13 500 cal a bp in the Mediterranean Alps inferred from an ostracod δ 18 O record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sonzogni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.3425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Sasanian landscape modification: New geoarchaeological evidence from the Ardashir Pond in southwest Iran (Palace of Ardashir, third century CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnaz Rashidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Askari‐chaverdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (6), pp.925-942. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gea.21880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation history of the Maharlou Lake basin (SW Iran) with special reference to the Achaemenid period (550–330 bc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Saeidi Ghavi Andam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Nelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdolmajid Naderi Beni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Haghighifard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (5), pp.595-610. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00334-020-00810-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing two millennia of copper and silver metallurgy in the Lake Titicaca region (Bolivia/Peru) using trace metals and lead isotopic composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien P. G. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34, pp.100288. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2021.100288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-Ecological Contingencies with Climate Changes over the Prehistory in the Mediterranean Iberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Revelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Expósito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Bernabeu Aubán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Burjachs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (3), pp.19. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/quat3030019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoenvironmental change and glacier fluctuations in the high Tian Shan Mountains during the last millennium based on sediments from Lake Ala Kol, Kyrgyzstan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 558, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.109987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Holocene hydrology of Lake Maharlou, southwest Iran, inferred from high-resolution sedimentological and geochemical analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gandouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (1), pp.111-128. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-018-0048-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 4.2 ka BP Event in the Mediterranean region: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Bini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Zanchetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurel Perşoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Catalá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (2), pp.555-577. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-15-555-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02104912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on lake sediment DNA from the catchment: importance of taphonomic and analytical issues on the record quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentile Franscesco Ficetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (14676), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-50339-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Holocene volcanic and anthropogenic mercury deposition in the western Central Andes (Lake Chungará, Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 662, pp.903-914. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.01.294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diatom-oxygen isotope record from high-altitude Lake Petit (2200 m a.s.l.) in the Mediterranean Alps: shedding light on a climatic pulse at 4.2 ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Paillès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sonzogni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Couapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (1), pp.253-263. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-15-253-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiproxy analyses of Lake Allos reveal synchronicity and divergence in geosystem dynamics during the Lateglacial/Holocene in the Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 186, pp.60-77. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced mercury deposition by Amazonian orographic precipitation: Evidence from high-elevation Holocene records of the Lake Titicaca region (Bolivia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Escobar-Torrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 551, pp.577-587. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2018.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-ecological adaptation to Early-Holocene sea-level rise in the western Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Burjachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno J. Ballesteros Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Fernández-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 169, pp.156-167. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2018.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La misión franco-boliviana «Paleoambiente y Arqueología del río Guaquira-Tiwanaku (Bolivia)»: un estudio multidisciplinario de las interacciones entre las sociedades antiguas y el medioambiente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofía Sejas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Lucero Mamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alejandro Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Bello Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (2), pp.169-193. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.9777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karstic spring wetlands of the Persepolis Basin, southwest Iran: unique sediment archives of Holocene environmental change and human impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Ashjari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian journal of earth sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55 (10), pp.1158-1172. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjes-2018-0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The overlooked human influence in historic and prehistoric floods in the European Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiane Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (4), pp.347-350. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G38498.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late glacial and early Holocene hydroclimate variability in northwest Iran (Talesh Mountains) inferred from chironomid and pollen analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Sharifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (2), pp.151-167. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-017-9969-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5000 years of lacustrine ecosystem changes from Lake Petit (Southern Alps, 2200m a.s.l.): Regime shift and resilience of algal communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Paillès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (8), pp.1231-1245. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683615580862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateglacial/Holocene environmental changes in the Mediterranean Alps inferred from lacustrine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 110, pp.49-71. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediments of Lake Vens (SW European Alps, France) record large-magnitude earthquake events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51, pp. 343-355. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-013-9759-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00976088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment budget quantification of a sub-Alpine river catchment since the end of the last glaciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bruneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Rosique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 114, http://www.sciencedirect.com/science/article/pii/S034181621300194X. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2013.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données nouvelles sur la chronologie de la déglaciation dans la vallée du haut-Verdon (alpes françaises du sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (2), pp.147-156. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.7028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-reversible geosystem destabilisation at 4200 cal. BP: Sedimentological, geochemical and botanical markers of soil erosion recorded in a Mediterranean alpine lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (12), pp.1863-1874. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683613508158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1400 years of extreme precipitation patterns over the Mediterranean French Alps and possible forcing mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78, p.1-12. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2012.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00719973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multidisciplinaire d'une séquence lacustre holocène dans les Alpes du Sud au lac Petit (Mercantour, alt. 2200m. France) : histoire d'un géosystème dégradé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (4), pp. 309-319. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.6390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00782072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic forcing and watershed disturbance leads to an abrupt shift to lacustrine productivity dominance in a shallow lake (Ahansar), western Himalaya India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aasif Lone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debajyoti Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchana Pulikkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rinterknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hema Achyuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Paleolimnology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Aix les bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleohydrological reconstructions from lake and wetland sediment archives of southwest Asia, investigating the links between climate changes, land use and water management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gandouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdolmajid Naderi Beni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lora Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Paleolimnology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Aix les bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Sikkim 2024&amp;quot; : retour d’expérience de carottages lacustres, court et long, en itinérance dans les montagnes de l’Himalaya indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action Nationale de Formation CNRS – « Carottages continentaux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Saint Michel l'Observatoire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem responses of a French Mediterranean mountain lake to climate change and soil dynamics since the last deglaciation as inferred from bioindicators and geochemical proxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Au Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Paillès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Paleolimnology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Aix les bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un siècle de gestion des ressources agropastorale et forestière dans la moyenne montagne ouzbèke au prisme de l’étude du remplissage sédimentaire du Lac Kanbeshbulak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rhoné-Quer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Alchidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les études sur l’Asie centrale : pluridisciplinarité et connexions d'un champ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CASAC -Cernes d'Arbres et Séismes en Asie Centrale : datation des séismes par la dendrochronologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOREV - Journée Restitution de l’Appel d’Offre Interne 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCOREV, Jun 2024, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des environnements montagnards sud-alpins au début de l’Holocène, entre instabilités érosives et climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A travers les montagnes : l’évolution des sociétés humaines et de leur environnement au début de l’Holocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PCR PPSup-CEPAM, Feb 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution d’un écosystème lacustre des Alpes du sud (Massif du Mercantour) depuis la fin de la dernière glaciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Au Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sonzogni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Paillès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-CEDILLE : Changements Climatiques et Déglaciation dans les Alpes méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Edmée Torcheboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Gamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOREV - Journée Restitution de l’Appel d’Offre Interne 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCOREV, Oct 2024, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés face aux variations de la ressource hydrique en Asie centrale médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rhoné-Quer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feruza Makhmasobirova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les études sur l’Asie Centrale : Dynamiques scientifiques, nouveaux contextes de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agropastoral practices and water stress in Central Asia: first insights given by the lake sediment sequence of Kanbeshbulak (Hissar mountains, Uzbekistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rhoné-Quer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Alchidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st INQUA meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of the French Mediterranean mountains to climate change and human activities since the end of the last deglaciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Au Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sonzogni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Paillès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st INQUA meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the Quaternary sciences to find the balance between action and laissez-faire in Ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Poher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st INQUA meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Roma (en ligne), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing environmental and historical archives together to analyze adaptation strategies of agropastoral systems vis-à-vis water stress in Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rhoné-Quer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gandouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Association of Archaeologists Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silk Roads &amp;quot;, a highway of migrations in Eurasia. New prospects from bioarcheology and paleoecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.. Rhone-Quer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives de l’INEE- CNRS. Session Migrations humaines et impacts sur l'environnement non-humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INEE- CNRS; https://prospectives21.sciencesconf.org/resource/page/id/14, Oct 2022, La Rochelle (Charente-Maritime, Nouvelle-Aquitaine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological variability and chemical weathering in the Southern Alps based on diatoms and their isotopic composition (O and Si)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetlands and palaeowetlands of the Persepolis Basin : valuable archives of palaeoenvironmental changes and human activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gandouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress on the Archaeology of the Ancient Near East (ICAANE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bologna, Apr 2021, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living the mountain life: the pastoral societies of the southern Zagros and their environment in Antiquity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Balatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facing water shortages in ancient Iran: new evidence from sedimentary records of the Southern Zagros and historical insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Balatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdolmajid Naderi Beni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress on the Archaeology of the Ancient Near East (ICAANE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HighStepLands: Holocene socio-cultural-environmental interactions along a highland altitudinal transect of the Zagros Mountains (Kohgiluyeh-e Boyer Ahmad Province, Southwestern Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Balatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Iranian highlands: Resiliencies and integration in pre-modern societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilités hydroclimatiques et disponibilités des ressources en eau dans la région de Fars pendant les derniers millénaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gandouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’eau dans le monde iranien : usages, partages, représentations de la Préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary approaches to the study of resilience in the high mountains of the Southern Zagros: potential, challenges and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Balatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Azadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concepts of resilience for the study of premodern societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DFG SPP 2176, Dec 2020, online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The added value of lake sediment archives in the assessment of Human and Environmental contingencies to global changes over the (Pre-)history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO Talks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, online, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central Place Foraging Models and Early Holocene coastal adaptations in the Western Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Fernandez-Lopez de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">84th Society for American Archaeology’s Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Albuquerque, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-environmental interactions during the Early Holocene in the central region of Eastern Iberia: settlement dynamics and foraging adaptations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Fernandez-Lopez de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Gomez-Puche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowan Mclaughlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation history and human impact since Neolithic in the eastern coast of Iberia. New pollen record from the Pego-Oliva basin (Valencia, Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Revelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Burjachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Expósito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedPalyno2019: The Mediterranean Palynological Societies Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene reconstruction of Hg deposition in the central Andes: respective contribution of climate change, volcanism and anthropogenic activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Mercury as a Global Pollutant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean Coastal Resources: benefits and constraints for Prehistoric hunters-gatherers”, final results of the MedCoRes project (MSCA-IF-2015 n°704822)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPHES’s poster exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The coastal palaeoenvironmental evolution of Pego-Oliva during the Mesolithic-Neolithic Transition (Western Mediterranean): A contribution to the “Maritime Pioneer Colonization Model”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Fernandez-Lopez de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Burjachs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-climatic variability in western Iran since the Lateglacial: subfossil chironomids, a new promising proxy for palaeohydrological reconstructions in the Middle-East.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Alizadeh-Lahijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Naderi Beni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPA-IAL joint meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 4.2 ka event in the Mediterranean Alps: a reinforced Mediterranean-type climate regime that directly impacted the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Paillès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.2 ka BP Event International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centennial-scale hydrological changes in the Persepolis basin inferred from the 3800-year sediment record of Lake Maharlou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleopersepolis symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Holocene socio-ecological dynamics in the central Mediterranean region of Iberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Fernandez-Lopez de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramon Rabunal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Gomez-Puche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe world UISPP Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of erosion and vegetation changes on diatom deposit formation in high-altitude lakes of the European Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Cartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPA-IAL joint meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction and impact of seascape evolution on human communities during the Mesolithic-Neolithic transition in the Mediterranean Iberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Fernandez-Lopez de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Burjachs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage isotopique des changements climatiques rapides à l’Holocène en lien avec l’occupation humaine à Persepolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Delanghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’ECCOREV - IMERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Holocene volcanic and anthropogenic mercury deposition in the western Central Andes (Lake Chungará, Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Mercury as a Global Pollutant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Providence, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The overlooked human influence in the Late Holocene great acceleration of floods in the European Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiané Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th PAGES Open Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results of the MedCoRes project and research perspectives (Mediterranean Coastal Resources: benefit and constraint for Prehistoric hunter-gatherer)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Fernandez-Lopez de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Burjachs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium “Between sea and ocean: archaeology and coastal landscapes”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Empurias, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene palaeoclimate variability in south-western Asia highlighted by the Lake Maharlou sediments (Iran) and potential implications for human adaptive strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Naderi Beni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Open Science Meeting PAGES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Incipient Anthropocene: Evidence dor Human Dominated High Altitude Landscapes in the Southern French Alps and Mediterranean Mountain Ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium Creating the Anthropocene – Natural and Cultural Histories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Shizuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mission Franco-Bolivienne Paléoenvironnement et Archéologie du Rio Guaquira – Tiwanaku (Bolivie): approche interdisciplinaire des interactions entre les Sociétés Anciennces et l’Environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofía Sejas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Lucero Mamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz A. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Bello Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie, 21ème colloque international du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotopes in biogenic silica and diatom assemblages from Lake Petit (2200 m a.s.l) in the Mediterranean Alps: shedding light on a climatic pulse at 4.2 kyr BP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Paillès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sonzogni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Couapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBIS Conference “Silicon, Silica and their Isotopes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Blanes, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The search for the Anthropocene in the French Alps – integrating archaeological and palaeoenvironmental approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium Creating the Anthropocene – Natural and Cultural Histories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Shizuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Hololocene mercury deposition history in Lake Chungara (4500 m. a.s.l., Chile): Influence of volcanic eruptions and changes in Paleolimnoecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Mercury as a Global Pollutant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Providence (RI), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the centennial-scale hydrological variability of Lake Maharlou (SW Iran) over the last 3500 years using sedimentological and geochemical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Naderi Beni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Journée "Climat et Impacts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Orsay, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European alpine floods aggravated by past Human impact: coupled evidence from sedimentological and pollen analysis of the Lake of Allos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiané Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Pollen Database 2nd Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disturbance propagation in terrestrial environments: A case study from two Lateglacial-Holocene sediment records of the Southern Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GLACIVAR: reconstructing glacial oscillations in the Var catchment basin (Southern French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.R. Rinterknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Toucanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Source to sink: a long term perspective of sediment budgets and sources characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term lacustrine evolution of the high-altitude Lake Allos (Southern Alps, 2200 m a.s.l.) during the Holocene revealed by diatom assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Paillès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Diatom Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-environment interactions in the Alps: integrating Archaeology and palaeoenvironmental approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd EAA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Aug 2016, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term aquatic dynamics of alpine lakes (L. Allos and Petit; 2200 m a.s.l) during the Holocene and their close links with terrestrial ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Paillès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences - Sfécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-environment interactions in the Alps: Archaeology and palaeoenvironmental approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGES Regional Integration meeting “Dynamics of socio-ecosystems on a changing Earth: sustainability or collapse?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled terrestrial and aquatic ecosystems evolution of the Lake of Allos since ca. 13,500 cal. BP (Mediterranean French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Paillès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Pollen Database 2nd Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-proxy reconstruction of changes in water level and organic matter sources related to climate change over the Holocene (Lake Titicaca, Bolivia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloquio internacional sobre la contaminacion actual e historica en los ecosistemas acuaticos andinos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, La Paz, Bolivia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le détritisme dans les archives sédimentaires holocènes du sud des Alpes : vers une expression de la variabilité hydrologique non-biaisée par les effets de l’anthropisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrestrial and lacustrine ecosystem trajectories and thresholds over the last 5000 years: the example of Lake Petit (2200 m a.s.l., Mediterranean Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Paillès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Transition PAGES meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des sols et histoires des hommes dans les Alpes : utilisation d’empreintes pédologiques dans les archives naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. MEMSOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MEMSOL, Académie d’Agriculture de France, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variabilité holocène des crues torrentielles en montagne : un éclairage donné par l'étude micro-sédimentologique et pollinique des sédiments du lac d'Allos (2200 m, Alpes du Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiane Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème congrès de l’Association de Sédimentologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How humans feed flood: lessons from the past</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiané Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Poher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our Common Future Under Climate Change, COP21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des sols et histoires des hommes dans les Alpes : utilisation d’empreintes pédologiques dans les archives naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Empreinte des climats et des hommes dans les sols et paléosols – Mémoires de nos jardins”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des activités agricoles et pastorales dans les Alpes françaises : un nouveau regard fourni par l’ADN sédimentaire lacustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ficetola Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gielly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème congrès de l’Association de Sédimentologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for the creation of human dominated high altitude landscapes in the Southern French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5000 years of lacustrine ecosystem changes from Lake Petit (Southern Alps, 2200 m a.s.l.): regime shift and resilience of algal communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Paillès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary meeting on climate change and seismic hazards during the Holocene in the Mediterranean, OTMED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term ecological dynamics of an alpine lacustrine ecosystem during the Holocene in the French Alps (Lake Petit, 2200 m a.s.l.): regime shift and resilience of algal communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Paillès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our Common Future Under Climate Change, COP21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques paléoécologiques et paléoenvironnementales dans la haute vallée du Verdon depuis 11500 ans : approche interdisciplinaire et comparative des sites du Plan du Laus (2127 m) et du Lac d’Allos (2227 m)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Poher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire Q9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediments of Lake Vens (SW European Alps, France) record large-magnitude earthquake events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lake Allos: a 12,000-years reference record of past Climate-Human-environment interactions in the Mediterranean French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiané Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Assembly of Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation de dépôts co-sismiques dans le remplissage sedimentaire du lac de Vens (Mercantour, Alpes Françaises).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Pederson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5 millennia of Mediterranean mountain disturbance: soil erosion and vegetation dynamics recorded in Lake Petit (2200 m, South-Western Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference (IAG) on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00867092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Last Deglaciation sedimentological, palynostratigraphical and 14C chronologies in mountain lake sediments: Towards improved knowledge of the MIS2/MIS1 transition in the Mediterranean Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Assembly of Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des diatomées fossiles à l’histoire paléoenvironnementale des lacs d’altitude du massif du Mercantour (France) : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Paillès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Colloque de l’ADLaF - 7th CE-diatom meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Thonon-les-bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lac d’Allos : un enregistrement de référence des interactions climat-Homme-environnement depuis 12000 ans pour les Alpes méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Päris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lac d'Allos : un enregistrement de référence des interactions climat-Homme-environnement depuis 12000 ans pour les Alpes méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes géomorphologues 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateglacial to Holocene sediment budget of a small subAlpine river catchment: using 3D palaeotopographic reconstructions for volume quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bruneton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Assembly of Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.4 kyrs of flash flood events in the Southern European Alps : implications for extreme precipitation patterns and forcing over the north-western Mediterranean area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, Vienne 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.9097</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00750907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variabilité des paysages d’altitude depuis 5000 ans dans les Alpes Maritimes : apports d’une étude pluridisciplinaire du profil lacustre de Millefonts (Lac Petit, Mercantour, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Paillès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire Q8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using palaeobotanical and geochemical investigations to disentangle complex relations between human and landscape: The lacustrine record of Lake Petit (2200m, Southern Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Palynological Congress XIII/International Organisation of Palaeobotany congress IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Chuo University, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses multiproxies sur sédiments lacustres pour reconstituer les interrelations holocènes entre paysages, climat et sociétés humaines dans les Alpes française du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des doctorants IMEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00605558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Alpine mediterranean highlands : geosystems under long-lasting natural and anthropogenic pressures (Millefonds catchment, southern alps, France )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Rencontres Internationales d'Archéologie et d'Histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et résilience des géosystèmes de montagne face au double forçage climatique et anthropique: étude pluridisciplinaire du Lac Petit (Alpes Maritimes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'inauguration du centre SEOLANE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Barcelonnette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Holocene deposits of Lake Petit (2200 m a.s.l., Southern French Alps) : climatic and anthropogenic controls on mountain sediment dynamics ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union for Quaternary Research (INQUA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00751273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution paleoenvironnementale et paleo‐pollutions en contexte montagnard : le cas du lac Petit (Mercantour, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00605556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing extreme flood events from high altitude lake sediment records : methodological issues and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internation Union for Quaternary Research (INQUA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00750930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel de l'archive sédimentaire lacustre pour reconstruire l'évolution passée des interactions Homme / paysage / climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00605553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of summer/autumn flash-floods over the last millennium from a high-elevation lake sediment sequence (Lake Allos, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Limnogeology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Konstanz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00750919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of holocene valley fill deposits in an alpine basin, Southern French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bruneton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00542998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations homme-milieu depuis 5 000 ans à travers un enregistrement lacustre d'altitude ( Mercantour, France )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 ème Réunion des Sciences de la Terre (RST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00540224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iberian Paleoflora and Paleovegetation. Vol. III: Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Js Carrión</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Munuera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ochando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ja López-Sáez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Casas-Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad Politécnica de Cartagena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 887, 2024, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31428/10317/16822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Stress and Imperial Politics in the Southern Zagros Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Balatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdolmajid Naderi Beni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reinhard Bernbeck; Gisela Eberhardt; Susan Pollock. Sidestone Press, I, pp.83-96, 2023, Coming to terms with the future : Concepts of Resilience for the Study of Early Iranian Societies, ISBN 978-94-6426-147-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoflora y Paleovegetación Ibérica III: Holoceno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carrión</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ja Lopez-Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Casas-Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Gonzalez-Samperiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Badal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministerio de Ciencia e Innovación y Fundación Séneca. , pp.1095, 2022, 978-84-09-44691-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of AGROCHRONO project actions within the frame of MAFBI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Sabourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFBI - Mission Archéologique Française du Bassin de l'Indus. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRENCH ARCHAEOLOGICAL MISSION IN THE INDUS BASIN. Field-Season 2025 in Sindh - Preliminary Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Faraz Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directorate General of Antiquities and Archaeology, CTA&amp;AD, Government of Sindh. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children's Independent Mobility: Survey in French Brittany (2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Ripaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Kostrzewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00857232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId339"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -16128,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="802A67BD"/>
+    <w:nsid w:val="65965ACF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16359,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-brisset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8706-0505" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185920594" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/research/mariecurieactions/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iphes.cat/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isterre.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imbe.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01095721v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751355v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Brousset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-024-06927-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05109702v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Cartier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyo Tachikawa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Conrod" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-025-00360-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04904398v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gandouin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Sharifi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109202" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04853568v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bureau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.109088" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672712v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ricci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Balatti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2024.07.011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447316v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayedeh Sara Sayedi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbott" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Leys" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colombaroli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42408-023-00237-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663694v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fernandez-Lopez de Pablo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2022.2071649" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03767568v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Poher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;dail" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-022-00780-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03640520v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sonzogni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3425" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03318712v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Rashidian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Askari&#8208;chaverdi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aubert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21880" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03007388v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Saeidi Ghavi Andam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Nelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolmajid Naderi Beni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Haghighifard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-020-00810-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03177464v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tolu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delaere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P. G. Barre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2021.100288" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935639v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rousseau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.109987" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893229v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Revelles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Exp&#243;sito" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Bernabeu Aub&#225;n" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Burjachs" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat3030019" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01885984v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-018-0048-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02104912v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Bini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Zanchetta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Per&#351;oiu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Catal&#225;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-15-555-2019" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02320430v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentile Franscesco Ficetola" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50339-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005867v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabatier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.294" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010676v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Couapel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-15-253-2019" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795351v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.02.016" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555406v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Escobar-Torrez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Develle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2018.09.023" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555421v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Ballesteros Navarro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fern&#225;ndez-L&#243;pez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2018.07.016" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01956378v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gondet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Ashjari" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2018-0065" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02122473v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Sejas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lucero Mamani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alejandro Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Bello G&#243;mez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.9777" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681536v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiane Troussier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G38498.1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681624v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-017-9969-8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444813v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683615580862" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046338v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.12.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00976088v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Petersen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-013-9759-x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880406v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bruneton" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rosique" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2013.08.004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046381v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7028" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880413v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613508158" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00719973v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2012.03.003" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00782072v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6390" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430659v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Stevens" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430640v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aasif Lone" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debajyoti Paul" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anchana Pulikkal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rinterknecht" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hema Achyuthan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430649v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Au Yang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430627v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515413v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751924v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834176v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rhon&#233;-Quer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Alchidiac" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751979v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edm&#233;e Torcheboeuf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gamba" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515431v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282577v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970548v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feruza Makhmasobirova" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282595v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282564v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767604v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036494v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mashkour" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.. Rhone-Quer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922729v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marschal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195929v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V&#233;ron" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349546v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195942v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021068v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021082v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052866v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Azadi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021076v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567462v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567277v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Gomez-Puche" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Polo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowan Mclaughlin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567457v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567467v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567282v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567295v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Alizadeh-Lahijani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naderi Beni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567483v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567471v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567290v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567477v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramon Rabunal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567475v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567469v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567481v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Veron" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Claude" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896821v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Brisset" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567485v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896842v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian&#233; Troussier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567306v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borschneck" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568646v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567491v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz A. Rodrigues" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568647v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568648v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567497v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769244v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567326v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567366v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568651v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Rinterknecht" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Toucanne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jorry" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613095v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613100v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568652v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613091v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567374v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568649v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bindler" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baker" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01877052v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613115v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613127v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613106v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613132v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567450v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613122v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ficetola Gentile" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fouinat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gielly" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613102v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567378v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567452v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614909v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567381v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567383v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614911v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00867092v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933755v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Pederson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614914v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614912v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803025v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567389v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614922v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750907v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803048v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00605558v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803051v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00751273v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046368v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750930v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00605556v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00605553v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750919v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00542998v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00540224v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629201v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Js Carri&#243;n" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Munuera" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ochando" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja L&#243;pez-S&#225;ez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Casas-Gallego" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.upct.es/entities/publication/aeeec320-7720-47ae-b04a-91a5c071ba74" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31428/10317/16822" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050853v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302906v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carri&#243;n" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Lopez-Saez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gonzalez-Samperiz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Badal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430748v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Casanova" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali K Lashari" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sabourdy" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430541v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Houdas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento Castillo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Faraz Ali" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857232v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legendre" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Ripaud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kostrzewa" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-brisset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8706-0505" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185920594" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=HF4FzKIAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/research/mariecurieactions/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iphes.cat/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isterre.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imbe.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01095721v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751355v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Brousset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-024-06927-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05109702v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Cartier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyo Tachikawa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Conrod" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-025-00360-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04853568v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bureau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.109088" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04904398v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gandouin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Sharifi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109202" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672712v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ricci" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Balatti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2024.07.011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447316v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayedeh Sara Sayedi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbott" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Leys" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colombaroli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42408-023-00237-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663694v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fernandez-Lopez de Pablo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2022.2071649" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03767568v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Poher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;dail" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-022-00780-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03640520v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sonzogni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3425" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03318712v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Rashidian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Askari&#8208;chaverdi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aubert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21880" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03007388v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Saeidi Ghavi Andam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Nelle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolmajid Naderi Beni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Haghighifard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-020-00810-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03177464v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tolu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delaere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P. G. Barre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2021.100288" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893229v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Revelles" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Exp&#243;sito" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Bernabeu Aub&#225;n" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Burjachs" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat3030019" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935639v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rousseau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.109987" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01885984v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-018-0048-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02104912v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Bini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Zanchetta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Per&#351;oiu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Catal&#225;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-15-555-2019" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02320430v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentile Franscesco Ficetola" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50339-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005867v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabatier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.294" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010676v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Couapel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-15-253-2019" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795351v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.02.016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555406v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Escobar-Torrez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Develle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2018.09.023" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555421v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Ballesteros Navarro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fern&#225;ndez-L&#243;pez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2018.07.016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02122473v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Sejas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lucero Mamani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alejandro Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Bello G&#243;mez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.9777" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01956378v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gondet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Ashjari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2018-0065" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681536v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiane Troussier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G38498.1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681624v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-017-9969-8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444813v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683615580862" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046338v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.12.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00976088v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Petersen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-013-9759-x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880406v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bruneton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rosique" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2013.08.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046381v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7028" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880413v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613508158" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00719973v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2012.03.003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00782072v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6390" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430640v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aasif Lone" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debajyoti Paul" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anchana Pulikkal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rinterknecht" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hema Achyuthan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430659v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Stevens" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430627v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430649v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Au Yang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834176v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rhon&#233;-Quer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Alchidiac" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751924v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515413v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515431v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751979v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edm&#233;e Torcheboeuf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gamba" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970548v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feruza Makhmasobirova" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282577v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282595v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282564v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767604v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036494v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mashkour" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.. Rhone-Quer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922729v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marschal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195929v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V&#233;ron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349546v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195942v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021068v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021082v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052866v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Azadi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021076v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567457v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567277v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Gomez-Puche" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Polo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowan Mclaughlin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567462v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567467v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567282v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567290v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567295v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Alizadeh-Lahijani" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naderi Beni" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567483v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567471v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567477v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramon Rabunal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567475v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567469v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567481v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Veron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Claude" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896821v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Brisset" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896842v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian&#233; Troussier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567485v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567306v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borschneck" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568647v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567491v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz A. Rodrigues" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568646v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568648v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567497v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769244v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567326v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567366v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568651v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Rinterknecht" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Toucanne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jorry" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613095v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613100v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568652v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613091v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567374v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568649v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bindler" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baker" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613127v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613106v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01877052v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613115v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567450v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613132v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613122v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ficetola Gentile" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fouinat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gielly" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613102v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567378v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567452v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614909v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567381v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567383v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933755v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Pederson" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00867092v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614911v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614914v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614912v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803025v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567389v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750907v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614922v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803048v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00605558v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803051v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046368v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00751273v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00605556v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750930v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00605553v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750919v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00542998v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00540224v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629201v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Js Carri&#243;n" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Munuera" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ochando" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja L&#243;pez-S&#225;ez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Casas-Gallego" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.upct.es/entities/publication/aeeec320-7720-47ae-b04a-91a5c071ba74" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31428/10317/16822" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050853v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302906v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carri&#243;n" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Lopez-Saez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gonzalez-Samperiz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Badal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430748v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Casanova" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali K Lashari" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sabourdy" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430541v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Houdas" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento Castillo" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Faraz Ali" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857232v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legendre" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Ripaud" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kostrzewa" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>