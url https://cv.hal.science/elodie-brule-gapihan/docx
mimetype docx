--- v0 (2026-03-16)
+++ v1 (2026-04-14)
@@ -742,687 +742,687 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Run to the future: Unpack design fiction through risk perception, social capital and coping strategy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capital Social et Coping actif environnemental : état des lieux à l’issue d’un atelier de Design Fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julie Tixier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th EGOS Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Milano-Bicocca, Jul 2024, Milano (Italy), Italy</w:t>
+              <w:t xml:space="preserve">2ème Journée de recherche en gestion des changements comportementaux, Leviers de changement des comportements : dynamiques individuelles et collectives. Focus sur les normes sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nawel FELLAH-DEHIRI; Jean-Marc FERRANDI; Patricia GURVIEZ; Agnès HELME-GUIZON; Marie-Laure MOURRE; Lydiane NABEC, Mar 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04560240v1</w:t>
+                <w:t xml:space="preserve">hal-05554791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépendance au sentier et innovation : éclairage à travers l'expérience d'agriculteurs en circuits courts alimentaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Run to the future: Unpack design fiction through risk perception, social capital and coping strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Laude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AEI 2023 : 13ème Congrès de l'Académie de l'Entrepreneuriat et de l'Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">40th EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Milano-Bicocca, Jul 2024, Milano (Italy), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250246v1</w:t>
+                <w:t xml:space="preserve">halshs-04560240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective or holistic integration in sustainable business models: understanding the distribution of value to stakeholders in French short food circuits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dépendance au sentier et innovation : éclairage à travers l'expérience d'agriculteurs en circuits courts alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amélie Gabriagues</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Laude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Sciences Sociales de la Société Française d'Economie Rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">AEI 2023 : 13ème Congrès de l'Académie de l'Entrepreneuriat et de l'Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03995908v1</w:t>
+                <w:t xml:space="preserve">hal-05250246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selectively or Holistically Coupled Logics in Business Model Orientations: An Overview of Alternative Business Models in Farm to Fork Distribution in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Gabriagues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Business Model Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE, Jun 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03995913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pérenniser les circuits courts: Le projet Innov'action</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Laude</w:t>
+                <w:t xml:space="preserve">Selective or holistic integration in sustainable business models: understanding the distribution of value to stakeholders in French short food circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Gabriagues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture et proximité, gouvernance alimentaire et territoires (AProTer)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Valencienne, France</w:t>
+              <w:t xml:space="preserve">Journées des Sciences Sociales de la Société Française d'Economie Rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02164600v1</w:t>
+                <w:t xml:space="preserve">hal-03995908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circuits courts et dépendances socio-économiques: apprendre à gérer son temps de travail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pérenniser les circuits courts: Le projet Innov'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Laude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau Mixte Technologique, Groupe de Travail Alimentation Locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, PARIS, France</w:t>
+              <w:t xml:space="preserve">Agriculture et proximité, gouvernance alimentaire et territoires (AProTer)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Valencienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02970675v1</w:t>
+                <w:t xml:space="preserve">hal-02164600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la perception de la valeur travail à la fixation du prix des produits agricoles en circuits courts : d’une comptabilité analytique vers une comptabilité systémique ?&amp;quot;,</w:t>
+                <w:t xml:space="preserve">Circuits courts et dépendances socio-économiques: apprendre à gérer son temps de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Maclouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Laude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Institut de Socio-Economie des Entreprises et des Organisations (ISEOR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Réseau Mixte Technologique, Groupe de Travail Alimentation Locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02520236v1</w:t>
+                <w:t xml:space="preserve">hal-02970675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circuit court vs circuit long : vers un renouveau de l’agriculture française ? Une approche par l’identité sociale, professionnelle et environnementale des exploitants</w:t>
               </w:r>
@@ -1497,1300 +1497,1326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derrière les circuits courts alimentaires : un même engagement, deux modèles de fonctionnement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la perception de la valeur travail à la fixation du prix des produits agricoles en circuits courts : d’une comptabilité analytique vers une comptabilité systémique ?&amp;quot;,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Maclouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Laude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIODD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, PARIS, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Institut de Socio-Economie des Entreprises et des Organisations (ISEOR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02520244v1</w:t>
+                <w:t xml:space="preserve">hal-02520236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adopter une vision dynamique pour appréhender l’innovation environnementale. Le cas des circuits courts alimentaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Laude</w:t>
+                <w:t xml:space="preserve">Derrière les circuits courts alimentaires : un même engagement, deux modèles de fonctionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleria Amata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Maclouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’innovation de l’AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">RIODD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165235v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pécher par excès de confiance ? Analyse des relations interindividuelles et interorganisationnelles d’une coopérative d’activités et d’emploi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adopter une vision dynamique pour appréhender l’innovation environnementale. Le cas des circuits courts alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mélissa Boudes</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Maclouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS : Association Internationale de Management Stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Rennes, France. pp.1-25</w:t>
+              <w:t xml:space="preserve">Journées de l’innovation de l’AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524625v1</w:t>
+                <w:t xml:space="preserve">hal-02165235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is hidden behind a jolt? The role of the issue entrepreneur in the institutionalization process</w:t>
+                <w:t xml:space="preserve">Pécher par excès de confiance ? Analyse des relations interindividuelles et interorganisationnelles d’une coopérative d’activités et d’emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Boudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS Séminaire doctoral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Börgen, Norway</w:t>
+              <w:t xml:space="preserve">AIMS : Association Internationale de Management Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Rennes, France. pp.1-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524670v1</w:t>
+                <w:t xml:space="preserve">hal-02524625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What shapes public opinion? The case of public consultations throughout the French GM debate</w:t>
+                <w:t xml:space="preserve">Does the choice of words matter? The role of media in shaping the GMO French controversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science in Publics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Nottingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">IAMCR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524660v1</w:t>
+                <w:t xml:space="preserve">hal-02524638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail au sein d'une coopérative d'activité et d'emploi : proposition de décryptage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What shapes public opinion? The case of public consultations throughout the French GM debate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIUESS 2013 : XIIIe Rencontres du Réseau Inter-Universitaire de l’Économie Sociale et Solidaire. "Penser et faire l’Économie Sociale et Solidaire aujourd’hui. Valeurs, Statuts, Projets ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Angers, France</w:t>
+              <w:t xml:space="preserve">Science in Publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03377121v1</w:t>
+                <w:t xml:space="preserve">hal-02524660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the choice of words matter? The role of media in shaping the GMO French controversy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le travail au sein d'une coopérative d'activité et d'emploi : proposition de décryptage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Boudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAMCR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">RIUESS 2013 : XIIIe Rencontres du Réseau Inter-Universitaire de l’Économie Sociale et Solidaire. "Penser et faire l’Économie Sociale et Solidaire aujourd’hui. Valeurs, Statuts, Projets ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524638v1</w:t>
+                <w:t xml:space="preserve">hal-03377121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepreuneuriat institutionnel, programmes scientifiques et chimie &amp;quot;doublement verte</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What is hidden behind a jolt? The role of the issue entrepreneur in the institutionalization process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIODD: Réseau International sur les Organisations et le Développement Durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">EGOS Séminaire doctoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Börgen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524703v1</w:t>
+                <w:t xml:space="preserve">hal-02524670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The social construction of environmental performance : The case of the analysis of the life cycle of PVC industries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Debref</w:t>
+                <w:t xml:space="preserve">Entrepreuneuriat institutionnel, programmes scientifiques et chimie &amp;quot;doublement verte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Nieddu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performance et institutions : de l’efficience au pluralisme ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Reims, France</w:t>
+              <w:t xml:space="preserve">RIODD: Réseau International sur les Organisations et le Développement Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047229v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction sociale de la performance environnementale, Le cas de l’analyse de vie dans la filière du PVC »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The social construction of environmental performance : The case of the analysis of the life cycle of PVC industries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Debref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Debref</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performance et institutions : de l'efficience au pluralisme ?</w:t>
+              <w:t xml:space="preserve">Performance et institutions : de l’efficience au pluralisme ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524682v1</w:t>
+                <w:t xml:space="preserve">hal-02047229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Street demonstration, boycott, black list… is it enough to entail an enduring change?</w:t>
+                <w:t xml:space="preserve">La construction sociale de la performance environnementale, Le cas de l’analyse de vie dans la filière du PVC »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Debref</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFSAM: International Federations of Scholarly Associations of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Performance et institutions : de l'efficience au pluralisme ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524712v1</w:t>
+                <w:t xml:space="preserve">hal-02524682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the Invention to the Innovation: Discursive Strategies and Institutional Change</w:t>
+                <w:t xml:space="preserve">Street demonstration, boycott, black list… is it enough to entail an enduring change?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc, K. Audebrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 29th Conference of ASAC - ASAC: Administrative Sciences Association of Canada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Halifax, Canada</w:t>
+              <w:t xml:space="preserve">IFSAM: International Federations of Scholarly Associations of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524750v1</w:t>
+                <w:t xml:space="preserve">hal-02524712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement institutionnel vu comme un dialogue entre stratégies discursives: les cas des OGM en France (1996-2007)</w:t>
+                <w:t xml:space="preserve">On the construction of discursive events: theoretical process and case study in the agribusiness field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc, K. Audebrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS: Association Internationale de Management Stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Nice, France</w:t>
+              <w:t xml:space="preserve">EURAM: European Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524733v1</w:t>
+                <w:t xml:space="preserve">hal-02524719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The institutional change as a dialogic process of discursive strategies, the field of GMO in France (1996-2007)</w:t>
+                <w:t xml:space="preserve">From the Invention to the Innovation: Discursive Strategies and Institutional Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc, K. Audebrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 24th Conference of EGOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">the 29th Conference of ASAC - ASAC: Administrative Sciences Association of Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Halifax, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524726v1</w:t>
+                <w:t xml:space="preserve">hal-02524750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the construction of discursive events: theoretical process and case study in the agribusiness field</w:t>
+                <w:t xml:space="preserve">Le changement institutionnel vu comme un dialogue entre stratégies discursives: les cas des OGM en France (1996-2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc, K. Audebrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM: European Academy of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">AIMS: Association Internationale de Management Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524719v1</w:t>
+                <w:t xml:space="preserve">hal-02524733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la mobilisation contre les OGM à la promotion d’une agriculture alternative : les premiers pas vers une agriculture durable ?</w:t>
+                <w:t xml:space="preserve">The institutional change as a dialogic process of discursive strategies, the field of GMO in France (1996-2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc, K. Audebrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIODD : Réseau International sur les Organisations et le Développement Durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Montpellier, France</w:t>
+              <w:t xml:space="preserve">the 24th Conference of EGOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524764v1</w:t>
+                <w:t xml:space="preserve">hal-02524726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les Stratégies Institutionnelles accroissent les Opportunités de Changement</w:t>
               </w:r>
@@ -2839,103 +2865,172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02524772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la mobilisation contre les OGM à la promotion d’une agriculture alternative : les premiers pas vers une agriculture durable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RIODD : Réseau International sur les Organisations et le Développement Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La collaboration : pourquoi et avec qui ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramonjy Dimbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIMS: Association Internationale de Management Stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02524778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2945,469 +3040,469 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relation au territoire des circuits courts alimentaires. Une lecture par le modèle d'affaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Gabriagues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Garreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Cassière; Virginie Noireaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logistique(s) Circuits courts et relocalisation La réinvention des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manifestation, boycott, liste noire… ces pratiques permettent-elles d’insuffler un changement au niveau des entreprises ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Christophe; Roland Pérez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agro-ressources et écosystèmes : enjeux sociétaux et pratiques managériales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.179-197, 2012, Capitalismes - éthique - institutions, ISSN 2117-8070, 978-2-7574-0390-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneuriat institutionnel, programmes scientifiques et chimie doublement verte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Nieddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Boutillier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'innovation verte : de la théorie aux bonnes pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, P. Lang, pp.233-253, 2012, Business &amp; Innovation, ISSN 2034-5402, 978-90-5201-864-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement dans la perspective institutionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Trouinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In R. Soparnot Le management du changement, Vuibert : Entreprendre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partenariat Entreprises-ONG, le cas de la grande distribution alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Raufflet; Pierre Batellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité sociale de l'entreprise : enjeux de gestion et cas pédagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses internationales Polytechnique, 2008, 978-2-553-01425-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId66"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3554,51 +3649,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856313v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Br&#251;l&#233;-Gapihan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laude" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14229-4.p.0231" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962542v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-020-00493-2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193962v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Maclouf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6598" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193954v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Boudes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.248.153-169" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02047210v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ei.540" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193930v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc, K. Audebrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193932v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04560240v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tixier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dunes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250246v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995908v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gabriagues" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995913v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164600v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970675v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520236v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520272v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lamotte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520244v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleria Amata" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165235v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02524625v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02524670v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02524660v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377121v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02524638v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02524703v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Nieddu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Garnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02047229v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02524682v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02524712v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02524750v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02524733v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02524726v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02524719v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02524764v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02524772v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02524778v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramonjy Dimbi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891061v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193961v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193960v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193939v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Trouinard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193941v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856313v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Br&#251;l&#233;-Gapihan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laude" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14229-4.p.0231" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962542v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-020-00493-2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193962v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Maclouf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6598" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193954v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Boudes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.248.153-169" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02047210v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ei.540" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193930v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc, K. Audebrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193932v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554791v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dunes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tixier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04560240v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250246v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995913v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gabriagues" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995908v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164600v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970675v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520272v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lamotte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520236v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520244v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleria Amata" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165235v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02524625v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02524638v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02524660v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377121v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02524670v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02524703v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Nieddu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Garnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02047229v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02524682v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02524712v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02524719v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02524750v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02524733v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02524726v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02524772v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02524764v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02524778v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramonjy Dimbi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891061v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193961v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193960v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193939v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Trouinard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193941v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>