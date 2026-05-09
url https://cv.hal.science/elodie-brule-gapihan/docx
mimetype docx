--- v1 (2026-04-14)
+++ v2 (2026-05-09)
@@ -742,798 +742,798 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capital Social et Coping actif environnemental : état des lieux à l’issue d’un atelier de Design Fiction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What if Design Fiction changes the Active Coping of Students ? Anlysis of Design Fiction's Effects through Self Efficacy, Social Capital and Risk Perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Tixier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journée de recherche en gestion des changements comportementaux, Leviers de changement des comportements : dynamiques individuelles et collectives. Focus sur les normes sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nawel FELLAH-DEHIRI; Jean-Marc FERRANDI; Patricia GURVIEZ; Agnès HELME-GUIZON; Marie-Laure MOURRE; Lydiane NABEC, Mar 2026, Paris, France</w:t>
+              <w:t xml:space="preserve">Association Internationale de Management Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Saint-Etienne, Jun 2026, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05554791v1</w:t>
+                <w:t xml:space="preserve">hal-05596815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Run to the future: Unpack design fiction through risk perception, social capital and coping strategy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capital Social et Coping actif environnemental : état des lieux à l’issue d’un atelier de Design Fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julie Tixier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th EGOS Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Milano-Bicocca, Jul 2024, Milano (Italy), Italy</w:t>
+              <w:t xml:space="preserve">2ème Journée de recherche en gestion des changements comportementaux, Leviers de changement des comportements : dynamiques individuelles et collectives. Focus sur les normes sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nawel FELLAH-DEHIRI; Jean-Marc FERRANDI; Patricia GURVIEZ; Agnès HELME-GUIZON; Marie-Laure MOURRE; Lydiane NABEC, Mar 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04560240v1</w:t>
+                <w:t xml:space="preserve">hal-05554791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépendance au sentier et innovation : éclairage à travers l'expérience d'agriculteurs en circuits courts alimentaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Run to the future: Unpack design fiction through risk perception, social capital and coping strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Laude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AEI 2023 : 13ème Congrès de l'Académie de l'Entrepreneuriat et de l'Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">40th EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Milano-Bicocca, Jul 2024, Milano (Italy), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250246v1</w:t>
+                <w:t xml:space="preserve">halshs-04560240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selectively or Holistically Coupled Logics in Business Model Orientations: An Overview of Alternative Business Models in Farm to Fork Distribution in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dépendance au sentier et innovation : éclairage à travers l'expérience d'agriculteurs en circuits courts alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amélie Gabriagues</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Laude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business Model Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAE, Jun 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">AEI 2023 : 13ème Congrès de l'Académie de l'Entrepreneuriat et de l'Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03995913v1</w:t>
+                <w:t xml:space="preserve">hal-05250246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective or holistic integration in sustainable business models: understanding the distribution of value to stakeholders in French short food circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Gabriagues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Sciences Sociales de la Société Française d'Economie Rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03995908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pérenniser les circuits courts: Le projet Innov'action</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Laude</w:t>
+                <w:t xml:space="preserve">Selectively or Holistically Coupled Logics in Business Model Orientations: An Overview of Alternative Business Models in Farm to Fork Distribution in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Gabriagues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture et proximité, gouvernance alimentaire et territoires (AProTer)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Valencienne, France</w:t>
+              <w:t xml:space="preserve">Business Model Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE, Jun 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02164600v1</w:t>
+                <w:t xml:space="preserve">hal-03995913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circuits courts et dépendances socio-économiques: apprendre à gérer son temps de travail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pérenniser les circuits courts: Le projet Innov'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Laude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau Mixte Technologique, Groupe de Travail Alimentation Locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, PARIS, France</w:t>
+              <w:t xml:space="preserve">Agriculture et proximité, gouvernance alimentaire et territoires (AProTer)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Valencienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02970675v1</w:t>
+                <w:t xml:space="preserve">hal-02164600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circuit court vs circuit long : vers un renouveau de l’agriculture française ? Une approche par l’identité sociale, professionnelle et environnementale des exploitants</w:t>
+                <w:t xml:space="preserve">Circuits courts et dépendances socio-économiques: apprendre à gérer son temps de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Lamotte</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Laude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIODD: Réseau International de recherche sur les Organisations et le Développement Durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, PARIS, France</w:t>
+              <w:t xml:space="preserve">Réseau Mixte Technologique, Groupe de Travail Alimentation Locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02520272v1</w:t>
+                <w:t xml:space="preserve">hal-02970675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la perception de la valeur travail à la fixation du prix des produits agricoles en circuits courts : d’une comptabilité analytique vers une comptabilité systémique ?&amp;quot;,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1562,1015 +1562,1041 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Institut de Socio-Economie des Entreprises et des Organisations (ISEOR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derrière les circuits courts alimentaires : un même engagement, deux modèles de fonctionnement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Circuit court vs circuit long : vers un renouveau de l’agriculture française ? Une approche par l’identité sociale, professionnelle et environnementale des exploitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Maclouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIODD</w:t>
+              <w:t xml:space="preserve">RIODD: Réseau International de recherche sur les Organisations et le Développement Durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02520244v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adopter une vision dynamique pour appréhender l’innovation environnementale. Le cas des circuits courts alimentaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Laude</w:t>
+                <w:t xml:space="preserve">Derrière les circuits courts alimentaires : un même engagement, deux modèles de fonctionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleria Amata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Maclouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’innovation de l’AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">RIODD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165235v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pécher par excès de confiance ? Analyse des relations interindividuelles et interorganisationnelles d’une coopérative d’activités et d’emploi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adopter une vision dynamique pour appréhender l’innovation environnementale. Le cas des circuits courts alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mélissa Boudes</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Maclouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS : Association Internationale de Management Stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Rennes, France. pp.1-25</w:t>
+              <w:t xml:space="preserve">Journées de l’innovation de l’AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524625v1</w:t>
+                <w:t xml:space="preserve">hal-02165235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the choice of words matter? The role of media in shaping the GMO French controversy</w:t>
+                <w:t xml:space="preserve">Pécher par excès de confiance ? Analyse des relations interindividuelles et interorganisationnelles d’une coopérative d’activités et d’emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Boudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAMCR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">AIMS : Association Internationale de Management Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Rennes, France. pp.1-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524638v1</w:t>
+                <w:t xml:space="preserve">hal-02524625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What shapes public opinion? The case of public consultations throughout the French GM debate</w:t>
+                <w:t xml:space="preserve">What is hidden behind a jolt? The role of the issue entrepreneur in the institutionalization process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science in Publics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Nottingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">EGOS Séminaire doctoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Börgen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524660v1</w:t>
+                <w:t xml:space="preserve">hal-02524670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail au sein d'une coopérative d'activité et d'emploi : proposition de décryptage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What shapes public opinion? The case of public consultations throughout the French GM debate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIUESS 2013 : XIIIe Rencontres du Réseau Inter-Universitaire de l’Économie Sociale et Solidaire. "Penser et faire l’Économie Sociale et Solidaire aujourd’hui. Valeurs, Statuts, Projets ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Angers, France</w:t>
+              <w:t xml:space="preserve">Science in Publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03377121v1</w:t>
+                <w:t xml:space="preserve">hal-02524660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is hidden behind a jolt? The role of the issue entrepreneur in the institutionalization process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le travail au sein d'une coopérative d'activité et d'emploi : proposition de décryptage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Boudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS Séminaire doctoral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Börgen, Norway</w:t>
+              <w:t xml:space="preserve">RIUESS 2013 : XIIIe Rencontres du Réseau Inter-Universitaire de l’Économie Sociale et Solidaire. "Penser et faire l’Économie Sociale et Solidaire aujourd’hui. Valeurs, Statuts, Projets ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524670v1</w:t>
+                <w:t xml:space="preserve">hal-03377121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepreuneuriat institutionnel, programmes scientifiques et chimie &amp;quot;doublement verte</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does the choice of words matter? The role of media in shaping the GMO French controversy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIODD: Réseau International sur les Organisations et le Développement Durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">IAMCR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524703v1</w:t>
+                <w:t xml:space="preserve">hal-02524638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The social construction of environmental performance : The case of the analysis of the life cycle of PVC industries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Debref</w:t>
+                <w:t xml:space="preserve">Entrepreuneuriat institutionnel, programmes scientifiques et chimie &amp;quot;doublement verte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Nieddu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performance et institutions : de l’efficience au pluralisme ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Reims, France</w:t>
+              <w:t xml:space="preserve">RIODD: Réseau International sur les Organisations et le Développement Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047229v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction sociale de la performance environnementale, Le cas de l’analyse de vie dans la filière du PVC »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The social construction of environmental performance : The case of the analysis of the life cycle of PVC industries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Debref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Debref</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performance et institutions : de l'efficience au pluralisme ?</w:t>
+              <w:t xml:space="preserve">Performance et institutions : de l’efficience au pluralisme ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524682v1</w:t>
+                <w:t xml:space="preserve">hal-02047229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Street demonstration, boycott, black list… is it enough to entail an enduring change?</w:t>
+                <w:t xml:space="preserve">La construction sociale de la performance environnementale, Le cas de l’analyse de vie dans la filière du PVC »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Debref</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFSAM: International Federations of Scholarly Associations of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Performance et institutions : de l'efficience au pluralisme ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524712v1</w:t>
+                <w:t xml:space="preserve">hal-02524682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the construction of discursive events: theoretical process and case study in the agribusiness field</w:t>
+                <w:t xml:space="preserve">Street demonstration, boycott, black list… is it enough to entail an enduring change?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM: European Academy of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">IFSAM: International Federations of Scholarly Associations of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524719v1</w:t>
+                <w:t xml:space="preserve">hal-02524712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the Invention to the Innovation: Discursive Strategies and Institutional Change</w:t>
               </w:r>
@@ -2632,260 +2658,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02524750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement institutionnel vu comme un dialogue entre stratégies discursives: les cas des OGM en France (1996-2007)</w:t>
+                <w:t xml:space="preserve">The institutional change as a dialogic process of discursive strategies, the field of GMO in France (1996-2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc, K. Audebrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS: Association Internationale de Management Stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Nice, France</w:t>
+              <w:t xml:space="preserve">the 24th Conference of EGOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524733v1</w:t>
+                <w:t xml:space="preserve">hal-02524726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The institutional change as a dialogic process of discursive strategies, the field of GMO in France (1996-2007)</w:t>
+                <w:t xml:space="preserve">Le changement institutionnel vu comme un dialogue entre stratégies discursives: les cas des OGM en France (1996-2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc, K. Audebrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 24th Conference of EGOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">AIMS: Association Internationale de Management Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524726v1</w:t>
+                <w:t xml:space="preserve">hal-02524733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les Stratégies Institutionnelles accroissent les Opportunités de Changement</w:t>
+                <w:t xml:space="preserve">On the construction of discursive events: theoretical process and case study in the agribusiness field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS: Association Internationale de Management Stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">EURAM: European Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524772v1</w:t>
+                <w:t xml:space="preserve">hal-02524719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la mobilisation contre les OGM à la promotion d’une agriculture alternative : les premiers pas vers une agriculture durable ?</w:t>
               </w:r>
@@ -2934,103 +2960,172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02524764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La collaboration : pourquoi et avec qui ?</w:t>
+                <w:t xml:space="preserve">Quand les Stratégies Institutionnelles accroissent les Opportunités de Changement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramonjy Dimbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIMS: Association Internationale de Management Stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La collaboration : pourquoi et avec qui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramonjy Dimbi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIMS: Association Internationale de Management Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2006, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02524778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3040,469 +3135,469 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relation au territoire des circuits courts alimentaires. Une lecture par le modèle d'affaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Gabriagues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Garreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Cassière; Virginie Noireaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logistique(s) Circuits courts et relocalisation La réinvention des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manifestation, boycott, liste noire… ces pratiques permettent-elles d’insuffler un changement au niveau des entreprises ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Christophe; Roland Pérez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agro-ressources et écosystèmes : enjeux sociétaux et pratiques managériales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.179-197, 2012, Capitalismes - éthique - institutions, ISSN 2117-8070, 978-2-7574-0390-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneuriat institutionnel, programmes scientifiques et chimie doublement verte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Nieddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Boutillier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'innovation verte : de la théorie aux bonnes pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, P. Lang, pp.233-253, 2012, Business &amp; Innovation, ISSN 2034-5402, 978-90-5201-864-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement dans la perspective institutionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Trouinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In R. Soparnot Le management du changement, Vuibert : Entreprendre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partenariat Entreprises-ONG, le cas de la grande distribution alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brûlé-Gapihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Raufflet; Pierre Batellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité sociale de l'entreprise : enjeux de gestion et cas pédagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses internationales Polytechnique, 2008, 978-2-553-01425-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId67"/>
+      <w:footerReference w:type="default" r:id="rId68"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3649,51 +3744,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856313v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Br&#251;l&#233;-Gapihan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laude" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14229-4.p.0231" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962542v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-020-00493-2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193962v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Maclouf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6598" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193954v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Boudes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.248.153-169" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02047210v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ei.540" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193930v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc, K. Audebrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193932v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554791v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dunes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tixier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04560240v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250246v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995913v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gabriagues" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995908v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164600v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970675v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520272v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lamotte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520236v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520244v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleria Amata" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165235v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02524625v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02524638v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02524660v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377121v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02524670v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02524703v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Nieddu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Garnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02047229v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02524682v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02524712v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02524719v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02524750v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02524733v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02524726v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02524772v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02524764v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02524778v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramonjy Dimbi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891061v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193961v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193960v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193939v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Trouinard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193941v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856313v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Br&#251;l&#233;-Gapihan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laude" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14229-4.p.0231" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962542v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-020-00493-2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193962v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Maclouf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6598" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193954v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Boudes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.248.153-169" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02047210v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ei.540" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193930v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc, K. Audebrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193932v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596815v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tixier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dunes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554791v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04560240v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250246v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995908v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garreau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gabriagues" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995913v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164600v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970675v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520236v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520272v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lamotte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520244v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleria Amata" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165235v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02524625v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02524670v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02524660v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377121v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02524638v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02524703v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Nieddu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Garnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02047229v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02524682v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02524712v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02524750v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02524726v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02524733v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02524719v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02524764v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02524772v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02524778v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramonjy Dimbi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891061v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193961v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193960v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193939v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Trouinard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193941v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>