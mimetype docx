--- v0 (2026-03-17)
+++ v1 (2026-05-11)
@@ -364,377 +364,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05184470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of β-lactam-zidovudine pronucleosides as potential selective narrow-spectrum antibacterial agents</w:t>
+                <w:t xml:space="preserve">Targeting a lineage-specific PI3Kɣ–Akt signaling module in acute myeloid leukemia using a heterobifunctional degrader molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miyanou Rosales-Hurtado</w:t>
+                <w:t xml:space="preserve">Lois Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Faure</w:t>
+                <w:t xml:space="preserve">Justine Rutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filomena Sannio</w:t>
+                <w:t xml:space="preserve">Kevin Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Verdirosa</w:t>
+                <w:t xml:space="preserve">Frank Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Feller</w:t>
+                <w:t xml:space="preserve">Matthieu Duchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Nature Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4OB01396D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43018-024-00782-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828735v1</w:t>
+                <w:t xml:space="preserve">hal-04598240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting a lineage-specific PI3Kɣ–Akt signaling module in acute myeloid leukemia using a heterobifunctional degrader molecule</w:t>
+                <w:t xml:space="preserve">Synthesis of β-lactam-zidovudine pronucleosides as potential selective narrow-spectrum antibacterial agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lois Kelly</w:t>
+                <w:t xml:space="preserve">Miyanou Rosales-Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Rutter</w:t>
+                <w:t xml:space="preserve">Fanny Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Lin</w:t>
+                <w:t xml:space="preserve">Filomena Sannio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Ling</w:t>
+                <w:t xml:space="preserve">Federica Verdirosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Duchmann</w:t>
+                <w:t xml:space="preserve">Georges Feller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43018-024-00782-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4OB01396D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04598240v1</w:t>
+                <w:t xml:space="preserve">hal-04828735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zidovudine-β-Lactam Pronucleoside Strategy for Selective Delivery into Gram-Negative Bacteria Triggered by β-Lactamases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miyanou Rosales-Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filomena Sannio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindita Lari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Verdirosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Feller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9 (8), pp.1546-1557. </w:t>
@@ -941,51 +941,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939780v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Regagnon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Raynaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Subra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hugon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4LC00911H" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184470v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Tyson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Carretero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdi&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Enjalbal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Ladner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2025.466202" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828735v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyanou Rosales-Hurtado" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Faure" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Sannio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Verdirosa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Feller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4OB01396D" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598240v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Kelly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rutter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ling" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duchmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43018-024-00782-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321173v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindita Lari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.3c00110" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939780v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Regagnon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Raynaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Subra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hugon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4LC00911H" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184470v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Tyson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Carretero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdi&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Enjalbal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Ladner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2025.466202" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598240v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Kelly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rutter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ling" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duchmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43018-024-00782-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828735v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyanou Rosales-Hurtado" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Faure" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Sannio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Verdirosa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Feller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4OB01396D" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321173v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindita Lari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.3c00110" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>