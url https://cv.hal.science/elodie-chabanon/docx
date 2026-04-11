--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.07692307692px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elodie CHABANON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elodie-chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8950-7294</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">159357829</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elodie CHABANON est maître de conférences en génie des procédés à l'IUT Lyon 1 depuis 2014 et effectue actuellement ses recherches au LAGEPP sur les procédés d'élaboration du solide : réacteurs et procédés membranaires pour la cristallisation et la précipitation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avant d'obtenir ce poste, elle a obtenu son Master en chimie, option génie des procédés, à l'Université Paris VI en collaboration avec le CNAM et l'ENS Chimie Paris en 2008. Elle a ensuite obtenu son doctorat en génie des procédés à Mines ParisTech en 2011. Ce doctorat portait sur le captage du CO2 par absorption gaz-liquide par procédés membranaires. Les travaux ont été réalisés au Centre Énergétique et Procédés de Mines ParisTech et au Laboratoire Réactions et Génie des Procédés.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Paracetamol Solvent-Mediated Phase Transformation in Seeded Batch Crystallization Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Madmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Agusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.4c01650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a cost-effective ZnO/zeolite photocatalyst for paracetamol removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Khmiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Jallouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emergent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42247-025-01218-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paracetamol polymorphs detection in suspension via a new ex situ Fourier Transform Near Infrared spectroscopy method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Agusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 208, pp.808-819. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2024.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization by selective evaporation using membrane pervaporation: Application to l-glutamic acid to control polymorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Khellaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqian Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 668, pp.121256. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2022.121256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solubility of L-Glutamic acid in concentrated Water/Ethanol solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Khellaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 570, pp.126238. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2021.126238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New dynamical observer for a batch crystallization process based on solute concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Brivadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 87, pp.17-26. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2019.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Experimental Study and Modeling of l -Glutamic acid Crystallization: Emphasis on a Kinetic Explanation of the Ostwald Rule of Stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (6), pp.3329-337. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.9b00217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense Membrane Crystallization in Gas–Liquid Systems: Key Parameters Influencing Fouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (43), pp.20134-20146. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.9b03907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drop size distribution monitoring of oil-in-water emulsions in SMX+ static mixers: Effect of operating and geometrical conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Sheibat-Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mdere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Urbaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 92, pp.61 - 69. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2017.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of iron using an oxidation and ceramic microfiltration hybrid process for drinking water treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Fakhfekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66, pp.210 - 220. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5004/dwt.2017.20225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the l-Glutamic acid polymorphism: Comparison between stirred and stagnant conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 435, pp.98 - 104. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2015.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status and progress of membrane contactors in post-combustion carbon capture: A state-of-the-art review of new developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaifei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul H.M. Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liyuan Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 511, pp.180-206. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2016.03.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities of a dense skin hollow fiber membrane contactor for biogas purification by pressurized water absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Belaissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Claveria-Baro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lorenzo-Hernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Albarracin Zaidiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 513, pp.236-249. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2016.04.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes and crystallization processes: State of the art and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 509, pp.57 - 67. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2016.02.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Competition between Polymorphic Phases: Highlights on the Effect of Ostwald Ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (10), pp.5689 - 5697. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.6b00640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushing the limits of intensified CO2 post-combustion capture by gas–liquid absorption through a membrane contactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bounaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Rode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91, pp.7 - 22. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2015.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hollow Fiber Membrane Contactors for Post-Combustion CO 2 Capture: A Scale-Up Study from Laboratory to Pilot Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Kimball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Lorain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Goetheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (6), pp.1035-1045. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst/2012046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-liquid separation processes based on physical solvents: opportunities for membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Belaissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 459, pp.52-61. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2014.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling strategies of membrane contactors for post-combustion carbon capture: A critical comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87, pp.393-407. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2012.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane Contactors for Postcombustion Carbon Dioxide Capture: A Comparative Study of Wetting Resistance on Long Time Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (13), pp.8237-8244. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie200704h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect CO2 capture and utilization by a continuous process based on concrete rubble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Tollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Agusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Congress of Chemical Engineering (ECCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution de gravats de béton pour un procédé continu de minéralisation de CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Tollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Agusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précipitation du carbonate de calcium dans un réacteur à lit garni en mousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqian Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Tollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Agusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of paracetamol SMPT in seeded batch crystallization processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmâ Madmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Agusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CINaM, May 2025, Marseille (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture de CO2 par un procédé de carbonatation de gravats de béton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Tollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bourouina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Agusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristallisation préférentielle de la forme métastable du paracétamol par membrane : Suivi et Contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane crystallization by pervaporation for the production and polymorphism control of paracetamol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmâ Madmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Pragues, Czech Republic, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous and intensified membrane crystallization process: quality control of an active pharmaceutical ingredient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, CHIBA, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization by selective evaporation using membrane pervaporation: application to L-glutamic acid to control polymorphism,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Khellaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristallisation par antisolvant inverse en utilisant la pervaporation membranaire : application à l’acide L-Glutamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Khellaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national de la recherche en IUT (CNRIUT’2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale experimental study and modeling of L-Glutamic acid crystallization: a new perspective on the Ostwald rule of stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Candoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Industrial Crystallisation ISIC21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacteur membranaire innovant pour la cristallisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacteur membranaire innovant pour la cristallisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche en IUT (CNRIUT'2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale multi-échelle et modélisation de la cristallisation de l'acide L-Glutamique : une nouvelle perspective sur la règle des phases d'Ostwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevent membrane fouling by selecting appropriate dense membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MelPro 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Pragues (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevent membrane fouling by selecting appropriate dense membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid Particle Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of polymorphic crystals formation in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Development of Materials Science in Research and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Pavlov, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevent membrane fouling by selecting appropriate dense membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MelPro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale experimental study and modelling of L-Glutamic acid crystallization: a new perspective on the Ostwald Rule of stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action "crystallize"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of polymorphic phases formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action "crystallize"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lincoln, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drop size distribution monitoring and modeling of oil-in-water emulsions in SMX+ static mixers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Sheibat-Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEFI Dynamic and Evolving Phases Interphases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Solaize, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristallisation des polymorphes de l\textquoterightacide L-glutamique \textendash Comparaison entre réacteur agité et milieu stagnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the crystallization of polymorphic phases : A new kinetic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Kozisek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action ‘Crystallize’ Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of iron from Tunisian drinking water by hybrid membrane using Oxidation/Microfiltration-Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Fakhfekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Ben Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The African Membrane Society First International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Sfax, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane vs conventional gas-liquid technologies for CO2 dissolution in microalgae bioreactors : a critical reassessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gueniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative hollow fibers for crystallization process - a way to avoid fouling & control polymorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Membrane Distillation and Innovating Membrane Operations in Desalination and Water Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Enrico DRIOLI, Jul 2015, Ravello, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism investigation in stirred and stagnant conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action ‘Crystallize’ Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Marseille, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hybrid membrane process using oxidation and microfiltration to remove iron from drinking water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fakhfekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization of L-Glutamic acid polymorphs in stirred and stagnant conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Crystal Growth ECCG5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane and Carbon capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Belaissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering with membrane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling strategies of membrane contactor processes for CO2 capture : a critical reassessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial : Gas permeation : Module Design (M3Pro)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bounaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Belaissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29eme EMS Summer School on Membranes : Dense Polymeric Membrane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense membrane contactors for physical solvents regeneration : Proof of concept study and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hollow fiber membrane contactors for CO2 capture : experimentation on mini-modules and a 10m² module modelling and up-scaling to CO2 capture for an 800MWe coal power station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lorain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Kimball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earl Goetheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CO2NET annual seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Used of composites and microporous hollow fibers membranes contactors for CO2 postcombustion capture on long time scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of CO2 absorption in a hollow fiber membrane contactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Kallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakib Bouallou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Process Integration, Modelling and Optimisation for Energy Saving and Pollution Reduction, PRES'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rome, Italy. pp.267-272, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET0918042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé continu et intensifié de cristallisation membranaire : Contrôle de la qualité d’un principe actif pharmaceutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMPRO 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BaCO3 precipitation using a dense membrane contactor : 1D population balance modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adithya Ramanathan Krishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristal 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous and intensified membrane crystallization process : quality control of an active pharmaceutical ingredient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New soft sensor design for a batch crystallization process based on solute concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Brivadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Postdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse antisolvent crystallization using membrane pervaporation: application to L-Glutamic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Khellaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Postdam (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft sensors for a batch crystallization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Brivadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristal 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevent membrane fouling by selecting appropriate dense membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understand fouling's mechanisms: application to membrane crystallization processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Industrial Crystallization (ISIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale experimental study of L-Glutamic acid crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Veesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Candoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Industrial Crystallization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understand fouling's mechanisms: application to membrane crystallization processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Membranes (ICOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinetic model for a new perspective on the Oswald rule of stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Industrial Crystallization (ISIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of L-Glutamic acid crystal nuclei formation in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on crystal Growth and Epitaxy (ICCGE-18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling L-Glutamic acid polymorph nucleation from solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action "Crystallize" Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Saint Julians, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la cristallisation : Prise en compte du mûrissement d\textquoterightOstwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Technologie des Poudres et Matériaux Frittés, Colloque STPMF 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nancy, Unknown Region. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative hollow fibers for crystallization process - A way to avoid fouling & control polymorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aachen, Germany. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-liquid separation processes based on physical solvents : opportunities for membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Belaissaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Membranes (ICOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Suzhou, China. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane vs conventional gas-liquid technologies for CO2 dissolution in microalgae bioreactors: a critical reassessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gueniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Membranes (ICOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Suzhou, China. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane contactor based on dense skin fiber for biogas purification by pressurized water absorption process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Belaissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Baro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Membranes (ICOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Suzhou, China. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing of membrane contactors for post-combustion carbon dioxide capture in amine solvents : comparison between microporous and composite hollow fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Lasseuguette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Remigy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Membranes (ICOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of an innovative gas-liquid contactor for CO2 absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakib Bouallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Remigy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Lasseuguette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaocihuatl Medina-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GHGT-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Amsterdam, Netherlands. Energy Procedia, 4, pp.1769-1776, 2011, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2011.02.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacteurs membranaires pour le captage de CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Tournadre-Lasseuguette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaocihuatl Medina-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Rouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Remigy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Teplyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMPRO iV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Marseille, France. Récents Progrès en Génie des Procédés, 100, pp.152-158, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3.9 Membranes Contactors for Intensified Gas–Liquid Absorption Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enrico Drioli, Lidietta Giorno and Enrica Fontananova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Membrane Science and Engineering, second edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.249-281, 2017, Reference Module in Chemistry, Molecular Sciences and Chemical Engineering, 978-0-444-63796-3. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-409547-2.12250-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif continu d'élimination d'oxygène d'un flux gazeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 12 56 722. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de purification de gaz par absorption / désorption, Enveloppe Soleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camel Makhloufi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: Pli N° 458158. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif continu d'élimination spécifique d'oxygène d'un flux gazeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR1256722. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacteurs à membranes composites et contacteurs microporeux pour procédés gaz-liquide intensifiés de captage du CO2 en post-combustion : expérimentation et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. École Nationale Supérieure des Mines de Paris, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011ENMP0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00677145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de cristallisation par membrane : enjeux et défis d’une technologie de rupture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie chimique. Université Claude Bernard Lyon 1, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05101599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId202"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.07692307692px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elodie CHABANON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elodie-chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8950-7294</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">159357829</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elodie CHABANON est maître de conférences en génie des procédés à l'IUT Lyon 1 depuis 2014 et effectue actuellement ses recherches au LAGEPP sur les procédés d'élaboration du solide : réacteurs et procédés membranaires pour la cristallisation et la précipitation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avant d'obtenir ce poste, elle a obtenu son Master en chimie, option génie des procédés, à l'Université Paris VI en collaboration avec le CNAM et l'ENS Chimie Paris en 2008. Elle a ensuite obtenu son doctorat en génie des procédés à Mines ParisTech en 2011. Ce doctorat portait sur le captage du CO2 par absorption gaz-liquide par procédés membranaires. Les travaux ont été réalisés au Centre Énergétique et Procédés de Mines ParisTech et au Laboratoire Réactions et Génie des Procédés.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Paracetamol Solvent-Mediated Phase Transformation in Seeded Batch Crystallization Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Madmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Agusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.4c01650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a cost-effective ZnO/zeolite photocatalyst for paracetamol removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Khmiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Jallouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emergent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42247-025-01218-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paracetamol polymorphs detection in suspension via a new ex situ Fourier Transform Near Infrared spectroscopy method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Agusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 208, pp.808-819. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2024.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization by selective evaporation using membrane pervaporation: Application to l-glutamic acid to control polymorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Khellaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqian Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 668, pp.121256. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2022.121256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solubility of L-Glutamic acid in concentrated Water/Ethanol solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Khellaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 570, pp.126238. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2021.126238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New dynamical observer for a batch crystallization process based on solute concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Brivadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 87, pp.17-26. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2019.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Experimental Study and Modeling of l -Glutamic acid Crystallization: Emphasis on a Kinetic Explanation of the Ostwald Rule of Stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (6), pp.3329-337. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.9b00217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense Membrane Crystallization in Gas–Liquid Systems: Key Parameters Influencing Fouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (43), pp.20134-20146. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.9b03907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of iron using an oxidation and ceramic microfiltration hybrid process for drinking water treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Fakhfekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66, pp.210 - 220. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5004/dwt.2017.20225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drop size distribution monitoring of oil-in-water emulsions in SMX+ static mixers: Effect of operating and geometrical conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Sheibat-Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mdere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Urbaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 92, pp.61 - 69. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2017.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the l-Glutamic acid polymorphism: Comparison between stirred and stagnant conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 435, pp.98 - 104. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2015.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status and progress of membrane contactors in post-combustion carbon capture: A state-of-the-art review of new developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaifei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul H.M. Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liyuan Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 511, pp.180-206. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2016.03.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities of a dense skin hollow fiber membrane contactor for biogas purification by pressurized water absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Belaissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Claveria-Baro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lorenzo-Hernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Albarracin Zaidiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 513, pp.236-249. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2016.04.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes and crystallization processes: State of the art and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 509, pp.57 - 67. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2016.02.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Competition between Polymorphic Phases: Highlights on the Effect of Ostwald Ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (10), pp.5689 - 5697. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.6b00640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushing the limits of intensified CO2 post-combustion capture by gas–liquid absorption through a membrane contactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bounaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Rode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91, pp.7 - 22. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2015.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hollow Fiber Membrane Contactors for Post-Combustion CO 2 Capture: A Scale-Up Study from Laboratory to Pilot Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Kimball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Lorain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Goetheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (6), pp.1035-1045. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst/2012046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-liquid separation processes based on physical solvents: opportunities for membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Belaissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 459, pp.52-61. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2014.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling strategies of membrane contactors for post-combustion carbon capture: A critical comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87, pp.393-407. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2012.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane Contactors for Postcombustion Carbon Dioxide Capture: A Comparative Study of Wetting Resistance on Long Time Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (13), pp.8237-8244. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie200704h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect CO2 capture and utilization by a continuous process based on concrete rubble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Tollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Agusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Congress of Chemical Engineering (ECCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution de gravats de béton pour un procédé continu de minéralisation de CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Tollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Agusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précipitation du carbonate de calcium dans un réacteur à lit garni en mousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqian Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Tollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Agusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of paracetamol SMPT in seeded batch crystallization processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmâ Madmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Agusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CINaM, May 2025, Marseille (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristallisation préférentielle de la forme métastable du paracétamol par membrane : Suivi et Contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture de CO2 par un procédé de carbonatation de gravats de béton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Tollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bourouina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Agusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane crystallization by pervaporation for the production and polymorphism control of paracetamol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmâ Madmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Pragues, Czech Republic, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous and intensified membrane crystallization process: quality control of an active pharmaceutical ingredient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, CHIBA, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization by selective evaporation using membrane pervaporation: application to L-glutamic acid to control polymorphism,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Khellaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristallisation par antisolvant inverse en utilisant la pervaporation membranaire : application à l’acide L-Glutamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Khellaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national de la recherche en IUT (CNRIUT’2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale experimental study and modeling of L-Glutamic acid crystallization: a new perspective on the Ostwald rule of stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Candoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Industrial Crystallisation ISIC21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacteur membranaire innovant pour la cristallisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacteur membranaire innovant pour la cristallisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche en IUT (CNRIUT'2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale multi-échelle et modélisation de la cristallisation de l'acide L-Glutamique : une nouvelle perspective sur la règle des phases d'Ostwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevent membrane fouling by selecting appropriate dense membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid Particle Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevent membrane fouling by selecting appropriate dense membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MelPro 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Pragues (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of polymorphic crystals formation in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Development of Materials Science in Research and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Pavlov, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevent membrane fouling by selecting appropriate dense membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MelPro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale experimental study and modelling of L-Glutamic acid crystallization: a new perspective on the Ostwald Rule of stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action "crystallize"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of polymorphic phases formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action "crystallize"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lincoln, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of iron from Tunisian drinking water by hybrid membrane using Oxidation/Microfiltration-Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Fakhfekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Ben Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The African Membrane Society First International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Sfax, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drop size distribution monitoring and modeling of oil-in-water emulsions in SMX+ static mixers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Sheibat-Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEFI Dynamic and Evolving Phases Interphases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Solaize, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristallisation des polymorphes de l\textquoterightacide L-glutamique \textendash Comparaison entre réacteur agité et milieu stagnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the crystallization of polymorphic phases : A new kinetic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Kozisek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action ‘Crystallize’ Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane vs conventional gas-liquid technologies for CO2 dissolution in microalgae bioreactors : a critical reassessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gueniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative hollow fibers for crystallization process - a way to avoid fouling & control polymorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Membrane Distillation and Innovating Membrane Operations in Desalination and Water Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Enrico DRIOLI, Jul 2015, Ravello, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hybrid membrane process using oxidation and microfiltration to remove iron from drinking water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fakhfekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism investigation in stirred and stagnant conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action ‘Crystallize’ Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Marseille, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization of L-Glutamic acid polymorphs in stirred and stagnant conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Crystal Growth ECCG5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane and Carbon capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Belaissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering with membrane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense membrane contactors for physical solvents regeneration : Proof of concept study and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling strategies of membrane contactor processes for CO2 capture : a critical reassessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial : Gas permeation : Module Design (M3Pro)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bounaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Belaissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29eme EMS Summer School on Membranes : Dense Polymeric Membrane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hollow fiber membrane contactors for CO2 capture : experimentation on mini-modules and a 10m² module modelling and up-scaling to CO2 capture for an 800MWe coal power station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lorain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Kimball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earl Goetheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CO2NET annual seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Used of composites and microporous hollow fibers membranes contactors for CO2 postcombustion capture on long time scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of CO2 absorption in a hollow fiber membrane contactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Kallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakib Bouallou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Process Integration, Modelling and Optimisation for Energy Saving and Pollution Reduction, PRES'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rome, Italy. pp.267-272, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET0918042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé continu et intensifié de cristallisation membranaire : Contrôle de la qualité d’un principe actif pharmaceutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMPRO 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BaCO3 precipitation using a dense membrane contactor : 1D population balance modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adithya Ramanathan Krishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristal 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous and intensified membrane crystallization process : quality control of an active pharmaceutical ingredient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse antisolvent crystallization using membrane pervaporation: application to L-Glutamic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Khellaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Postdam (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New soft sensor design for a batch crystallization process based on solute concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Brivadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Postdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft sensors for a batch crystallization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Brivadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristal 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevent membrane fouling by selecting appropriate dense membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinetic model for a new perspective on the Oswald rule of stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Industrial Crystallization (ISIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understand fouling's mechanisms: application to membrane crystallization processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Industrial Crystallization (ISIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale experimental study of L-Glutamic acid crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Veesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Candoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Industrial Crystallization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understand fouling's mechanisms: application to membrane crystallization processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Membranes (ICOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling L-Glutamic acid polymorph nucleation from solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action "Crystallize" Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Saint Julians, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of L-Glutamic acid crystal nuclei formation in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on crystal Growth and Epitaxy (ICCGE-18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la cristallisation : Prise en compte du mûrissement d\textquoterightOstwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Technologie des Poudres et Matériaux Frittés, Colloque STPMF 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nancy, Unknown Region. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative hollow fibers for crystallization process - A way to avoid fouling & control polymorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aachen, Germany. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-liquid separation processes based on physical solvents : opportunities for membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Belaissaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Membranes (ICOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Suzhou, China. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane vs conventional gas-liquid technologies for CO2 dissolution in microalgae bioreactors: a critical reassessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gueniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Membranes (ICOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Suzhou, China. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane contactor based on dense skin fiber for biogas purification by pressurized water absorption process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Belaissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Baro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Membranes (ICOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Suzhou, China. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing of membrane contactors for post-combustion carbon dioxide capture in amine solvents : comparison between microporous and composite hollow fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Lasseuguette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Remigy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Membranes (ICOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of an innovative gas-liquid contactor for CO2 absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakib Bouallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Remigy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Lasseuguette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaocihuatl Medina-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GHGT-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Amsterdam, Netherlands. Energy Procedia, 4, pp.1769-1776, 2011, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2011.02.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacteurs membranaires pour le captage de CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Tournadre-Lasseuguette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaocihuatl Medina-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Rouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Remigy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Teplyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMPRO iV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Marseille, France. Récents Progrès en Génie des Procédés, 100, pp.152-158, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3.9 Membranes Contactors for Intensified Gas–Liquid Absorption Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enrico Drioli, Lidietta Giorno and Enrica Fontananova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Membrane Science and Engineering, second edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.249-281, 2017, Reference Module in Chemistry, Molecular Sciences and Chemical Engineering, 978-0-444-63796-3. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-409547-2.12250-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif continu d'élimination d'oxygène d'un flux gazeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 12 56 722. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de purification de gaz par absorption / désorption, Enveloppe Soleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camel Makhloufi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: Pli N° 458158. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif continu d'élimination spécifique d'oxygène d'un flux gazeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR1256722. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacteurs à membranes composites et contacteurs microporeux pour procédés gaz-liquide intensifiés de captage du CO2 en post-combustion : expérimentation et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. École Nationale Supérieure des Mines de Paris, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011ENMP0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00677145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de cristallisation par membrane : enjeux et défis d’une technologie de rupture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie chimique. Université Claude Bernard Lyon 1, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05101599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId202"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C91E3A5"/>
+    <w:nsid w:val="9AF74940"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-chabanon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8950-7294" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159357829" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006905v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Kalakech" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Madmar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagni&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c01650" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351103v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Khmiri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Attia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Jallouli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabanon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charcosset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-025-01218-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743457v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Vera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.07.028" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049057v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Khellaf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqian Huang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2022.121256" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759848v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2021.126238" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448635v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brivadis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2019.12.012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120734v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Tahri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Bounahmidi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#283;k Ko&#382;&#237;&#353;ek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00217" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033909v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Michaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b03907" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507424v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Sheibat-Othman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mdere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Valour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Urbaniak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2017.03.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899789v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Fakhfekh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Ben Amar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2017.20225" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899665v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.11.019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920793v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaifei Zhao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul H.M. Feron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyuan Deng" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Favre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.03.051" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CXM1B13-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103291v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Belaissaoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Claveria-Baro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lorenzo-Hernando" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albarracin Zaidiza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chabanon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.04.037" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899791v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.02.051" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899688v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b00640" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01921443v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chabanon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bounaceur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Castel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rode" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roizard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2015.03.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01085905v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kimball" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Favre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lorain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Goetheer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012046" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01275415v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2014.02.010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01291926v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.09.011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZBQP9BH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777363v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie200704h" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253373v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Tollet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Edouard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087140v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086109v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086853v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asm&#226; Madmar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charcosset" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744637v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bourouina" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749886v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Monnot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749892v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749912v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751369v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049342v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701048v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Candoni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103250v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103276v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103260v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049378v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055348v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112079v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055353v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055357v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055359v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823137v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925203v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925089v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kozisek" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055363v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925095v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gueniot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duran" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Phulpin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996673v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920790v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996672v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fakhfekh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Amar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925214v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101021v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101047v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101050v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101036v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101088v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lorain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Kimball" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earl Goetheer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101061v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00575274v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Kallas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garmain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Bouallou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET0918042" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050077v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kalakech" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694118v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithya Ramanathan Krishnan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050130v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049465v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049444v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100158v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071166v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071172v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101112v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Veesler" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071180v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101102v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101136v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101125v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925094v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996671v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925105v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Favre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925102v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Makhloufi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925101v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Baro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101141v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lasseuguette" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Remigy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606479v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaocihuatl Medina-Gonzalez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.02.052" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050003v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tournadre-Lasseuguette" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rouch" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Teplyakov" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055331v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-409547-2.12250-4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787508v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787558v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camel Makhloufi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101158v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00677145v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ENMP0061" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05101599v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-chabanon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8950-7294" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159357829" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006905v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Kalakech" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Madmar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagni&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c01650" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351103v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Khmiri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Attia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Jallouli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabanon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charcosset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-025-01218-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743457v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Vera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.07.028" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049057v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Khellaf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqian Huang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2022.121256" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759848v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2021.126238" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448635v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brivadis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2019.12.012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120734v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Tahri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Bounahmidi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#283;k Ko&#382;&#237;&#353;ek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00217" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033909v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Michaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b03907" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899789v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Fakhfekh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Ben Amar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2017.20225" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507424v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Sheibat-Othman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mdere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Valour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Urbaniak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2017.03.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899665v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.11.019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920793v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaifei Zhao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul H.M. Feron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyuan Deng" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Favre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.03.051" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CXM1B13-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103291v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Belaissaoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Claveria-Baro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lorenzo-Hernando" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albarracin Zaidiza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chabanon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.04.037" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899791v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.02.051" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899688v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b00640" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01921443v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chabanon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bounaceur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Castel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rode" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roizard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2015.03.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01085905v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kimball" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Favre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lorain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Goetheer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012046" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01275415v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2014.02.010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01291926v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.09.011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZBQP9BH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777363v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie200704h" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253373v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Tollet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Edouard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087140v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086109v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086853v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asm&#226; Madmar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charcosset" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749886v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Monnot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744637v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bourouina" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749892v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749912v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751369v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049342v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701048v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Candoni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103250v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103276v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103260v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055348v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049378v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112079v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055353v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055357v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055359v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055363v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823137v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925203v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925089v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kozisek" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925095v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gueniot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duran" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Phulpin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996673v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996672v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fakhfekh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Amar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920790v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925214v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101021v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101036v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101047v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101050v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101088v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lorain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Kimball" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earl Goetheer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101061v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00575274v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Kallas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garmain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Bouallou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET0918042" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050077v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kalakech" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694118v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithya Ramanathan Krishnan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050130v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049444v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049465v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100158v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071166v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101102v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071172v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101112v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Veesler" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071180v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101125v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101136v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925094v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996671v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925105v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Favre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925102v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Makhloufi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925101v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Baro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101141v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lasseuguette" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Remigy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606479v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaocihuatl Medina-Gonzalez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.02.052" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050003v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tournadre-Lasseuguette" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rouch" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Teplyakov" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055331v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-409547-2.12250-4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787508v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787558v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camel Makhloufi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101158v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00677145v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ENMP0061" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05101599v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>