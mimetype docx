--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.07692307692px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elodie CHABANON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elodie-chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8950-7294</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">159357829</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elodie CHABANON est maître de conférences en génie des procédés à l'IUT Lyon 1 depuis 2014 et effectue actuellement ses recherches au LAGEPP sur les procédés d'élaboration du solide : réacteurs et procédés membranaires pour la cristallisation et la précipitation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avant d'obtenir ce poste, elle a obtenu son Master en chimie, option génie des procédés, à l'Université Paris VI en collaboration avec le CNAM et l'ENS Chimie Paris en 2008. Elle a ensuite obtenu son doctorat en génie des procédés à Mines ParisTech en 2011. Ce doctorat portait sur le captage du CO2 par absorption gaz-liquide par procédés membranaires. Les travaux ont été réalisés au Centre Énergétique et Procédés de Mines ParisTech et au Laboratoire Réactions et Génie des Procédés.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Paracetamol Solvent-Mediated Phase Transformation in Seeded Batch Crystallization Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Madmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Agusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.4c01650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a cost-effective ZnO/zeolite photocatalyst for paracetamol removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Khmiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Jallouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emergent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42247-025-01218-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paracetamol polymorphs detection in suspension via a new ex situ Fourier Transform Near Infrared spectroscopy method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Agusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 208, pp.808-819. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2024.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization by selective evaporation using membrane pervaporation: Application to l-glutamic acid to control polymorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Khellaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqian Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 668, pp.121256. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2022.121256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solubility of L-Glutamic acid in concentrated Water/Ethanol solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Khellaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 570, pp.126238. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2021.126238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New dynamical observer for a batch crystallization process based on solute concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Brivadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 87, pp.17-26. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2019.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Experimental Study and Modeling of l -Glutamic acid Crystallization: Emphasis on a Kinetic Explanation of the Ostwald Rule of Stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (6), pp.3329-337. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.9b00217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense Membrane Crystallization in Gas–Liquid Systems: Key Parameters Influencing Fouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (43), pp.20134-20146. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.9b03907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of iron using an oxidation and ceramic microfiltration hybrid process for drinking water treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Fakhfekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66, pp.210 - 220. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5004/dwt.2017.20225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drop size distribution monitoring of oil-in-water emulsions in SMX+ static mixers: Effect of operating and geometrical conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Sheibat-Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mdere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Urbaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 92, pp.61 - 69. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2017.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the l-Glutamic acid polymorphism: Comparison between stirred and stagnant conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 435, pp.98 - 104. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2015.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status and progress of membrane contactors in post-combustion carbon capture: A state-of-the-art review of new developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaifei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul H.M. Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liyuan Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 511, pp.180-206. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2016.03.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities of a dense skin hollow fiber membrane contactor for biogas purification by pressurized water absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Belaissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Claveria-Baro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lorenzo-Hernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Albarracin Zaidiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 513, pp.236-249. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2016.04.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes and crystallization processes: State of the art and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 509, pp.57 - 67. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2016.02.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Competition between Polymorphic Phases: Highlights on the Effect of Ostwald Ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (10), pp.5689 - 5697. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.6b00640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushing the limits of intensified CO2 post-combustion capture by gas–liquid absorption through a membrane contactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bounaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Rode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91, pp.7 - 22. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2015.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hollow Fiber Membrane Contactors for Post-Combustion CO 2 Capture: A Scale-Up Study from Laboratory to Pilot Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Kimball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Lorain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Goetheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (6), pp.1035-1045. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst/2012046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-liquid separation processes based on physical solvents: opportunities for membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Belaissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 459, pp.52-61. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2014.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling strategies of membrane contactors for post-combustion carbon capture: A critical comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87, pp.393-407. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2012.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane Contactors for Postcombustion Carbon Dioxide Capture: A Comparative Study of Wetting Resistance on Long Time Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (13), pp.8237-8244. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie200704h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect CO2 capture and utilization by a continuous process based on concrete rubble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Tollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Agusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Congress of Chemical Engineering (ECCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution de gravats de béton pour un procédé continu de minéralisation de CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Tollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Agusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précipitation du carbonate de calcium dans un réacteur à lit garni en mousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqian Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Tollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Agusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of paracetamol SMPT in seeded batch crystallization processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmâ Madmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Agusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CINaM, May 2025, Marseille (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristallisation préférentielle de la forme métastable du paracétamol par membrane : Suivi et Contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture de CO2 par un procédé de carbonatation de gravats de béton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Tollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bourouina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Agusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane crystallization by pervaporation for the production and polymorphism control of paracetamol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmâ Madmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Pragues, Czech Republic, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous and intensified membrane crystallization process: quality control of an active pharmaceutical ingredient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, CHIBA, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization by selective evaporation using membrane pervaporation: application to L-glutamic acid to control polymorphism,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Khellaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristallisation par antisolvant inverse en utilisant la pervaporation membranaire : application à l’acide L-Glutamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Khellaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national de la recherche en IUT (CNRIUT’2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale experimental study and modeling of L-Glutamic acid crystallization: a new perspective on the Ostwald rule of stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Candoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Industrial Crystallisation ISIC21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacteur membranaire innovant pour la cristallisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacteur membranaire innovant pour la cristallisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche en IUT (CNRIUT'2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale multi-échelle et modélisation de la cristallisation de l'acide L-Glutamique : une nouvelle perspective sur la règle des phases d'Ostwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevent membrane fouling by selecting appropriate dense membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid Particle Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevent membrane fouling by selecting appropriate dense membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MelPro 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Pragues (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of polymorphic crystals formation in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Development of Materials Science in Research and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Pavlov, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevent membrane fouling by selecting appropriate dense membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MelPro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale experimental study and modelling of L-Glutamic acid crystallization: a new perspective on the Ostwald Rule of stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action "crystallize"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of polymorphic phases formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action "crystallize"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lincoln, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of iron from Tunisian drinking water by hybrid membrane using Oxidation/Microfiltration-Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Fakhfekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Ben Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The African Membrane Society First International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Sfax, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drop size distribution monitoring and modeling of oil-in-water emulsions in SMX+ static mixers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Sheibat-Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEFI Dynamic and Evolving Phases Interphases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Solaize, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristallisation des polymorphes de l\textquoterightacide L-glutamique \textendash Comparaison entre réacteur agité et milieu stagnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the crystallization of polymorphic phases : A new kinetic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Kozisek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action ‘Crystallize’ Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane vs conventional gas-liquid technologies for CO2 dissolution in microalgae bioreactors : a critical reassessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gueniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative hollow fibers for crystallization process - a way to avoid fouling & control polymorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Membrane Distillation and Innovating Membrane Operations in Desalination and Water Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Enrico DRIOLI, Jul 2015, Ravello, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hybrid membrane process using oxidation and microfiltration to remove iron from drinking water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fakhfekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism investigation in stirred and stagnant conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action ‘Crystallize’ Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Marseille, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization of L-Glutamic acid polymorphs in stirred and stagnant conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Crystal Growth ECCG5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane and Carbon capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Belaissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering with membrane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense membrane contactors for physical solvents regeneration : Proof of concept study and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling strategies of membrane contactor processes for CO2 capture : a critical reassessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial : Gas permeation : Module Design (M3Pro)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bounaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Belaissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29eme EMS Summer School on Membranes : Dense Polymeric Membrane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hollow fiber membrane contactors for CO2 capture : experimentation on mini-modules and a 10m² module modelling and up-scaling to CO2 capture for an 800MWe coal power station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lorain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Kimball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earl Goetheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CO2NET annual seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Used of composites and microporous hollow fibers membranes contactors for CO2 postcombustion capture on long time scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of CO2 absorption in a hollow fiber membrane contactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Kallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakib Bouallou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Process Integration, Modelling and Optimisation for Energy Saving and Pollution Reduction, PRES'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rome, Italy. pp.267-272, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET0918042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé continu et intensifié de cristallisation membranaire : Contrôle de la qualité d’un principe actif pharmaceutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMPRO 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BaCO3 precipitation using a dense membrane contactor : 1D population balance modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adithya Ramanathan Krishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristal 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous and intensified membrane crystallization process : quality control of an active pharmaceutical ingredient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse antisolvent crystallization using membrane pervaporation: application to L-Glutamic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Khellaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Postdam (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New soft sensor design for a batch crystallization process based on solute concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Brivadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Postdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft sensors for a batch crystallization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Brivadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristal 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevent membrane fouling by selecting appropriate dense membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinetic model for a new perspective on the Oswald rule of stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Industrial Crystallization (ISIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understand fouling's mechanisms: application to membrane crystallization processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Industrial Crystallization (ISIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale experimental study of L-Glutamic acid crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Veesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Candoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Industrial Crystallization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understand fouling's mechanisms: application to membrane crystallization processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Membranes (ICOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling L-Glutamic acid polymorph nucleation from solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action "Crystallize" Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Saint Julians, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of L-Glutamic acid crystal nuclei formation in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on crystal Growth and Epitaxy (ICCGE-18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la cristallisation : Prise en compte du mûrissement d\textquoterightOstwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Technologie des Poudres et Matériaux Frittés, Colloque STPMF 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nancy, Unknown Region. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative hollow fibers for crystallization process - A way to avoid fouling & control polymorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aachen, Germany. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-liquid separation processes based on physical solvents : opportunities for membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Belaissaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Membranes (ICOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Suzhou, China. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane vs conventional gas-liquid technologies for CO2 dissolution in microalgae bioreactors: a critical reassessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gueniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Membranes (ICOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Suzhou, China. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane contactor based on dense skin fiber for biogas purification by pressurized water absorption process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Belaissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Baro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Membranes (ICOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Suzhou, China. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing of membrane contactors for post-combustion carbon dioxide capture in amine solvents : comparison between microporous and composite hollow fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Lasseuguette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Remigy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Membranes (ICOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of an innovative gas-liquid contactor for CO2 absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakib Bouallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Remigy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Lasseuguette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaocihuatl Medina-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GHGT-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Amsterdam, Netherlands. Energy Procedia, 4, pp.1769-1776, 2011, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2011.02.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacteurs membranaires pour le captage de CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Tournadre-Lasseuguette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaocihuatl Medina-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Rouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Remigy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Teplyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMPRO iV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Marseille, France. Récents Progrès en Génie des Procédés, 100, pp.152-158, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3.9 Membranes Contactors for Intensified Gas–Liquid Absorption Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enrico Drioli, Lidietta Giorno and Enrica Fontananova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Membrane Science and Engineering, second edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.249-281, 2017, Reference Module in Chemistry, Molecular Sciences and Chemical Engineering, 978-0-444-63796-3. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-409547-2.12250-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif continu d'élimination d'oxygène d'un flux gazeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 12 56 722. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de purification de gaz par absorption / désorption, Enveloppe Soleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camel Makhloufi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: Pli N° 458158. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif continu d'élimination spécifique d'oxygène d'un flux gazeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR1256722. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacteurs à membranes composites et contacteurs microporeux pour procédés gaz-liquide intensifiés de captage du CO2 en post-combustion : expérimentation et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. École Nationale Supérieure des Mines de Paris, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011ENMP0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00677145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de cristallisation par membrane : enjeux et défis d’une technologie de rupture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie chimique. Université Claude Bernard Lyon 1, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05101599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId202"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.07692307692px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elodie CHABANON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elodie-chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8950-7294</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">159357829</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elodie CHABANON est maître de conférences en génie des procédés à l'IUT Lyon 1 depuis 2014 et effectue actuellement ses recherches au LAGEPP sur les procédés d'élaboration du solide : réacteurs et procédés membranaires pour la cristallisation et la précipitation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avant d'obtenir ce poste, elle a obtenu son Master en chimie, option génie des procédés, à l'Université Paris VI en collaboration avec le CNAM et l'ENS Chimie Paris en 2008. Elle a ensuite obtenu son doctorat en génie des procédés à Mines ParisTech en 2011. Ce doctorat portait sur le captage du CO2 par absorption gaz-liquide par procédés membranaires. Les travaux ont été réalisés au Centre Énergétique et Procédés de Mines ParisTech et au Laboratoire Réactions et Génie des Procédés.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Paracetamol Solvent-Mediated Phase Transformation in Seeded Batch Crystallization Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Madmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Agusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.4c01650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a cost-effective ZnO/zeolite photocatalyst for paracetamol removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Khmiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Jallouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emergent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42247-025-01218-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paracetamol polymorphs detection in suspension via a new ex situ Fourier Transform Near Infrared spectroscopy method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Agusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 208, pp.808-819. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2024.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization by selective evaporation using membrane pervaporation: Application to l-glutamic acid to control polymorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Khellaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqian Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 668, pp.121256. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2022.121256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solubility of L-Glutamic acid in concentrated Water/Ethanol solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Khellaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 570, pp.126238. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2021.126238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New dynamical observer for a batch crystallization process based on solute concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Brivadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 87, pp.17-26. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2019.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Experimental Study and Modeling of l -Glutamic acid Crystallization: Emphasis on a Kinetic Explanation of the Ostwald Rule of Stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (6), pp.3329-337. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.9b00217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense Membrane Crystallization in Gas–Liquid Systems: Key Parameters Influencing Fouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (43), pp.20134-20146. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.9b03907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of iron using an oxidation and ceramic microfiltration hybrid process for drinking water treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Fakhfekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66, pp.210 - 220. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5004/dwt.2017.20225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drop size distribution monitoring of oil-in-water emulsions in SMX+ static mixers: Effect of operating and geometrical conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Sheibat-Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mdere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Urbaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 92, pp.61 - 69. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2017.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the l-Glutamic acid polymorphism: Comparison between stirred and stagnant conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 435, pp.98 - 104. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2015.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status and progress of membrane contactors in post-combustion carbon capture: A state-of-the-art review of new developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaifei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul H.M. Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liyuan Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 511, pp.180-206. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2016.03.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities of a dense skin hollow fiber membrane contactor for biogas purification by pressurized water absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Belaissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Claveria-Baro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lorenzo-Hernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Albarracin Zaidiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 513, pp.236-249. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2016.04.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes and crystallization processes: State of the art and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 509, pp.57 - 67. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2016.02.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Competition between Polymorphic Phases: Highlights on the Effect of Ostwald Ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (10), pp.5689 - 5697. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.6b00640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushing the limits of intensified CO2 post-combustion capture by gas–liquid absorption through a membrane contactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bounaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Rode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91, pp.7 - 22. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2015.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-liquid separation processes based on physical solvents: opportunities for membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Belaissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 459, pp.52-61. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2014.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hollow Fiber Membrane Contactors for Post-Combustion CO 2 Capture: A Scale-Up Study from Laboratory to Pilot Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Kimball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Lorain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Goetheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (6), pp.1035-1045. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst/2012046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling strategies of membrane contactors for post-combustion carbon capture: A critical comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87, pp.393-407. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2012.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane Contactors for Postcombustion Carbon Dioxide Capture: A Comparative Study of Wetting Resistance on Long Time Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (13), pp.8237-8244. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie200704h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect CO2 capture and utilization by a continuous process based on concrete rubble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Tollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Agusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Congress of Chemical Engineering (ECCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution de gravats de béton pour un procédé continu de minéralisation de CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Tollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Agusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précipitation du carbonate de calcium dans un réacteur à lit garni en mousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqian Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Tollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Agusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of paracetamol SMPT in seeded batch crystallization processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmâ Madmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Agusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CINaM, May 2025, Marseille (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristallisation préférentielle de la forme métastable du paracétamol par membrane : Suivi et Contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture de CO2 par un procédé de carbonatation de gravats de béton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Tollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bourouina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Agusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane crystallization by pervaporation for the production and polymorphism control of paracetamol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmâ Madmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Pragues, Czech Republic, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous and intensified membrane crystallization process: quality control of an active pharmaceutical ingredient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, CHIBA, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization by selective evaporation using membrane pervaporation: application to L-glutamic acid to control polymorphism,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Khellaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristallisation par antisolvant inverse en utilisant la pervaporation membranaire : application à l’acide L-Glutamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Khellaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national de la recherche en IUT (CNRIUT’2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale experimental study and modeling of L-Glutamic acid crystallization: a new perspective on the Ostwald rule of stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Candoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Industrial Crystallisation ISIC21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacteur membranaire innovant pour la cristallisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacteur membranaire innovant pour la cristallisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche en IUT (CNRIUT'2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale multi-échelle et modélisation de la cristallisation de l'acide L-Glutamique : une nouvelle perspective sur la règle des phases d'Ostwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of polymorphic crystals formation in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Development of Materials Science in Research and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Pavlov, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevent membrane fouling by selecting appropriate dense membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MelPro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale experimental study and modelling of L-Glutamic acid crystallization: a new perspective on the Ostwald Rule of stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action "crystallize"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevent membrane fouling by selecting appropriate dense membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid Particle Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevent membrane fouling by selecting appropriate dense membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MelPro 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Pragues (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of polymorphic phases formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action "crystallize"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lincoln, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of iron from Tunisian drinking water by hybrid membrane using Oxidation/Microfiltration-Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Fakhfekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Ben Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The African Membrane Society First International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Sfax, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drop size distribution monitoring and modeling of oil-in-water emulsions in SMX+ static mixers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nida Sheibat-Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEFI Dynamic and Evolving Phases Interphases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Solaize, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristallisation des polymorphes de l\textquoterightacide L-glutamique \textendash Comparaison entre réacteur agité et milieu stagnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the crystallization of polymorphic phases : A new kinetic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Kozisek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action ‘Crystallize’ Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative hollow fibers for crystallization process - a way to avoid fouling & control polymorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Membrane Distillation and Innovating Membrane Operations in Desalination and Water Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Enrico DRIOLI, Jul 2015, Ravello, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hybrid membrane process using oxidation and microfiltration to remove iron from drinking water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fakhfekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism investigation in stirred and stagnant conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action ‘Crystallize’ Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Marseille, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane vs conventional gas-liquid technologies for CO2 dissolution in microalgae bioreactors : a critical reassessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gueniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization of L-Glutamic acid polymorphs in stirred and stagnant conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Crystal Growth ECCG5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane and Carbon capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Belaissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering with membrane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense membrane contactors for physical solvents regeneration : Proof of concept study and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling strategies of membrane contactor processes for CO2 capture : a critical reassessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial : Gas permeation : Module Design (M3Pro)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bounaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Belaissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29eme EMS Summer School on Membranes : Dense Polymeric Membrane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hollow fiber membrane contactors for CO2 capture : experimentation on mini-modules and a 10m² module modelling and up-scaling to CO2 capture for an 800MWe coal power station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lorain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Kimball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earl Goetheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CO2NET annual seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Used of composites and microporous hollow fibers membranes contactors for CO2 postcombustion capture on long time scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of CO2 absorption in a hollow fiber membrane contactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Kallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakib Bouallou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Process Integration, Modelling and Optimisation for Energy Saving and Pollution Reduction, PRES'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rome, Italy. pp.267-272, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET0918042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé continu et intensifié de cristallisation membranaire : Contrôle de la qualité d’un principe actif pharmaceutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMPRO 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BaCO3 precipitation using a dense membrane contactor : 1D population balance modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adithya Ramanathan Krishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristal 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous and intensified membrane crystallization process : quality control of an active pharmaceutical ingredient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Kalakech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse antisolvent crystallization using membrane pervaporation: application to L-Glutamic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Khellaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Postdam (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New soft sensor design for a batch crystallization process based on solute concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Brivadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Postdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft sensors for a batch crystallization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Brivadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristal 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevent membrane fouling by selecting appropriate dense membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinetic model for a new perspective on the Oswald rule of stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Industrial Crystallization (ISIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understand fouling's mechanisms: application to membrane crystallization processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Industrial Crystallization (ISIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale experimental study of L-Glutamic acid crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Veesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Candoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Industrial Crystallization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understand fouling's mechanisms: application to membrane crystallization processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Membranes (ICOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling L-Glutamic acid polymorph nucleation from solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action "Crystallize" Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Saint Julians, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of L-Glutamic acid crystal nuclei formation in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Kožíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on crystal Growth and Epitaxy (ICCGE-18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la cristallisation : Prise en compte du mûrissement d\textquoterightOstwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gagniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Bounahmidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Technologie des Poudres et Matériaux Frittés, Colloque STPMF 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nancy, Unknown Region. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative hollow fibers for crystallization process - A way to avoid fouling & control polymorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aachen, Germany. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-liquid separation processes based on physical solvents : opportunities for membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Belaissaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Membranes (ICOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Suzhou, China. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane contactor based on dense skin fiber for biogas purification by pressurized water absorption process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Belaissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Baro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Membranes (ICOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Suzhou, China. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane vs conventional gas-liquid technologies for CO2 dissolution in microalgae bioreactors: a critical reassessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gueniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Membranes (ICOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Suzhou, China. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing of membrane contactors for post-combustion carbon dioxide capture in amine solvents : comparison between microporous and composite hollow fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Lasseuguette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Remigy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Membranes (ICOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of an innovative gas-liquid contactor for CO2 absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakib Bouallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Remigy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Lasseuguette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaocihuatl Medina-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GHGT-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Amsterdam, Netherlands. Energy Procedia, 4, pp.1769-1776, 2011, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2011.02.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacteurs membranaires pour le captage de CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Tournadre-Lasseuguette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaocihuatl Medina-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Rouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Remigy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Teplyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMPRO iV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Marseille, France. Récents Progrès en Génie des Procédés, 100, pp.152-158, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3.9 Membranes Contactors for Intensified Gas–Liquid Absorption Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enrico Drioli, Lidietta Giorno and Enrica Fontananova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Membrane Science and Engineering, second edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.249-281, 2017, Reference Module in Chemistry, Molecular Sciences and Chemical Engineering, 978-0-444-63796-3. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-409547-2.12250-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif continu d'élimination d'oxygène d'un flux gazeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 12 56 722. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de purification de gaz par absorption / désorption, Enveloppe Soleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camel Makhloufi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: Pli N° 458158. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif continu d'élimination spécifique d'oxygène d'un flux gazeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR1256722. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacteurs à membranes composites et contacteurs microporeux pour procédés gaz-liquide intensifiés de captage du CO2 en post-combustion : expérimentation et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. École Nationale Supérieure des Mines de Paris, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011ENMP0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00677145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de cristallisation par membrane : enjeux et défis d’une technologie de rupture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chabanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie chimique. Université Claude Bernard Lyon 1, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05101599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId202"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9AF74940"/>
+    <w:nsid w:val="A3441828"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-chabanon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8950-7294" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159357829" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006905v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Kalakech" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Madmar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagni&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c01650" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351103v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Khmiri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Attia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Jallouli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabanon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charcosset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-025-01218-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743457v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Vera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.07.028" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049057v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Khellaf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqian Huang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2022.121256" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759848v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2021.126238" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448635v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brivadis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2019.12.012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120734v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Tahri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Bounahmidi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#283;k Ko&#382;&#237;&#353;ek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00217" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033909v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Michaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b03907" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899789v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Fakhfekh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Ben Amar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2017.20225" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507424v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Sheibat-Othman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mdere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Valour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Urbaniak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2017.03.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899665v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.11.019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920793v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaifei Zhao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul H.M. Feron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyuan Deng" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Favre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.03.051" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CXM1B13-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103291v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Belaissaoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Claveria-Baro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lorenzo-Hernando" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albarracin Zaidiza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chabanon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.04.037" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899791v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.02.051" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899688v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b00640" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01921443v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chabanon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bounaceur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Castel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rode" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roizard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2015.03.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01085905v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kimball" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Favre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lorain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Goetheer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012046" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01275415v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2014.02.010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01291926v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.09.011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZBQP9BH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777363v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie200704h" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253373v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Tollet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Edouard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087140v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086109v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086853v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asm&#226; Madmar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charcosset" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749886v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Monnot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744637v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bourouina" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749892v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749912v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751369v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049342v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701048v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Candoni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103250v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103276v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103260v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055348v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049378v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112079v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055353v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055357v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055359v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055363v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823137v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925203v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925089v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kozisek" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925095v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gueniot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duran" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Phulpin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996673v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996672v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fakhfekh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Amar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920790v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925214v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101021v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101036v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101047v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101050v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101088v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lorain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Kimball" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earl Goetheer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101061v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00575274v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Kallas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garmain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Bouallou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET0918042" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050077v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kalakech" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694118v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithya Ramanathan Krishnan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050130v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049444v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049465v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100158v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071166v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101102v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071172v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101112v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Veesler" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071180v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101125v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101136v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925094v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996671v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925105v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Favre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925102v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Makhloufi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925101v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Baro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101141v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lasseuguette" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Remigy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606479v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaocihuatl Medina-Gonzalez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.02.052" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050003v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tournadre-Lasseuguette" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rouch" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Teplyakov" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055331v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-409547-2.12250-4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787508v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787558v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camel Makhloufi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101158v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00677145v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ENMP0061" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05101599v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-chabanon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8950-7294" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159357829" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006905v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Kalakech" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Madmar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagni&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c01650" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351103v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Khmiri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Attia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Jallouli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabanon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charcosset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-025-01218-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743457v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Vera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.07.028" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049057v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Khellaf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqian Huang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2022.121256" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759848v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2021.126238" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448635v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brivadis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2019.12.012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120734v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Tahri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Bounahmidi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#283;k Ko&#382;&#237;&#353;ek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00217" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033909v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Michaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b03907" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899789v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Fakhfekh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Ben Amar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2017.20225" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507424v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Sheibat-Othman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mdere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Valour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Urbaniak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2017.03.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899665v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.11.019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920793v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaifei Zhao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul H.M. Feron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyuan Deng" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Favre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.03.051" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CXM1B13-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103291v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Belaissaoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Claveria-Baro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lorenzo-Hernando" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albarracin Zaidiza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chabanon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.04.037" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899791v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.02.051" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899688v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b00640" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01921443v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chabanon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bounaceur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Castel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rode" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roizard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2015.03.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01275415v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2014.02.010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01085905v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kimball" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Favre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lorain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Goetheer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012046" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01291926v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.09.011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZBQP9BH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777363v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie200704h" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253373v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Tollet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Edouard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087140v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086109v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086853v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asm&#226; Madmar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charcosset" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749886v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Monnot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744637v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bourouina" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749892v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749912v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751369v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049342v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701048v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Candoni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103250v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103276v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103260v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112079v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055353v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055357v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055348v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049378v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055359v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055363v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823137v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925203v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925089v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kozisek" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996673v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996672v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fakhfekh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Amar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920790v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925095v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gueniot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duran" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Phulpin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925214v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101021v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101036v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101047v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101050v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101088v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lorain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Kimball" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earl Goetheer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101061v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00575274v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Kallas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garmain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Bouallou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET0918042" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050077v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kalakech" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694118v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithya Ramanathan Krishnan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050130v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049444v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049465v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100158v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071166v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101102v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071172v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101112v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Veesler" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071180v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101125v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101136v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925094v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996671v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925105v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Favre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925101v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Baro" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925102v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Makhloufi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101141v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lasseuguette" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Remigy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606479v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaocihuatl Medina-Gonzalez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.02.052" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050003v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tournadre-Lasseuguette" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rouch" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Teplyakov" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055331v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-409547-2.12250-4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787508v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787558v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camel Makhloufi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101158v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00677145v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ENMP0061" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05101599v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>