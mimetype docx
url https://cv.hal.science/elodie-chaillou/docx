--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elodie Chaillou </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Elodie ChaillouChargée de recherche Hors classe</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elodie-chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5577-8982</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19156883X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheure en sciences animales</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytoarchitecture and myeloarchitecture of the sheep auditory cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Morisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Graïc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.70072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être animal : avancées scientifiques et innovations pour des systèmes d’élevage durables – Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38 (4), pp.9828. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.4.9828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are olfactory stimuli able to induce emotional responses in a positive context in ewes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Achin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Morisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (10), pp.101611. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2025.101611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définitions et méthodes d’évaluation des états mentaux des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Diederich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38 (4), pp.9404. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.4.9404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheep (Ovis aries) training protocol for voluntary awake and unrestrained structural brain MRI acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56, pp.7761-7773. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13428-024-02449-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use and impact of auditory stimulation in animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ubiema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Siwiaszczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bresso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Méthodes d’évaluation des effets de stimulations sensorielles sur le bien-être, 9, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jimis.9971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761265v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestational exposure to bisphenol A induces region-specific changes in brain metabolomic fingerprints in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 165, pp.107336. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2022.107336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal deprivation and milk replacement affect the integrity of gray and white matter in the developing lamb brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Haslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bellardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 82 (2), pp.214-232. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dneu.22869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel male Japanese quail structural connectivity atlas using ultra-high field diffusion MRI at 11.7 T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïssa Yebga Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Siwiaszczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 227 (5), pp.1577-1597. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-022-02457-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“BAA, BAA”: Can sheep talk to each other?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Siwiaszczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers for Young Minds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frym.2022.703514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual and structural feature combination in an interactive machine learning system for medical image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Galisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Serres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.100294. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mlwa.2022.100294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacogenetic excitation of the median raphe region affects social and depressive-like behavior and core body temperature in male mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csilla Lea Fazekas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bellardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibiána Török</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eszter Sipos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanka Tóth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 286, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lfs.2021.120037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal Suckling, Oxytocin, and Early Infant Attachment to the Mother</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fendo.2020.612651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain orchestration of pregnancy and maternal behavior in mice: A longitudinal morphometric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David André Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Szeremeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Même</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 230, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.117776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles spécificités à travailler avec un public scolaire ? Témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Sciences et Recherches Participatives à INRAE, Numéro Spécial 01, pp.62-63. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2022-NS01-art14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotionality modulates the impact of chronic stress on memory and neurogenesis in birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Lormant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-71680-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a better understanding of the effects of endocrine disrupting compounds on health: Human-relevant case studies from sheep models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Viguié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Picard-Hagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fowler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 505, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mce.2020.110711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point du marquage immunohistochimique du Fluororuby®, traceur des voies neuronales efférentes, chez la brebis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Morisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 100, pp.15-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All bonds are not alike: A psychoendocrine evaluation of infant attachment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Wycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Psychobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (1), pp.90-103. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dev.21552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence of neuronal connections between specific parts of the periaqueductal gray (PAG) and the rest of the brain in sheep: placing the sheep PAG in the circuit of emotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Menant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Prima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Morisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 223 (7), pp.3297-3316. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-018-1689-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periaqueductal gray and emotions: the complexity of the problem and the light at the end of the tunnel, the magnetic resonance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dóra Zelena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Menant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrine Regulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (4), pp.222-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a chronic stress treatment on vaccinal response in lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Souriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (5), pp.872-880. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731116002317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des relations affiliatives chez les ovins en situation d'élevage : mécanismes comportementaux et neurobiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (4), pp.267-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation des émotions chez l'animal d'élevage : focus sur les acteurs neurobiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Menant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (4), pp.241-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The benefits of magnetic resonance imaging methods to extend the knowledge of the anatomical organisation of the periaqueductal gray in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Menant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dóra Zelena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77, pp.110-120. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchemneu.2016.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos : Neurobiologie des fonctions et des comportements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (4), pp.237-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral evidence of heterospecific bonding between the lamb and the human caregiver and mapping of associated brain network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychoneuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71, pp.159-169. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psyneuen.2016.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daughters are more strongly attached to their mother than sons: a possible mechanism for early social segregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 102, pp.33-43. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2015.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress during pregnancy alters dendritic spine density and gene expression in the brain of new-born lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adroaldo Zanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 291, pp.155-163. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2015.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral and endocrine evaluation of the stressfulness of single-pen housing compared to group-housing and social isolation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 147, pp.63-70. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physbeh.2015.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic stress induces pessimistic-like judgment and learning deficits in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 148 (1), pp.28-36. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2013.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A higher inherent trait for fearfulness is associated with increased anxiety-like behaviours and diazepam sensitivity in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 237, pp.124 - 128. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2012.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid effects of melatonin on hormonal and behavioral stressful responses in ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Malpaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Spedding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychoneuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (8), pp.1426-1434. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psyneuen.2012.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple exposures to familiar conspecific withdrawal is a novel robust stress paradigm in ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Ligout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Spedding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 105 (2), pp.203-208. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physbeh.2011.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation of the catecholaminergic system in the vagal motor nuclei of pigs: A retrograde fluorogold tract tracing study combined with immunohistochemistry of catecholaminergic synthesizing enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Malbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (4), pp.257-265. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchemneu.2009.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afferent and efferent connections of the cortical and medial nuclei of the amygdala in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37 (2), pp.87-97. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchemneu.2008.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsatile cerebrospinal fluid and plasma ghrelin in relation to growth hormone secretion and food intake in the sheep.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grouselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Caraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Bluet-Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zizzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (10), pp.1138-46. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2826.2008.01770.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00314040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions and cognition: a new approach to animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Duvaux-Ponter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Welfare Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (Supplement 1), pp.37-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body fat content and feeding level interact strongly in the short- and medium-term regulation of plasma leptin during underfeeding and re-feeding in adult sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ban-Tokuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (1), pp.106-115. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114507704968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions et cognition : stratégie pour répondre à la question de la sensibilité des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (1), pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition and hypothalamic neuropeptides in sheep: histochemical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histology and Histopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20, pp.1209-1225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Several subpopulations of neuropeptide Y- containing neurons exist in the infundibular nucleus of sheep: an immunohistochemical study of animals on different diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 444 (2), pp.129-143. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cne.10121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of feeding on Fos protein expression in sheep hypothalamus with special reference to the supraoptic and paraventricular nuclei: an immunohistochemical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tramu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12, pp.4515-4524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of galanin immunoreactivity in the sheep diencephalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Tramu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17 (3), pp.129-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence of galanin in dopaminergic neurons of the sheep infundibular nucleus: a double staining immunohistochemical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Tramu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 15 (4), pp.251-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partie 1. Travailler avec les ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice de Boyer Des Roches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle de Monte; Philippe Chambrier; Juliette Cognié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel d'expérimentation animale - La pratique (Tome 2) : Travailler avec les ruminants, les primates non humains, les porcs, les espèces aquacoles vertébrées, les céphalopodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 2, Presses universitaires François-Rabelais, pp.83-206, 2024, 978-2-86906-919-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI Techniques and new animal models for imaging the brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andersson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">When things go wrong - Diseases and disorders of the human brain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2012, 978-953-51-0111-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et exploration de graphes d'IRMs cérébrales sans a priori anatomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of an experimental setup to investigate the impact of olfactory stimuli on behavioural responses in sheep (Ovis aries), with a particular focus on minimizing experimental bias through a habituation phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Achin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Morisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60675/vyhk-q978/sn20250916-4r/short-notes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytoarchitecture and Myeloarchitecture of the sheep (Ovis aries) auditory cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Morisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Graïc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheep (Ovis aries) training protocol for voluntary awake and unrestrained structural brain MRI acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of high-trait emotivity affects the volume of sensory and emotional-related brain regions in male Japanese quails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Siwiaszczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïssa Yebga Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Morisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David André Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal deprivation and milk replacement affect the integrity of gray and white matter in the developing lamb brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Haslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bellardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between CNN and GNN Pipelines for Analysing the Brain in Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Joint Conference on Computer Vision Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Porto, Portugal. pp.475-482, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0013173500003912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRM (fonctionnelle) en recherche animale : anesthésie, contention ou volontariat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ème Colloque de l'Association Française des Sciences et Techniques de l’Animal de Laboratoire (AFSTAL 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroimagerie fonctionnelle chez le mouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Mensuelle de Neuroimagerie (RMN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre IRM - INT, May 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training protocol with sheep (Ovis aries) for non restrained and voluntary EEG recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Achin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliana Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36e Colloque BIOTECHNOCENTRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Biosciences en Région Centre-Val de Loire – Réseau Thématique de Recherche, Oct 2024, Nouan Le Fuzelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do artificial rearing conditions of female lambs have an impact on their future maternal abilities in rangeland?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Aigueperse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème colloque de la Société Française de l’Étude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFECA, May 2024, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elever des chevrettes en présence d’adultes non allaitantes est-il un avantage en termes de bien-être ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Derboule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Aigueperse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du métaprogramme SANBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2024, Paris La Villette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewe Won't Believe it: Sheep Voluntarily Undergoing fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition and Communication Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Wien, Jun 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif expérimental pour étudier l'impact des odeurs sur les comportements émotionnels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Achin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Morisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of rearing kids with non-lactating goats on kids’ behavioral development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Derboule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Aigueperse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deloupy-Dobin Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boucherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on the Welfare Assessment of Animals at Farm Level</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2024, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenir à l’allaitement maternel chez les caprins laitiers : un équilibre à trouver entre bénéfices et risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Aigueperse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Duminil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Lecacheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Delvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du métaprogramme SANBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2024, Paris La Villette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fMRI of the sheep auditory cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ellboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Brain Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pasteur, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of early experience on brain development and cognition in lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Neurosciences, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole d'entraînement IRM chez le mouton éveillé et sans contention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Améliorer le Développement de l'Animal en Maîtrisant l'Environnement Précoce (ADAMEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elodie Chaillou; Raymond Nowak, Nov 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fMRI of the sheep auditory cortex: its ups & downs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elleboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hand, Voice &amp; Brain : Ontogeny and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Language, Communication and the Brain, Jun 2023, Île du Frioul, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage de la maturation hypophysaire. Impact de l'allaitement artificiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Kraemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fonteneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’animation scientifiques du Département Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment parler d'expérimentation animale au grand public ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. iBrain LABLIFE Ethics DAY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR iBrain Inserm Université de Tours CHRU, Jun 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From emotion to affective state. Is there a theoretical framework for studying animal mental health?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Scientific Joint Meeting of Red CIBA-ISAE SWE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Spanish Animal Welfare Research Network (Red CIBA); International Society for Applied Ethology Southwest Europe Region (ISAE - SWE), Jul 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des stimulations auditives sur le bien-être animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Siwiaszczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine du son de l'Unesco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of median raphe region and its serotoninergic neurons on body temperature regulation in cold stress, depressive-like behaviour and social behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csilla Lea Fazekas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bellardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibiána Török</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eszter Sipos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaly Dobos-Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WASAD Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'une alimentation lactée enrichie en prébiotique sur le microbiote intestinal et sur le comportement social des agneaux élevés sans leur mère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Olier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Brochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bézirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Origins of Health and disease- SF-DOHAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'allaitement artificiel sur la maturation cérébrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lapouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de la SFR Tours-Poitiers - Neuroimagerie fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un lait enrichi en prébiotique sur le comportement social des agneaux élevés sans leur mère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brochon Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darnaudery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ème Colloque de la Société Française pour l'Etude du Comportement Animal, SFECA Lille 2019, 11 - 14 juin 2019, Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel 11.7T ultra-high field dmri connectivity atlas of the japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïssa Yebga Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Siwiaszczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beaujoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Uszynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the prebiotic lactulose on neurogenesis in a sheep model of early-life stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Vitiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Colloque de la société de neuroendocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study on Voxel Classification Methods for Atlas based Segmentation of Brain Structures from 3D MRI Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Galisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Computer Vision Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, France. pp.341-350, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007358503410350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allaitement artificiel ovin et enrichissement social : un bénéfice potentiel de la présence de brebis adultes sur la santé et le bien-être du jeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjis Kraïmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'allaitement artificiel sur la maturation neuroendocrinienne évaluée par analyse de texture d'IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Cascimodot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Tours, France. pp.1-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'expérience précoce sur le développement cérébral de l'agneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Filipiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of early rearing experience on brain development in sheep infant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Filipiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New animal models to understand the brain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Nouzilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updated labelling and description of the gross anatomy of the sheep cortex derived from surface reconstruction of the brain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Siwiaszczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Auge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maudhuizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New animal models to understand the brain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Nouzilly, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image segmentation using local probabilistic atlases coupled with topological information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Galisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISAPP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Porto, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transpariser un organe... et tout devient limpide !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Etoile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Epardaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Congrès AFH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Histotechnologie (AFH). FRA., Jun 2017, Nantes, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transpariser un organe... et tout devient limpide !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Etoile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Epardaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique de la Fédération de Recherche d'Infectiologie (FéRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Tours, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition : Un cerveau dans toutes les têtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine du Cerveau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Départemental d'Indre et Loire (CD 37). Tours, FRA. Institut National de la Recherche Agronomique (INRA), FRA., Mar 2016, Tours, France. 14 panneaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrez le champ des possibles avec Cire. Exemple du projet Ovin2A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation scientifique du RTR Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle valence ont les caresses dans l'expression d'une relation d'affinité entre l'agneau et son soigneur ? Etude comportementale et neurobiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National de la SFECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal (SFECA). FRA., Mar 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole sheep brain lipidomic analysis using MALDI-TOF mass spectrometry profiling and imagin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Batailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Banliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). FRA., Sep 2015, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juveniles do not display social preference without mother: the case of orphan lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal C. Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Crétien-Corjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Groupement de Recherche en Ethologie et de l’Institut Francilien d’Ethologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement de Recherche en Ethologie. FRA., Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'atlas du cerveau de brebis : Intérêt d'une approche &amp;quot;basée graphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Cascimodot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheep brain atlases project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NADIR Final Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience négative dans le jeune âge modifie la sensibilité émotionnelle de l’animal, ses capacités cognitives et ses compétences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affinité pour l’Homme et attachement à la mère chez les ovins : similarités révélées par une approche comparative multidisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remplacer la mère par une autre figure d'attachement conduit-il à une perturbation de l'axe corticotrope et du système ocytocinergique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Jouaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal (SFECA). FRA., Nov 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet EmoFarm : une approche expérimentale de la relation entre émotions et bien-être.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du réseau AgriBEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Ivry, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do I feel when you stroke me? Animal/human relationship: behavioral and neuronal studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. European Brain and Behaviour Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Brain and Behaviour Society (EBBS). Labo/service de l'auteur, Leiden, NLD., Sep 2011, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des traitements photopériodiques sur le bien-être animal et sur la réponse immunitaire chez les ovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mansanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées du réseau francophone d'Immunologie des Animaux Domestiques (IAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Marcy l'Etoile, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception positive du soigneur par l'animal : Approche comportementale et physiologique comparée entre l'agneau et le porcelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation hétérospécifique soigneur-agneau : la caresse une nécessité pour apaiser un jeune animal stressé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des traitements photopériodiques sur le bien-être animal et sur la réponse immunitaire chez les ovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mansanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual trait for emotionality operates as a switch between memory systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Colloque de la Société des Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the implantation of a brain cannula alter the response to stress in sheep?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Ligout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Malpaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. FENS Forum of European Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Genève, Switzerland. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de l'isolement social sur l'axe corticotrope chez la brebis adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ciofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Colloque de la Société de Neuroendocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions and cognition: a new approach to animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Duvaux-Ponter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The UFAW/BVA Ethics Committee International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of tyrosine hydroxylase containing neurons in the pig brainstem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Malbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Colloque de la Société des Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Montpellier, France. p:80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galanin: a link between oestradiol and hypothalamic gonadotrophin releasing hormone containing neurones? A neuroanatomical study in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Tourlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guzel Ziyazetdinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Sirazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Conference of European Comparative Endocrinologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets comparés du retrait d'un congénère ou d'un objet familier sur la réactivité émotionnelle des agneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Toporenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Vénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation des recherches au sein de PHASE sur les émotions chez l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Desire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Système d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction nutrition et reproduction : mécanismes centraux de régulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Caraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication du système nerveux central dans la régulation des grandes fonctions. De l'anatomie à la fonction, de la neurochimie à l'imagerie par résonance magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [q-bio.OT]. Université François Rabelais (Tours), 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02806072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’état nutritionnel sur l’expression de neuropeptides hypothalamiques potentiellement impliqués dans l’interaction entre la nutrition et la reproduction de la brebis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole Nationale Supérieure Agronomique de Rennes, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02835965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurobiologie des comportements des animaux, démarche de sciences participatives au collège - Neuro2Co</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Siwiaszczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE UMR PRC; INSERM iBrain; Université de Tours LIFAT; NeuroSpin. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de stage d'échange Journaliste / chercheur.e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId353"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elodie Chaillou </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Elodie ChaillouChargée de recherche Hors classe</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elodie-chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5577-8982</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19156883X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheure en sciences animales</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytoarchitecture and myeloarchitecture of the sheep auditory cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Morisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Graïc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.70072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être animal : avancées scientifiques et innovations pour des systèmes d’élevage durables – Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38 (4), pp.9828. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.4.9828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are olfactory stimuli able to induce emotional responses in a positive context in ewes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Achin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Morisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (10), pp.101611. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2025.101611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définitions et méthodes d’évaluation des états mentaux des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Diederich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38 (4), pp.9404. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.4.9404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheep (Ovis aries) training protocol for voluntary awake and unrestrained structural brain MRI acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56, pp.7761-7773. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13428-024-02449-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel male Japanese quail structural connectivity atlas using ultra-high field diffusion MRI at 11.7 T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïssa Yebga Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Siwiaszczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 227 (5), pp.1577-1597. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-022-02457-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal deprivation and milk replacement affect the integrity of gray and white matter in the developing lamb brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Haslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bellardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 82 (2), pp.214-232. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dneu.22869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“BAA, BAA”: Can sheep talk to each other?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Siwiaszczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers for Young Minds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frym.2022.703514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual and structural feature combination in an interactive machine learning system for medical image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Galisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Serres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.100294. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mlwa.2022.100294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use and impact of auditory stimulation in animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ubiema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Siwiaszczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bresso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Méthodes d’évaluation des effets de stimulations sensorielles sur le bien-être, 9, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jimis.9971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761265v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestational exposure to bisphenol A induces region-specific changes in brain metabolomic fingerprints in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 165, pp.107336. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2022.107336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacogenetic excitation of the median raphe region affects social and depressive-like behavior and core body temperature in male mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csilla Lea Fazekas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bellardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibiána Török</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eszter Sipos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanka Tóth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 286, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lfs.2021.120037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal Suckling, Oxytocin, and Early Infant Attachment to the Mother</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fendo.2020.612651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain orchestration of pregnancy and maternal behavior in mice: A longitudinal morphometric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David André Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Szeremeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Même</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 230, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.117776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles spécificités à travailler avec un public scolaire ? Témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Sciences et Recherches Participatives à INRAE, Numéro Spécial 01, pp.62-63. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2022-NS01-art14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotionality modulates the impact of chronic stress on memory and neurogenesis in birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Lormant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-71680-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a better understanding of the effects of endocrine disrupting compounds on health: Human-relevant case studies from sheep models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Viguié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Picard-Hagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fowler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 505, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mce.2020.110711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point du marquage immunohistochimique du Fluororuby®, traceur des voies neuronales efférentes, chez la brebis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Morisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 100, pp.15-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All bonds are not alike: A psychoendocrine evaluation of infant attachment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Wycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Psychobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (1), pp.90-103. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dev.21552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence of neuronal connections between specific parts of the periaqueductal gray (PAG) and the rest of the brain in sheep: placing the sheep PAG in the circuit of emotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Menant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Prima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Morisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 223 (7), pp.3297-3316. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-018-1689-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periaqueductal gray and emotions: the complexity of the problem and the light at the end of the tunnel, the magnetic resonance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dóra Zelena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Menant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrine Regulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (4), pp.222-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a chronic stress treatment on vaccinal response in lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Souriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (5), pp.872-880. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731116002317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation des émotions chez l'animal d'élevage : focus sur les acteurs neurobiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Menant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (4), pp.241-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des relations affiliatives chez les ovins en situation d'élevage : mécanismes comportementaux et neurobiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (4), pp.267-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The benefits of magnetic resonance imaging methods to extend the knowledge of the anatomical organisation of the periaqueductal gray in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Menant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dóra Zelena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77, pp.110-120. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchemneu.2016.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos : Neurobiologie des fonctions et des comportements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (4), pp.237-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral evidence of heterospecific bonding between the lamb and the human caregiver and mapping of associated brain network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychoneuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71, pp.159-169. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psyneuen.2016.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daughters are more strongly attached to their mother than sons: a possible mechanism for early social segregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 102, pp.33-43. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2015.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress during pregnancy alters dendritic spine density and gene expression in the brain of new-born lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adroaldo Zanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 291, pp.155-163. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2015.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral and endocrine evaluation of the stressfulness of single-pen housing compared to group-housing and social isolation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 147, pp.63-70. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physbeh.2015.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A higher inherent trait for fearfulness is associated with increased anxiety-like behaviours and diazepam sensitivity in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 237, pp.124 - 128. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2012.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid effects of melatonin on hormonal and behavioral stressful responses in ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Malpaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Spedding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychoneuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (8), pp.1426-1434. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psyneuen.2012.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic stress induces pessimistic-like judgment and learning deficits in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 148 (1), pp.28-36. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2013.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple exposures to familiar conspecific withdrawal is a novel robust stress paradigm in ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Ligout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Spedding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 105 (2), pp.203-208. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physbeh.2011.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation of the catecholaminergic system in the vagal motor nuclei of pigs: A retrograde fluorogold tract tracing study combined with immunohistochemistry of catecholaminergic synthesizing enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Malbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (4), pp.257-265. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchemneu.2009.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afferent and efferent connections of the cortical and medial nuclei of the amygdala in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37 (2), pp.87-97. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchemneu.2008.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsatile cerebrospinal fluid and plasma ghrelin in relation to growth hormone secretion and food intake in the sheep.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grouselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Caraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Bluet-Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zizzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (10), pp.1138-46. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2826.2008.01770.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00314040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body fat content and feeding level interact strongly in the short- and medium-term regulation of plasma leptin during underfeeding and re-feeding in adult sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ban-Tokuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (1), pp.106-115. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114507704968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions et cognition : stratégie pour répondre à la question de la sensibilité des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (1), pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions and cognition: a new approach to animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Duvaux-Ponter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Welfare Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (Supplement 1), pp.37-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition and hypothalamic neuropeptides in sheep: histochemical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histology and Histopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20, pp.1209-1225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Several subpopulations of neuropeptide Y- containing neurons exist in the infundibular nucleus of sheep: an immunohistochemical study of animals on different diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 444 (2), pp.129-143. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cne.10121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of feeding on Fos protein expression in sheep hypothalamus with special reference to the supraoptic and paraventricular nuclei: an immunohistochemical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tramu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12, pp.4515-4524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of galanin immunoreactivity in the sheep diencephalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Tramu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17 (3), pp.129-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence of galanin in dopaminergic neurons of the sheep infundibular nucleus: a double staining immunohistochemical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Tramu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 15 (4), pp.251-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partie 1. Travailler avec les ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice de Boyer Des Roches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle de Monte; Philippe Chambrier; Juliette Cognié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel d'expérimentation animale - La pratique (Tome 2) : Travailler avec les ruminants, les primates non humains, les porcs, les espèces aquacoles vertébrées, les céphalopodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 2, Presses universitaires François-Rabelais, pp.83-206, 2024, 978-2-86906-919-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI Techniques and new animal models for imaging the brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andersson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">When things go wrong - Diseases and disorders of the human brain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2012, 978-953-51-0111-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et exploration de graphes d'IRMs cérébrales sans a priori anatomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of an experimental setup to investigate the impact of olfactory stimuli on behavioural responses in sheep (Ovis aries), with a particular focus on minimizing experimental bias through a habituation phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Achin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Morisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60675/vyhk-q978/sn20250916-4r/short-notes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STRANGE bias in Farm Animals How STRANGE are my animals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05602171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytoarchitecture and Myeloarchitecture of the sheep (Ovis aries) auditory cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Morisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Graïc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheep (Ovis aries) training protocol for voluntary awake and unrestrained structural brain MRI acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal deprivation and milk replacement affect the integrity of gray and white matter in the developing lamb brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Haslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bellardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of high-trait emotivity affects the volume of sensory and emotional-related brain regions in male Japanese quails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Siwiaszczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïssa Yebga Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Morisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David André Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRM (fonctionnelle) en recherche animale : anesthésie, contention ou volontariat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ème Colloque de l'Association Française des Sciences et Techniques de l’Animal de Laboratoire (AFSTAL 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroimagerie fonctionnelle chez le mouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Mensuelle de Neuroimagerie (RMN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre IRM - INT, May 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between CNN and GNN Pipelines for Analysing the Brain in Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Joint Conference on Computer Vision Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Porto, Portugal. pp.475-482, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0013173500003912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elever des chevrettes en présence d’adultes non allaitantes est-il un avantage en termes de bien-être ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Derboule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Aigueperse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du métaprogramme SANBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2024, Paris La Villette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewe Won't Believe it: Sheep Voluntarily Undergoing fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition and Communication Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Wien, Jun 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of rearing kids with non-lactating goats on kids’ behavioral development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Derboule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Aigueperse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deloupy-Dobin Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boucherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on the Welfare Assessment of Animals at Farm Level</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2024, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif expérimental pour étudier l'impact des odeurs sur les comportements émotionnels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Achin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Morisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenir à l’allaitement maternel chez les caprins laitiers : un équilibre à trouver entre bénéfices et risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Aigueperse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Duminil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Lecacheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Delvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du métaprogramme SANBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2024, Paris La Villette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training protocol with sheep (Ovis aries) for non restrained and voluntary EEG recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Achin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliana Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36e Colloque BIOTECHNOCENTRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Biosciences en Région Centre-Val de Loire – Réseau Thématique de Recherche, Oct 2024, Nouan Le Fuzelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do artificial rearing conditions of female lambs have an impact on their future maternal abilities in rangeland?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Aigueperse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème colloque de la Société Française de l’Étude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFECA, May 2024, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fMRI of the sheep auditory cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ellboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Brain Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pasteur, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of early experience on brain development and cognition in lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Neurosciences, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole d'entraînement IRM chez le mouton éveillé et sans contention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Améliorer le Développement de l'Animal en Maîtrisant l'Environnement Précoce (ADAMEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elodie Chaillou; Raymond Nowak, Nov 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fMRI of the sheep auditory cortex: its ups & downs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elleboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hand, Voice &amp; Brain : Ontogeny and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Language, Communication and the Brain, Jun 2023, Île du Frioul, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment parler d'expérimentation animale au grand public ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. iBrain LABLIFE Ethics DAY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR iBrain Inserm Université de Tours CHRU, Jun 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage de la maturation hypophysaire. Impact de l'allaitement artificiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Kraemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fonteneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’animation scientifiques du Département Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From emotion to affective state. Is there a theoretical framework for studying animal mental health?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Scientific Joint Meeting of Red CIBA-ISAE SWE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Spanish Animal Welfare Research Network (Red CIBA); International Society for Applied Ethology Southwest Europe Region (ISAE - SWE), Jul 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des stimulations auditives sur le bien-être animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Siwiaszczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine du son de l'Unesco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'une alimentation lactée enrichie en prébiotique sur le microbiote intestinal et sur le comportement social des agneaux élevés sans leur mère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Olier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Brochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bézirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Origins of Health and disease- SF-DOHAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of median raphe region and its serotoninergic neurons on body temperature regulation in cold stress, depressive-like behaviour and social behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csilla Lea Fazekas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bellardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibiána Török</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eszter Sipos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaly Dobos-Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WASAD Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un lait enrichi en prébiotique sur le comportement social des agneaux élevés sans leur mère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brochon Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darnaudery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ème Colloque de la Société Française pour l'Etude du Comportement Animal, SFECA Lille 2019, 11 - 14 juin 2019, Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel 11.7T ultra-high field dmri connectivity atlas of the japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïssa Yebga Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Siwiaszczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beaujoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Uszynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the prebiotic lactulose on neurogenesis in a sheep model of early-life stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Vitiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Colloque de la société de neuroendocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study on Voxel Classification Methods for Atlas based Segmentation of Brain Structures from 3D MRI Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Galisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Computer Vision Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, France. pp.341-350, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007358503410350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'allaitement artificiel sur la maturation cérébrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lapouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de la SFR Tours-Poitiers - Neuroimagerie fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'allaitement artificiel sur la maturation neuroendocrinienne évaluée par analyse de texture d'IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Cascimodot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Tours, France. pp.1-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'expérience précoce sur le développement cérébral de l'agneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Filipiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allaitement artificiel ovin et enrichissement social : un bénéfice potentiel de la présence de brebis adultes sur la santé et le bien-être du jeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjis Kraïmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of early rearing experience on brain development in sheep infant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Filipiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New animal models to understand the brain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Nouzilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updated labelling and description of the gross anatomy of the sheep cortex derived from surface reconstruction of the brain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Siwiaszczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Auge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maudhuizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New animal models to understand the brain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Nouzilly, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image segmentation using local probabilistic atlases coupled with topological information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Galisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISAPP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Porto, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transpariser un organe... et tout devient limpide !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Etoile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Epardaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Congrès AFH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Histotechnologie (AFH). FRA., Jun 2017, Nantes, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transpariser un organe... et tout devient limpide !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Etoile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Epardaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique de la Fédération de Recherche d'Infectiologie (FéRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Tours, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrez le champ des possibles avec Cire. Exemple du projet Ovin2A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation scientifique du RTR Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle valence ont les caresses dans l'expression d'une relation d'affinité entre l'agneau et son soigneur ? Etude comportementale et neurobiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National de la SFECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal (SFECA). FRA., Mar 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition : Un cerveau dans toutes les têtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine du Cerveau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Départemental d'Indre et Loire (CD 37). Tours, FRA. Institut National de la Recherche Agronomique (INRA), FRA., Mar 2016, Tours, France. 14 panneaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juveniles do not display social preference without mother: the case of orphan lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal C. Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Crétien-Corjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Groupement de Recherche en Ethologie et de l’Institut Francilien d’Ethologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement de Recherche en Ethologie. FRA., Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole sheep brain lipidomic analysis using MALDI-TOF mass spectrometry profiling and imagin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Batailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Banliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). FRA., Sep 2015, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheep brain atlases project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NADIR Final Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience négative dans le jeune âge modifie la sensibilité émotionnelle de l’animal, ses capacités cognitives et ses compétences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affinité pour l’Homme et attachement à la mère chez les ovins : similarités révélées par une approche comparative multidisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remplacer la mère par une autre figure d'attachement conduit-il à une perturbation de l'axe corticotrope et du système ocytocinergique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Jouaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal (SFECA). FRA., Nov 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet EmoFarm : une approche expérimentale de la relation entre émotions et bien-être.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du réseau AgriBEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Ivry, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'atlas du cerveau de brebis : Intérêt d'une approche &amp;quot;basée graphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Cascimodot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des traitements photopériodiques sur le bien-être animal et sur la réponse immunitaire chez les ovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mansanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées du réseau francophone d'Immunologie des Animaux Domestiques (IAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Marcy l'Etoile, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do I feel when you stroke me? Animal/human relationship: behavioral and neuronal studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. European Brain and Behaviour Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Brain and Behaviour Society (EBBS). Labo/service de l'auteur, Leiden, NLD., Sep 2011, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception positive du soigneur par l'animal : Approche comportementale et physiologique comparée entre l'agneau et le porcelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation hétérospécifique soigneur-agneau : la caresse une nécessité pour apaiser un jeune animal stressé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des traitements photopériodiques sur le bien-être animal et sur la réponse immunitaire chez les ovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mansanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual trait for emotionality operates as a switch between memory systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Colloque de la Société des Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the implantation of a brain cannula alter the response to stress in sheep?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Ligout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Malpaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. FENS Forum of European Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Genève, Switzerland. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de l'isolement social sur l'axe corticotrope chez la brebis adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ciofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Colloque de la Société de Neuroendocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions and cognition: a new approach to animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Duvaux-Ponter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The UFAW/BVA Ethics Committee International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of tyrosine hydroxylase containing neurons in the pig brainstem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Malbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Colloque de la Société des Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Montpellier, France. p:80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galanin: a link between oestradiol and hypothalamic gonadotrophin releasing hormone containing neurones? A neuroanatomical study in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Tourlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guzel Ziyazetdinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Sirazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Conference of European Comparative Endocrinologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation des recherches au sein de PHASE sur les émotions chez l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Desire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Système d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets comparés du retrait d'un congénère ou d'un objet familier sur la réactivité émotionnelle des agneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Toporenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Vénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction nutrition et reproduction : mécanismes centraux de régulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Caraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication du système nerveux central dans la régulation des grandes fonctions. De l'anatomie à la fonction, de la neurochimie à l'imagerie par résonance magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [q-bio.OT]. Université François Rabelais (Tours), 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02806072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’état nutritionnel sur l’expression de neuropeptides hypothalamiques potentiellement impliqués dans l’interaction entre la nutrition et la reproduction de la brebis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole Nationale Supérieure Agronomique de Rennes, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02835965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurobiologie des comportements des animaux, démarche de sciences participatives au collège - Neuro2Co</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Siwiaszczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE UMR PRC; INSERM iBrain; Université de Tours LIFAT; NeuroSpin. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de stage d'échange Journaliste / chercheur.e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId355"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27C6DF0D"/>
+    <w:nsid w:val="3CF74920"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-chaillou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5577-8982" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19156883X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05379169v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pluchot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Morisse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gra&#239;c" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.70072" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538202v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.9828" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203590v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Achin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101611" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442317v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Briend" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gilbert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Diederich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.9404" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626332v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubreuil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-024-02449-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761265v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ubiema" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Siwiaszczyk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Parias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bresso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jimis.9971" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701070v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Guignard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107336" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830179v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Love" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Haslin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bellardie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22869" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627385v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa Yebga Hot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-022-02457-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752401v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2022.703514" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665845v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Galisot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brouard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Serres" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mlwa.2022.100294" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380021v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Lea Fazekas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibi&#225;na T&#246;r&#246;k" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Sipos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka T&#243;th" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2021.120037" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165131v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2020.612651" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174879v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andr&#233; Barri&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ella" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M&#234;me" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.117776" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625247v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS01-art14" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937496v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemarchand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71680-w" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02614010v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vigui&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Gayrard-Troy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Picard-Hagen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fowler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110711" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626983v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621169v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaudin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Wycke" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Moussu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21552" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621642v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Menant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Prima" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moussu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1689-y" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282264v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#243;ra Zelena" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401859v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Souriau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002317" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595154v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594531v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delagrange" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594887v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2016.06.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3FV3RJ7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529462v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tillet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406210v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2016.05.020" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130495v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.01.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353288v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Petit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adroaldo Zanella" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2015.05.025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194177v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Picard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2015.04.013" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129763v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lee" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2013.07.016" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6T6LVNF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129688v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boulay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2012.09.026" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F168HSB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129756v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malpaux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delagrange" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Spedding" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2012.12.011" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJSKRTV1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129569v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ligout" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spedding" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2011.08.011" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWRVWVQR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657876v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Malbert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2009.07.004" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KBDW9K2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663946v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2008.09.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4D4RPRH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00314040v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grouselle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Bluet-Pajot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zizzari" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2008.01770.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004764v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657565v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ban-Tokuda" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114507704968" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173429v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671157v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677807v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.10121" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5TV895TL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695664v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tramu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695629v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tramu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693804v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thibault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448910v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129896v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andersson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127135v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourlier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Slimane" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264012v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Morisse" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasserre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60675/vyhk-q978/sn20250916-4r/short-notes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070782v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04316228v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595578v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595598v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127055v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013173500003912" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05467624v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05092540v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931540v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Bertrand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618897v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Barbier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Durand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lamarque" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746542v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Berthelot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Derboule" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621823v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109056v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Achin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746945v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deloupy-Dobin Blanche" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boucherot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746418v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Duminil" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lecacheur" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Delvaux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216790v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ellboudt" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219797v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627622v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205725v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elleboudt" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752742v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kraemer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fonteneau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Becker" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219753v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219748v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219767v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745544v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaly Dobos-Kovacs" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03669586v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Brochon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;zirard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788990v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lapouge" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400752v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brochon Jules" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaudery" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786134v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaujoin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Barri&#232;re" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Uszynski" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400696v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Vitiello" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333748v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Galisot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007358503410350" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738240v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kra&#239;mi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Devaux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789196v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Delaplace" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787078v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Filipiak" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854601v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854607v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Auge" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maudhuizon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destrieux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492497v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606448v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Etoile" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Epardaud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608571v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298957v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794493v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743672v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740513v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migaud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batailler" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Banliat" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793396v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Moussu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cr&#233;tien-Corjon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805078v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807546v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173647v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210702v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Archer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745642v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jouaneau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173661v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749495v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747167v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mansanet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748942v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749641v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749138v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804930v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817376v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753601v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ciofi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173445v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811693v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752182v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tourlet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guzel Ziyazetdinova" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Sirazet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763472v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Conte" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Toporenko" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard V&#233;nier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764244v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Desire" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840717v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02806072v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02835965v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106607v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230368v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-chaillou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5577-8982" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19156883X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05379169v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pluchot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Morisse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gra&#239;c" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.70072" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538202v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.9828" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203590v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Achin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101611" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442317v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Briend" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gilbert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Diederich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.9404" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626332v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubreuil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-024-02449-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627385v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa Yebga Hot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Siwiaszczyk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Love" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-022-02457-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830179v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Haslin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bellardie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22869" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752401v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2022.703514" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665845v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Galisot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brouard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Serres" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mlwa.2022.100294" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761265v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ubiema" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Parias" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bresso" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jimis.9971" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701070v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Guignard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107336" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380021v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Lea Fazekas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibi&#225;na T&#246;r&#246;k" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Sipos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka T&#243;th" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2021.120037" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165131v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2020.612651" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174879v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andr&#233; Barri&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ella" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M&#234;me" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.117776" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625247v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS01-art14" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937496v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemarchand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71680-w" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02614010v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vigui&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Gayrard-Troy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Picard-Hagen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fowler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110711" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626983v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621169v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaudin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Wycke" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Moussu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21552" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621642v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Menant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Prima" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moussu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1689-y" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282264v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#243;ra Zelena" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401859v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Souriau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002317" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594531v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delagrange" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595154v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594887v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2016.06.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3FV3RJ7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529462v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tillet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406210v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2016.05.020" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJPJSJ87-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130495v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.01.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353288v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Petit" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adroaldo Zanella" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2015.05.025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194177v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Picard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2015.04.013" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129688v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boulay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2012.09.026" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F168HSB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129756v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malpaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delagrange" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Spedding" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2012.12.011" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJSKRTV1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129763v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lee" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2013.07.016" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6T6LVNF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129569v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ligout" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spedding" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2011.08.011" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWRVWVQR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657876v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Malbert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2009.07.004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KBDW9K2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663946v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2008.09.001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4D4RPRH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00314040v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grouselle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Bluet-Pajot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zizzari" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2008.01770.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657565v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ban-Tokuda" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114507704968" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173429v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004764v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671157v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677807v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.10121" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5TV895TL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695664v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tramu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695629v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tramu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693804v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thibault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448910v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129896v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andersson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127135v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourlier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Slimane" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264012v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Morisse" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasserre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60675/vyhk-q978/sn20250916-4r/short-notes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05602171v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070782v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04316228v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595598v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595578v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05467624v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05092540v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127055v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013173500003912" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746542v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Berthelot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Derboule" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621823v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746945v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deloupy-Dobin Blanche" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boucherot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109056v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Achin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746418v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Duminil" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lecacheur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Delvaux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931540v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Bertrand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618897v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Barbier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Durand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lamarque" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216790v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ellboudt" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219797v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627622v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205725v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elleboudt" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219753v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752742v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kraemer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fonteneau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Becker" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219748v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219767v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03669586v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Brochon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;zirard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745544v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaly Dobos-Kovacs" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400752v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brochon Jules" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaudery" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786134v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaujoin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Barri&#232;re" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Uszynski" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400696v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Vitiello" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333748v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Galisot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007358503410350" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788990v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lapouge" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789196v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Delaplace" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787078v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Filipiak" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738240v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kra&#239;mi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Devaux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854601v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854607v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Auge" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maudhuizon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destrieux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492497v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606448v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Etoile" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Epardaud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608571v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794493v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743672v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298957v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793396v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Moussu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cr&#233;tien-Corjon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740513v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migaud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batailler" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Banliat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807546v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173647v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210702v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Archer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745642v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jouaneau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173661v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805078v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747167v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mansanet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749495v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748942v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749641v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749138v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804930v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817376v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753601v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ciofi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173445v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811693v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752182v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tourlet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guzel Ziyazetdinova" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Sirazet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764244v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Desire" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763472v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Conte" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Toporenko" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard V&#233;nier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840717v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02806072v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02835965v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106607v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230368v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>