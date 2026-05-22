--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elodie Chaillou </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Elodie ChaillouChargée de recherche Hors classe</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elodie-chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5577-8982</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19156883X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheure en sciences animales</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytoarchitecture and myeloarchitecture of the sheep auditory cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Morisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Graïc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.70072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être animal : avancées scientifiques et innovations pour des systèmes d’élevage durables – Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38 (4), pp.9828. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.4.9828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are olfactory stimuli able to induce emotional responses in a positive context in ewes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Achin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Morisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (10), pp.101611. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2025.101611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définitions et méthodes d’évaluation des états mentaux des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Diederich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38 (4), pp.9404. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.4.9404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheep (Ovis aries) training protocol for voluntary awake and unrestrained structural brain MRI acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56, pp.7761-7773. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13428-024-02449-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel male Japanese quail structural connectivity atlas using ultra-high field diffusion MRI at 11.7 T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïssa Yebga Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Siwiaszczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 227 (5), pp.1577-1597. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-022-02457-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal deprivation and milk replacement affect the integrity of gray and white matter in the developing lamb brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Haslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bellardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 82 (2), pp.214-232. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dneu.22869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“BAA, BAA”: Can sheep talk to each other?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Siwiaszczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers for Young Minds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frym.2022.703514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual and structural feature combination in an interactive machine learning system for medical image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Galisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Serres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.100294. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mlwa.2022.100294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use and impact of auditory stimulation in animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ubiema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Siwiaszczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bresso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Méthodes d’évaluation des effets de stimulations sensorielles sur le bien-être, 9, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jimis.9971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761265v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestational exposure to bisphenol A induces region-specific changes in brain metabolomic fingerprints in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 165, pp.107336. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2022.107336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacogenetic excitation of the median raphe region affects social and depressive-like behavior and core body temperature in male mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csilla Lea Fazekas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bellardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibiána Török</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eszter Sipos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanka Tóth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 286, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lfs.2021.120037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal Suckling, Oxytocin, and Early Infant Attachment to the Mother</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fendo.2020.612651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain orchestration of pregnancy and maternal behavior in mice: A longitudinal morphometric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David André Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Szeremeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Même</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 230, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.117776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles spécificités à travailler avec un public scolaire ? Témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Sciences et Recherches Participatives à INRAE, Numéro Spécial 01, pp.62-63. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2022-NS01-art14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotionality modulates the impact of chronic stress on memory and neurogenesis in birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Lormant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-71680-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a better understanding of the effects of endocrine disrupting compounds on health: Human-relevant case studies from sheep models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Viguié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Picard-Hagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fowler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 505, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mce.2020.110711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point du marquage immunohistochimique du Fluororuby®, traceur des voies neuronales efférentes, chez la brebis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Morisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 100, pp.15-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All bonds are not alike: A psychoendocrine evaluation of infant attachment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Wycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Psychobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (1), pp.90-103. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dev.21552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence of neuronal connections between specific parts of the periaqueductal gray (PAG) and the rest of the brain in sheep: placing the sheep PAG in the circuit of emotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Menant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Prima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Morisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 223 (7), pp.3297-3316. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-018-1689-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periaqueductal gray and emotions: the complexity of the problem and the light at the end of the tunnel, the magnetic resonance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dóra Zelena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Menant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrine Regulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (4), pp.222-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a chronic stress treatment on vaccinal response in lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Souriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (5), pp.872-880. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731116002317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation des émotions chez l'animal d'élevage : focus sur les acteurs neurobiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Menant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (4), pp.241-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des relations affiliatives chez les ovins en situation d'élevage : mécanismes comportementaux et neurobiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (4), pp.267-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The benefits of magnetic resonance imaging methods to extend the knowledge of the anatomical organisation of the periaqueductal gray in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Menant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dóra Zelena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77, pp.110-120. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchemneu.2016.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos : Neurobiologie des fonctions et des comportements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (4), pp.237-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral evidence of heterospecific bonding between the lamb and the human caregiver and mapping of associated brain network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychoneuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71, pp.159-169. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psyneuen.2016.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daughters are more strongly attached to their mother than sons: a possible mechanism for early social segregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 102, pp.33-43. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2015.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress during pregnancy alters dendritic spine density and gene expression in the brain of new-born lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adroaldo Zanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 291, pp.155-163. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2015.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral and endocrine evaluation of the stressfulness of single-pen housing compared to group-housing and social isolation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 147, pp.63-70. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physbeh.2015.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A higher inherent trait for fearfulness is associated with increased anxiety-like behaviours and diazepam sensitivity in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 237, pp.124 - 128. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2012.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid effects of melatonin on hormonal and behavioral stressful responses in ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Malpaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Spedding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychoneuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (8), pp.1426-1434. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psyneuen.2012.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic stress induces pessimistic-like judgment and learning deficits in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 148 (1), pp.28-36. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2013.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple exposures to familiar conspecific withdrawal is a novel robust stress paradigm in ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Ligout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Spedding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 105 (2), pp.203-208. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physbeh.2011.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation of the catecholaminergic system in the vagal motor nuclei of pigs: A retrograde fluorogold tract tracing study combined with immunohistochemistry of catecholaminergic synthesizing enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Malbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (4), pp.257-265. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchemneu.2009.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afferent and efferent connections of the cortical and medial nuclei of the amygdala in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37 (2), pp.87-97. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchemneu.2008.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsatile cerebrospinal fluid and plasma ghrelin in relation to growth hormone secretion and food intake in the sheep.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grouselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Caraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Bluet-Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zizzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (10), pp.1138-46. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2826.2008.01770.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00314040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body fat content and feeding level interact strongly in the short- and medium-term regulation of plasma leptin during underfeeding and re-feeding in adult sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ban-Tokuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (1), pp.106-115. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114507704968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions et cognition : stratégie pour répondre à la question de la sensibilité des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (1), pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions and cognition: a new approach to animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Duvaux-Ponter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Welfare Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (Supplement 1), pp.37-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition and hypothalamic neuropeptides in sheep: histochemical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histology and Histopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20, pp.1209-1225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Several subpopulations of neuropeptide Y- containing neurons exist in the infundibular nucleus of sheep: an immunohistochemical study of animals on different diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 444 (2), pp.129-143. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cne.10121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of feeding on Fos protein expression in sheep hypothalamus with special reference to the supraoptic and paraventricular nuclei: an immunohistochemical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tramu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12, pp.4515-4524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of galanin immunoreactivity in the sheep diencephalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Tramu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17 (3), pp.129-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence of galanin in dopaminergic neurons of the sheep infundibular nucleus: a double staining immunohistochemical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Tramu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 15 (4), pp.251-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partie 1. Travailler avec les ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice de Boyer Des Roches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle de Monte; Philippe Chambrier; Juliette Cognié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel d'expérimentation animale - La pratique (Tome 2) : Travailler avec les ruminants, les primates non humains, les porcs, les espèces aquacoles vertébrées, les céphalopodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 2, Presses universitaires François-Rabelais, pp.83-206, 2024, 978-2-86906-919-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI Techniques and new animal models for imaging the brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andersson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">When things go wrong - Diseases and disorders of the human brain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2012, 978-953-51-0111-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et exploration de graphes d'IRMs cérébrales sans a priori anatomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of an experimental setup to investigate the impact of olfactory stimuli on behavioural responses in sheep (Ovis aries), with a particular focus on minimizing experimental bias through a habituation phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Achin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Morisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60675/vyhk-q978/sn20250916-4r/short-notes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STRANGE bias in Farm Animals How STRANGE are my animals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05602171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytoarchitecture and Myeloarchitecture of the sheep (Ovis aries) auditory cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Morisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Graïc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheep (Ovis aries) training protocol for voluntary awake and unrestrained structural brain MRI acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal deprivation and milk replacement affect the integrity of gray and white matter in the developing lamb brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Haslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bellardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of high-trait emotivity affects the volume of sensory and emotional-related brain regions in male Japanese quails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Siwiaszczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïssa Yebga Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Morisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David André Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRM (fonctionnelle) en recherche animale : anesthésie, contention ou volontariat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ème Colloque de l'Association Française des Sciences et Techniques de l’Animal de Laboratoire (AFSTAL 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroimagerie fonctionnelle chez le mouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Mensuelle de Neuroimagerie (RMN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre IRM - INT, May 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between CNN and GNN Pipelines for Analysing the Brain in Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Joint Conference on Computer Vision Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Porto, Portugal. pp.475-482, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0013173500003912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elever des chevrettes en présence d’adultes non allaitantes est-il un avantage en termes de bien-être ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Derboule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Aigueperse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du métaprogramme SANBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2024, Paris La Villette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewe Won't Believe it: Sheep Voluntarily Undergoing fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition and Communication Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Wien, Jun 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of rearing kids with non-lactating goats on kids’ behavioral development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Derboule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Aigueperse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deloupy-Dobin Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boucherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on the Welfare Assessment of Animals at Farm Level</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2024, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif expérimental pour étudier l'impact des odeurs sur les comportements émotionnels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Achin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Morisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenir à l’allaitement maternel chez les caprins laitiers : un équilibre à trouver entre bénéfices et risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Aigueperse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Duminil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Lecacheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Delvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du métaprogramme SANBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2024, Paris La Villette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training protocol with sheep (Ovis aries) for non restrained and voluntary EEG recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Achin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliana Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36e Colloque BIOTECHNOCENTRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Biosciences en Région Centre-Val de Loire – Réseau Thématique de Recherche, Oct 2024, Nouan Le Fuzelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do artificial rearing conditions of female lambs have an impact on their future maternal abilities in rangeland?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Aigueperse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème colloque de la Société Française de l’Étude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFECA, May 2024, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fMRI of the sheep auditory cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ellboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Brain Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pasteur, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of early experience on brain development and cognition in lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Neurosciences, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole d'entraînement IRM chez le mouton éveillé et sans contention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Améliorer le Développement de l'Animal en Maîtrisant l'Environnement Précoce (ADAMEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elodie Chaillou; Raymond Nowak, Nov 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fMRI of the sheep auditory cortex: its ups & downs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elleboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hand, Voice &amp; Brain : Ontogeny and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Language, Communication and the Brain, Jun 2023, Île du Frioul, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment parler d'expérimentation animale au grand public ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. iBrain LABLIFE Ethics DAY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR iBrain Inserm Université de Tours CHRU, Jun 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage de la maturation hypophysaire. Impact de l'allaitement artificiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Kraemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fonteneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’animation scientifiques du Département Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From emotion to affective state. Is there a theoretical framework for studying animal mental health?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Scientific Joint Meeting of Red CIBA-ISAE SWE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Spanish Animal Welfare Research Network (Red CIBA); International Society for Applied Ethology Southwest Europe Region (ISAE - SWE), Jul 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des stimulations auditives sur le bien-être animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Siwiaszczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine du son de l'Unesco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'une alimentation lactée enrichie en prébiotique sur le microbiote intestinal et sur le comportement social des agneaux élevés sans leur mère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Olier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Brochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bézirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Origins of Health and disease- SF-DOHAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of median raphe region and its serotoninergic neurons on body temperature regulation in cold stress, depressive-like behaviour and social behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csilla Lea Fazekas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bellardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibiána Török</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eszter Sipos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaly Dobos-Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WASAD Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un lait enrichi en prébiotique sur le comportement social des agneaux élevés sans leur mère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brochon Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darnaudery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ème Colloque de la Société Française pour l'Etude du Comportement Animal, SFECA Lille 2019, 11 - 14 juin 2019, Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel 11.7T ultra-high field dmri connectivity atlas of the japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïssa Yebga Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Siwiaszczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beaujoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Uszynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the prebiotic lactulose on neurogenesis in a sheep model of early-life stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Vitiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Colloque de la société de neuroendocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study on Voxel Classification Methods for Atlas based Segmentation of Brain Structures from 3D MRI Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Galisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Computer Vision Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, France. pp.341-350, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007358503410350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'allaitement artificiel sur la maturation cérébrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lapouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de la SFR Tours-Poitiers - Neuroimagerie fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'allaitement artificiel sur la maturation neuroendocrinienne évaluée par analyse de texture d'IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Cascimodot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Tours, France. pp.1-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'expérience précoce sur le développement cérébral de l'agneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Filipiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allaitement artificiel ovin et enrichissement social : un bénéfice potentiel de la présence de brebis adultes sur la santé et le bien-être du jeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjis Kraïmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of early rearing experience on brain development in sheep infant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Filipiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New animal models to understand the brain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Nouzilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updated labelling and description of the gross anatomy of the sheep cortex derived from surface reconstruction of the brain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Siwiaszczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Auge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maudhuizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New animal models to understand the brain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Nouzilly, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image segmentation using local probabilistic atlases coupled with topological information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Galisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISAPP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Porto, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transpariser un organe... et tout devient limpide !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Etoile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Epardaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Congrès AFH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Histotechnologie (AFH). FRA., Jun 2017, Nantes, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transpariser un organe... et tout devient limpide !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Etoile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Epardaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique de la Fédération de Recherche d'Infectiologie (FéRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Tours, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrez le champ des possibles avec Cire. Exemple du projet Ovin2A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation scientifique du RTR Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle valence ont les caresses dans l'expression d'une relation d'affinité entre l'agneau et son soigneur ? Etude comportementale et neurobiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National de la SFECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal (SFECA). FRA., Mar 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition : Un cerveau dans toutes les têtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine du Cerveau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Départemental d'Indre et Loire (CD 37). Tours, FRA. Institut National de la Recherche Agronomique (INRA), FRA., Mar 2016, Tours, France. 14 panneaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juveniles do not display social preference without mother: the case of orphan lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal C. Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Crétien-Corjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Groupement de Recherche en Ethologie et de l’Institut Francilien d’Ethologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement de Recherche en Ethologie. FRA., Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole sheep brain lipidomic analysis using MALDI-TOF mass spectrometry profiling and imagin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Batailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Banliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). FRA., Sep 2015, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheep brain atlases project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NADIR Final Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience négative dans le jeune âge modifie la sensibilité émotionnelle de l’animal, ses capacités cognitives et ses compétences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affinité pour l’Homme et attachement à la mère chez les ovins : similarités révélées par une approche comparative multidisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remplacer la mère par une autre figure d'attachement conduit-il à une perturbation de l'axe corticotrope et du système ocytocinergique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Jouaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal (SFECA). FRA., Nov 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet EmoFarm : une approche expérimentale de la relation entre émotions et bien-être.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du réseau AgriBEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Ivry, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'atlas du cerveau de brebis : Intérêt d'une approche &amp;quot;basée graphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Cascimodot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des traitements photopériodiques sur le bien-être animal et sur la réponse immunitaire chez les ovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mansanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées du réseau francophone d'Immunologie des Animaux Domestiques (IAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Marcy l'Etoile, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do I feel when you stroke me? Animal/human relationship: behavioral and neuronal studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. European Brain and Behaviour Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Brain and Behaviour Society (EBBS). Labo/service de l'auteur, Leiden, NLD., Sep 2011, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception positive du soigneur par l'animal : Approche comportementale et physiologique comparée entre l'agneau et le porcelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation hétérospécifique soigneur-agneau : la caresse une nécessité pour apaiser un jeune animal stressé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des traitements photopériodiques sur le bien-être animal et sur la réponse immunitaire chez les ovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mansanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual trait for emotionality operates as a switch between memory systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Colloque de la Société des Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the implantation of a brain cannula alter the response to stress in sheep?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Ligout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Malpaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. FENS Forum of European Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Genève, Switzerland. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de l'isolement social sur l'axe corticotrope chez la brebis adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ciofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Colloque de la Société de Neuroendocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions and cognition: a new approach to animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Duvaux-Ponter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The UFAW/BVA Ethics Committee International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of tyrosine hydroxylase containing neurons in the pig brainstem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Malbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Colloque de la Société des Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Montpellier, France. p:80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galanin: a link between oestradiol and hypothalamic gonadotrophin releasing hormone containing neurones? A neuroanatomical study in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Tourlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guzel Ziyazetdinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Sirazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Conference of European Comparative Endocrinologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation des recherches au sein de PHASE sur les émotions chez l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Desire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Système d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets comparés du retrait d'un congénère ou d'un objet familier sur la réactivité émotionnelle des agneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Toporenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Vénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction nutrition et reproduction : mécanismes centraux de régulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Caraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication du système nerveux central dans la régulation des grandes fonctions. De l'anatomie à la fonction, de la neurochimie à l'imagerie par résonance magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [q-bio.OT]. Université François Rabelais (Tours), 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02806072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’état nutritionnel sur l’expression de neuropeptides hypothalamiques potentiellement impliqués dans l’interaction entre la nutrition et la reproduction de la brebis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole Nationale Supérieure Agronomique de Rennes, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02835965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurobiologie des comportements des animaux, démarche de sciences participatives au collège - Neuro2Co</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Siwiaszczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE UMR PRC; INSERM iBrain; Université de Tours LIFAT; NeuroSpin. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de stage d'échange Journaliste / chercheur.e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId355"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elodie Chaillou </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Elodie ChaillouChargée de recherche Hors classe</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elodie-chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5577-8982</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19156883X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheure en sciences animales</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytoarchitecture and myeloarchitecture of the sheep auditory cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Morisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Graïc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.70072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être animal : avancées scientifiques et innovations pour des systèmes d’élevage durables – Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38 (4), pp.9828. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.4.9828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are olfactory stimuli able to induce emotional responses in a positive context in ewes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Achin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Morisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (10), pp.101611. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2025.101611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définitions et méthodes d’évaluation des états mentaux des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Diederich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38 (4), pp.9404. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.4.9404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheep (Ovis aries) training protocol for voluntary awake and unrestrained structural brain MRI acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56, pp.7761-7773. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13428-024-02449-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel male Japanese quail structural connectivity atlas using ultra-high field diffusion MRI at 11.7 T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïssa Yebga Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Siwiaszczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 227 (5), pp.1577-1597. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-022-02457-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal deprivation and milk replacement affect the integrity of gray and white matter in the developing lamb brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Haslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bellardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 82 (2), pp.214-232. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dneu.22869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“BAA, BAA”: Can sheep talk to each other?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Siwiaszczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers for Young Minds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frym.2022.703514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual and structural feature combination in an interactive machine learning system for medical image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Galisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Serres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.100294. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mlwa.2022.100294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use and impact of auditory stimulation in animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ubiema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Siwiaszczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Bresso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Méthodes d’évaluation des effets de stimulations sensorielles sur le bien-être, 9, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jimis.9971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761265v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestational exposure to bisphenol A induces region-specific changes in brain metabolomic fingerprints in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 165, pp.107336. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2022.107336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacogenetic excitation of the median raphe region affects social and depressive-like behavior and core body temperature in male mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csilla Lea Fazekas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bellardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibiána Török</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eszter Sipos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanka Tóth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 286, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lfs.2021.120037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal Suckling, Oxytocin, and Early Infant Attachment to the Mother</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fendo.2020.612651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain orchestration of pregnancy and maternal behavior in mice: A longitudinal morphometric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David André Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Szeremeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Même</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 230, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.117776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles spécificités à travailler avec un public scolaire ? Témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Sciences et Recherches Participatives à INRAE, Numéro Spécial 01, pp.62-63. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2022-NS01-art14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotionality modulates the impact of chronic stress on memory and neurogenesis in birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Lormant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-71680-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a better understanding of the effects of endocrine disrupting compounds on health: Human-relevant case studies from sheep models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Viguié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Picard-Hagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fowler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 505, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mce.2020.110711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point du marquage immunohistochimique du Fluororuby®, traceur des voies neuronales efférentes, chez la brebis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Morisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 100, pp.15-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All bonds are not alike: A psychoendocrine evaluation of infant attachment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Wycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Psychobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (1), pp.90-103. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dev.21552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence of neuronal connections between specific parts of the periaqueductal gray (PAG) and the rest of the brain in sheep: placing the sheep PAG in the circuit of emotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Menant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Prima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Morisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 223 (7), pp.3297-3316. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-018-1689-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periaqueductal gray and emotions: the complexity of the problem and the light at the end of the tunnel, the magnetic resonance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dóra Zelena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Menant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrine Regulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (4), pp.222-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a chronic stress treatment on vaccinal response in lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Souriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (5), pp.872-880. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731116002317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The benefits of magnetic resonance imaging methods to extend the knowledge of the anatomical organisation of the periaqueductal gray in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Menant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dóra Zelena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77, pp.110-120. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchemneu.2016.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation des émotions chez l'animal d'élevage : focus sur les acteurs neurobiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Menant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (4), pp.241-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des relations affiliatives chez les ovins en situation d'élevage : mécanismes comportementaux et neurobiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (4), pp.267-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos : Neurobiologie des fonctions et des comportements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (4), pp.237-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral evidence of heterospecific bonding between the lamb and the human caregiver and mapping of associated brain network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychoneuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71, pp.159-169. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psyneuen.2016.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral and endocrine evaluation of the stressfulness of single-pen housing compared to group-housing and social isolation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 147, pp.63-70. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physbeh.2015.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daughters are more strongly attached to their mother than sons: a possible mechanism for early social segregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 102, pp.33-43. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2015.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress during pregnancy alters dendritic spine density and gene expression in the brain of new-born lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adroaldo Zanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 291, pp.155-163. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2015.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A higher inherent trait for fearfulness is associated with increased anxiety-like behaviours and diazepam sensitivity in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 237, pp.124 - 128. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2012.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid effects of melatonin on hormonal and behavioral stressful responses in ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Malpaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Spedding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychoneuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (8), pp.1426-1434. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psyneuen.2012.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic stress induces pessimistic-like judgment and learning deficits in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 148 (1), pp.28-36. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2013.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple exposures to familiar conspecific withdrawal is a novel robust stress paradigm in ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Ligout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Spedding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 105 (2), pp.203-208. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physbeh.2011.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation of the catecholaminergic system in the vagal motor nuclei of pigs: A retrograde fluorogold tract tracing study combined with immunohistochemistry of catecholaminergic synthesizing enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Malbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (4), pp.257-265. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchemneu.2009.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afferent and efferent connections of the cortical and medial nuclei of the amygdala in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37 (2), pp.87-97. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchemneu.2008.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsatile cerebrospinal fluid and plasma ghrelin in relation to growth hormone secretion and food intake in the sheep.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grouselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Caraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Bluet-Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zizzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (10), pp.1138-46. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2826.2008.01770.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00314040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body fat content and feeding level interact strongly in the short- and medium-term regulation of plasma leptin during underfeeding and re-feeding in adult sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ban-Tokuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (1), pp.106-115. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114507704968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions et cognition : stratégie pour répondre à la question de la sensibilité des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (1), pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions and cognition: a new approach to animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Duvaux-Ponter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Welfare Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (Supplement 1), pp.37-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition and hypothalamic neuropeptides in sheep: histochemical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histology and Histopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20, pp.1209-1225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Several subpopulations of neuropeptide Y- containing neurons exist in the infundibular nucleus of sheep: an immunohistochemical study of animals on different diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 444 (2), pp.129-143. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cne.10121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of feeding on Fos protein expression in sheep hypothalamus with special reference to the supraoptic and paraventricular nuclei: an immunohistochemical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tramu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12, pp.4515-4524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of galanin immunoreactivity in the sheep diencephalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Tramu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17 (3), pp.129-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence of galanin in dopaminergic neurons of the sheep infundibular nucleus: a double staining immunohistochemical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Tramu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 15 (4), pp.251-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partie 1. Travailler avec les ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice de Boyer Des Roches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle de Monte; Philippe Chambrier; Juliette Cognié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel d'expérimentation animale - La pratique (Tome 2) : Travailler avec les ruminants, les primates non humains, les porcs, les espèces aquacoles vertébrées, les céphalopodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 2, Presses universitaires François-Rabelais, pp.83-206, 2024, 978-2-86906-919-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI Techniques and new animal models for imaging the brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Andersson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">When things go wrong - Diseases and disorders of the human brain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2012, 978-953-51-0111-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et exploration de graphes d'IRMs cérébrales sans a priori anatomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of an experimental setup to investigate the impact of olfactory stimuli on behavioural responses in sheep (Ovis aries), with a particular focus on minimizing experimental bias through a habituation phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Achin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Morisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60675/vyhk-q978/sn20250916-4r/short-notes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytoarchitecture and Myeloarchitecture of the sheep (Ovis aries) auditory cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Morisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Graïc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheep (Ovis aries) training protocol for voluntary awake and unrestrained structural brain MRI acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal deprivation and milk replacement affect the integrity of gray and white matter in the developing lamb brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Haslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bellardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of high-trait emotivity affects the volume of sensory and emotional-related brain regions in male Japanese quails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Siwiaszczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïssa Yebga Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Morisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David André Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRM (fonctionnelle) en recherche animale : anesthésie, contention ou volontariat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ème Colloque de l'Association Française des Sciences et Techniques de l’Animal de Laboratoire (AFSTAL 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STRANGE Farm Animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">How STRANGE are my animals?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eva Ringler; Bernhard Voelkl, Nov 2025, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05602171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroimagerie fonctionnelle chez le mouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Mensuelle de Neuroimagerie (RMN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre IRM - INT, May 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between CNN and GNN Pipelines for Analysing the Brain in Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Joint Conference on Computer Vision Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Porto, Portugal. pp.475-482, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0013173500003912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elever des chevrettes en présence d’adultes non allaitantes est-il un avantage en termes de bien-être ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Derboule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Aigueperse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du métaprogramme SANBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2024, Paris La Villette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewe Won't Believe it: Sheep Voluntarily Undergoing fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition and Communication Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Wien, Jun 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif expérimental pour étudier l'impact des odeurs sur les comportements émotionnels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Achin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Morisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of rearing kids with non-lactating goats on kids’ behavioral development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Derboule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Aigueperse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deloupy-Dobin Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boucherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on the Welfare Assessment of Animals at Farm Level</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2024, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenir à l’allaitement maternel chez les caprins laitiers : un équilibre à trouver entre bénéfices et risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Aigueperse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Duminil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Lecacheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Delvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du métaprogramme SANBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2024, Paris La Villette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training protocol with sheep (Ovis aries) for non restrained and voluntary EEG recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Achin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliana Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36e Colloque BIOTECHNOCENTRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Biosciences en Région Centre-Val de Loire – Réseau Thématique de Recherche, Oct 2024, Nouan Le Fuzelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do artificial rearing conditions of female lambs have an impact on their future maternal abilities in rangeland?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Aigueperse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème colloque de la Société Française de l’Étude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFECA, May 2024, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fMRI of the sheep auditory cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ellboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Brain Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pasteur, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of early experience on brain development and cognition in lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Neurosciences, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole d'entraînement IRM chez le mouton éveillé et sans contention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Améliorer le Développement de l'Animal en Maîtrisant l'Environnement Précoce (ADAMEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elodie Chaillou; Raymond Nowak, Nov 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fMRI of the sheep auditory cortex: its ups & downs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elleboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hand, Voice &amp; Brain : Ontogeny and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Language, Communication and the Brain, Jun 2023, Île du Frioul, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage de la maturation hypophysaire. Impact de l'allaitement artificiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Kraemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fonteneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’animation scientifiques du Département Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment parler d'expérimentation animale au grand public ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. iBrain LABLIFE Ethics DAY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR iBrain Inserm Université de Tours CHRU, Jun 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From emotion to affective state. Is there a theoretical framework for studying animal mental health?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Scientific Joint Meeting of Red CIBA-ISAE SWE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Spanish Animal Welfare Research Network (Red CIBA); International Society for Applied Ethology Southwest Europe Region (ISAE - SWE), Jul 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des stimulations auditives sur le bien-être animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Siwiaszczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine du son de l'Unesco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'une alimentation lactée enrichie en prébiotique sur le microbiote intestinal et sur le comportement social des agneaux élevés sans leur mère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Olier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Brochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bézirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Origins of Health and disease- SF-DOHAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of median raphe region and its serotoninergic neurons on body temperature regulation in cold stress, depressive-like behaviour and social behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csilla Lea Fazekas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bellardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibiána Török</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eszter Sipos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaly Dobos-Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WASAD Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un lait enrichi en prébiotique sur le comportement social des agneaux élevés sans leur mère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brochon Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darnaudery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ème Colloque de la Société Française pour l'Etude du Comportement Animal, SFECA Lille 2019, 11 - 14 juin 2019, Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel 11.7T ultra-high field dmri connectivity atlas of the japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïssa Yebga Hot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Siwiaszczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beaujoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Uszynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the prebiotic lactulose on neurogenesis in a sheep model of early-life stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Vitiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Colloque de la société de neuroendocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study on Voxel Classification Methods for Atlas based Segmentation of Brain Structures from 3D MRI Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Galisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Computer Vision Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, France. pp.341-350, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007358503410350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'allaitement artificiel sur la maturation cérébrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lapouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de la SFR Tours-Poitiers - Neuroimagerie fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'allaitement artificiel sur la maturation neuroendocrinienne évaluée par analyse de texture d'IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Cascimodot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Tours, France. pp.1-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'expérience précoce sur le développement cérébral de l'agneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Filipiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allaitement artificiel ovin et enrichissement social : un bénéfice potentiel de la présence de brebis adultes sur la santé et le bien-être du jeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjis Kraïmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of early rearing experience on brain development in sheep infant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Filipiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New animal models to understand the brain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Nouzilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transpariser un organe... et tout devient limpide !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Etoile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Epardaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Congrès AFH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Histotechnologie (AFH). FRA., Jun 2017, Nantes, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updated labelling and description of the gross anatomy of the sheep cortex derived from surface reconstruction of the brain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Siwiaszczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Auge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maudhuizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New animal models to understand the brain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Nouzilly, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image segmentation using local probabilistic atlases coupled with topological information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Galisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISAPP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Porto, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transpariser un organe... et tout devient limpide !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Etoile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Epardaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique de la Fédération de Recherche d'Infectiologie (FéRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Tours, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrez le champ des possibles avec Cire. Exemple du projet Ovin2A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation scientifique du RTR Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle valence ont les caresses dans l'expression d'une relation d'affinité entre l'agneau et son soigneur ? Etude comportementale et neurobiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National de la SFECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal (SFECA). FRA., Mar 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition : Un cerveau dans toutes les têtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine du Cerveau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Départemental d'Indre et Loire (CD 37). Tours, FRA. Institut National de la Recherche Agronomique (INRA), FRA., Mar 2016, Tours, France. 14 panneaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juveniles do not display social preference without mother: the case of orphan lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal C. Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Crétien-Corjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Groupement de Recherche en Ethologie et de l’Institut Francilien d’Ethologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement de Recherche en Ethologie. FRA., Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole sheep brain lipidomic analysis using MALDI-TOF mass spectrometry profiling and imagin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Batailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Banliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). FRA., Sep 2015, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience négative dans le jeune âge modifie la sensibilité émotionnelle de l’animal, ses capacités cognitives et ses compétences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheep brain atlases project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NADIR Final Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affinité pour l’Homme et attachement à la mère chez les ovins : similarités révélées par une approche comparative multidisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remplacer la mère par une autre figure d'attachement conduit-il à une perturbation de l'axe corticotrope et du système ocytocinergique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Jouaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal (SFECA). FRA., Nov 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet EmoFarm : une approche expérimentale de la relation entre émotions et bien-être.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du réseau AgriBEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Ivry, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'atlas du cerveau de brebis : Intérêt d'une approche &amp;quot;basée graphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Cascimodot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do I feel when you stroke me? Animal/human relationship: behavioral and neuronal studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. European Brain and Behaviour Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Brain and Behaviour Society (EBBS). Labo/service de l'auteur, Leiden, NLD., Sep 2011, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des traitements photopériodiques sur le bien-être animal et sur la réponse immunitaire chez les ovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mansanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées du réseau francophone d'Immunologie des Animaux Domestiques (IAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Marcy l'Etoile, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation hétérospécifique soigneur-agneau : la caresse une nécessité pour apaiser un jeune animal stressé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception positive du soigneur par l'animal : Approche comportementale et physiologique comparée entre l'agneau et le porcelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des traitements photopériodiques sur le bien-être animal et sur la réponse immunitaire chez les ovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mansanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual trait for emotionality operates as a switch between memory systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Colloque de la Société des Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the implantation of a brain cannula alter the response to stress in sheep?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Ligout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Malpaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. FENS Forum of European Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Genève, Switzerland. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de l'isolement social sur l'axe corticotrope chez la brebis adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ciofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Colloque de la Société de Neuroendocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions and cognition: a new approach to animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Duvaux-Ponter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The UFAW/BVA Ethics Committee International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of tyrosine hydroxylase containing neurons in the pig brainstem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Malbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Colloque de la Société des Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Montpellier, France. p:80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galanin: a link between oestradiol and hypothalamic gonadotrophin releasing hormone containing neurones? A neuroanatomical study in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Tourlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guzel Ziyazetdinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Sirazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Conference of European Comparative Endocrinologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation des recherches au sein de PHASE sur les émotions chez l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Desire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Système d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets comparés du retrait d'un congénère ou d'un objet familier sur la réactivité émotionnelle des agneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Toporenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Vénier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction nutrition et reproduction : mécanismes centraux de régulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Caraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication du système nerveux central dans la régulation des grandes fonctions. De l'anatomie à la fonction, de la neurochimie à l'imagerie par résonance magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [q-bio.OT]. Université François Rabelais (Tours), 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02806072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’état nutritionnel sur l’expression de neuropeptides hypothalamiques potentiellement impliqués dans l’interaction entre la nutrition et la reproduction de la brebis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole Nationale Supérieure Agronomique de Rennes, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02835965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurobiologie des comportements des animaux, démarche de sciences participatives au collège - Neuro2Co</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Siwiaszczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE UMR PRC; INSERM iBrain; Université de Tours LIFAT; NeuroSpin. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de stage d'échange Journaliste / chercheur.e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId355"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3CF74920"/>
+    <w:nsid w:val="60A49DC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-chaillou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5577-8982" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19156883X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05379169v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pluchot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Morisse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gra&#239;c" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.70072" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538202v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.9828" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203590v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Achin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101611" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442317v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Briend" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gilbert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Diederich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.9404" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626332v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubreuil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-024-02449-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627385v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa Yebga Hot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Siwiaszczyk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Love" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-022-02457-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830179v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Haslin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bellardie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22869" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752401v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2022.703514" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665845v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Galisot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brouard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Serres" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mlwa.2022.100294" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761265v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ubiema" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Parias" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bresso" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jimis.9971" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701070v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Guignard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107336" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380021v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Lea Fazekas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibi&#225;na T&#246;r&#246;k" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Sipos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka T&#243;th" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2021.120037" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165131v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2020.612651" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174879v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andr&#233; Barri&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ella" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M&#234;me" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.117776" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625247v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS01-art14" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937496v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemarchand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71680-w" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02614010v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vigui&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Gayrard-Troy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Picard-Hagen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fowler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110711" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626983v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621169v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaudin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Wycke" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Moussu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21552" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621642v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Menant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Prima" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moussu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1689-y" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282264v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#243;ra Zelena" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401859v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Souriau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002317" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594531v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delagrange" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595154v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594887v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2016.06.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3FV3RJ7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529462v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tillet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406210v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2016.05.020" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJPJSJ87-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130495v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.01.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353288v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Petit" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adroaldo Zanella" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2015.05.025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194177v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Picard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2015.04.013" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129688v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boulay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2012.09.026" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F168HSB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129756v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malpaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delagrange" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Spedding" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2012.12.011" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJSKRTV1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129763v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lee" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2013.07.016" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6T6LVNF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129569v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ligout" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spedding" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2011.08.011" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWRVWVQR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657876v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Malbert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2009.07.004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KBDW9K2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663946v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2008.09.001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4D4RPRH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00314040v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grouselle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Bluet-Pajot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zizzari" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2008.01770.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657565v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ban-Tokuda" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114507704968" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173429v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004764v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671157v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677807v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.10121" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5TV895TL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695664v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tramu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695629v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tramu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693804v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thibault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448910v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129896v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andersson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127135v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourlier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Slimane" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264012v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Morisse" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasserre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60675/vyhk-q978/sn20250916-4r/short-notes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05602171v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070782v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04316228v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595598v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595578v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05467624v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05092540v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127055v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013173500003912" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746542v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Berthelot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Derboule" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621823v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746945v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deloupy-Dobin Blanche" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boucherot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109056v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Achin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746418v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Duminil" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lecacheur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Delvaux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931540v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Bertrand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618897v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Barbier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Durand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lamarque" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216790v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ellboudt" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219797v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627622v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205725v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elleboudt" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219753v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752742v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kraemer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fonteneau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Becker" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219748v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219767v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03669586v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Brochon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;zirard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745544v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaly Dobos-Kovacs" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400752v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brochon Jules" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaudery" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786134v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaujoin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Barri&#232;re" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Uszynski" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400696v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Vitiello" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333748v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Galisot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007358503410350" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788990v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lapouge" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789196v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Delaplace" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787078v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Filipiak" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738240v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kra&#239;mi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Devaux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854601v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854607v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Auge" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maudhuizon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destrieux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492497v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606448v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Etoile" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Epardaud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608571v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794493v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743672v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298957v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793396v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Moussu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cr&#233;tien-Corjon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740513v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migaud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batailler" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Banliat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807546v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173647v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210702v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Archer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745642v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jouaneau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173661v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805078v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747167v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mansanet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749495v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748942v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749641v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749138v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804930v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817376v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753601v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ciofi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173445v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811693v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752182v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tourlet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guzel Ziyazetdinova" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Sirazet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764244v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Desire" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763472v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Conte" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Toporenko" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard V&#233;nier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840717v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02806072v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02835965v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106607v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230368v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-chaillou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5577-8982" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19156883X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05379169v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pluchot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Morisse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gra&#239;c" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.70072" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538202v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.9828" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203590v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Achin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101611" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442317v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Briend" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gilbert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Diederich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.9404" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626332v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubreuil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-024-02449-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627385v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa Yebga Hot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Siwiaszczyk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Love" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-022-02457-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830179v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Haslin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bellardie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22869" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752401v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2022.703514" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665845v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Galisot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brouard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Serres" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mlwa.2022.100294" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761265v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ubiema" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Parias" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bresso" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jimis.9971" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701070v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Guignard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107336" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380021v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Lea Fazekas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibi&#225;na T&#246;r&#246;k" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Sipos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka T&#243;th" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2021.120037" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165131v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2020.612651" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174879v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andr&#233; Barri&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ella" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M&#234;me" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.117776" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625247v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS01-art14" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937496v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemarchand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71680-w" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02614010v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vigui&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Gayrard-Troy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Picard-Hagen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fowler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110711" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626983v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621169v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaudin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Wycke" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Moussu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21552" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621642v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Menant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Prima" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moussu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1689-y" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282264v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#243;ra Zelena" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401859v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Souriau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002317" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594887v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2016.06.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3FV3RJ7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594531v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delagrange" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595154v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529462v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tillet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406210v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2016.05.020" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJPJSJ87-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194177v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Picard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2015.04.013" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130495v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.01.003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353288v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Petit" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adroaldo Zanella" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2015.05.025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129688v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boulay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2012.09.026" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F168HSB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129756v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malpaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delagrange" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Spedding" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2012.12.011" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJSKRTV1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129763v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lee" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2013.07.016" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6T6LVNF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129569v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ligout" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spedding" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2011.08.011" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWRVWVQR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657876v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Malbert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2009.07.004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KBDW9K2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663946v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2008.09.001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4D4RPRH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00314040v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grouselle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Bluet-Pajot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zizzari" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2008.01770.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657565v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ban-Tokuda" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114507704968" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173429v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004764v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671157v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677807v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.10121" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5TV895TL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695664v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tramu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695629v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tramu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693804v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thibault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448910v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129896v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andersson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127135v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourlier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Slimane" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264012v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Morisse" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasserre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60675/vyhk-q978/sn20250916-4r/short-notes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070782v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04316228v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595598v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595578v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05467624v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05602171v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05092540v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127055v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013173500003912" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746542v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Berthelot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Derboule" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621823v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109056v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Achin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746945v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deloupy-Dobin Blanche" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boucherot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746418v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Duminil" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lecacheur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Delvaux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931540v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Bertrand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618897v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Barbier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Durand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lamarque" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216790v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ellboudt" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219797v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627622v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205725v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elleboudt" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752742v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kraemer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fonteneau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Becker" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219753v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219748v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219767v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03669586v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Brochon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;zirard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745544v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaly Dobos-Kovacs" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400752v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brochon Jules" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaudery" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786134v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaujoin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Barri&#232;re" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Uszynski" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400696v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Vitiello" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333748v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Galisot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007358503410350" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788990v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lapouge" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789196v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Delaplace" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787078v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Filipiak" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738240v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kra&#239;mi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Devaux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854601v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606448v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Etoile" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Epardaud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854607v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Auge" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maudhuizon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destrieux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492497v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608571v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794493v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743672v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298957v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793396v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Moussu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cr&#233;tien-Corjon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740513v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migaud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batailler" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Banliat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173647v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807546v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210702v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Archer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745642v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jouaneau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173661v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805078v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749495v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747167v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mansanet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749641v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748942v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749138v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804930v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817376v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753601v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ciofi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173445v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811693v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752182v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tourlet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guzel Ziyazetdinova" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Sirazet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764244v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Desire" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763472v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Conte" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Toporenko" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard V&#233;nier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840717v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02806072v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02835965v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106607v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230368v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>