--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.42809364548px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elodie Chanthery </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitresse de conférences HDR à l'INSA de Toulouse, Recherche au LAAS-CNRS, équipe DISCO</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elodie-chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0015-5566</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">163230188</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-block local outlier factor anomaly detection of complex industrial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (10), pp.753. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10489-025-06603-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bibliometric literature review of integrated data and model based diagnosis approaches for the industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Enciso-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Pérez-Zuñiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sotomayor-Moriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2025.2550562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis test selection for distributed systems under communication and privacy constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sztyber-Betley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Pérez-Zuñiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (7), pp.647. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10489-025-06543-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JePeIA : de la création à la mise en oeuvre d’un escape game à visée pédagogique sur l’Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-E Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lesauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.0003. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/20230003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neural Algorithm for the Detection and Correction of Anomalies: Application to the Landing of an Airplane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Mur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (6), pp.2334. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22062334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Optimal Decentralized Diagnosis via Structural Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Perez-Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sotomayor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (12), pp.7353-7365. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2022.3156539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Particle Petri Net Based Prognosis of a Planetary Rover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Daigle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (2), pp.1553 - 1567. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2019.2939688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interdisciplinary Capstone Design Experience on Critical Embedded Systems using Agile Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Acco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A Détourbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Emmanuel Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (0001), 23p. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/20190001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Active Diagnosis to Space Systems by On-Board Control Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis de Ferluc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Dellandrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (5), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2019.2923344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'illustration du guidage à l'optimisation d'un plan par un robot Lego Mindstorm NXT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Hladik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/2016006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Particle Petri Nets for Systems Health Monitoring under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Prognostics and Health Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Issue Uncertainty in PHM, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Isolation on Request Based on Decentralized Residual Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Indra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man and Cybernetics, Part A: Systems and Humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 99, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2015.2479192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized diagnosis in a spacecraft attitude determination and control system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gustavo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sotomayor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Conference Series, 659, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/659/1/012054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OrdoNet, un outil de modélisation et d'analyse des graphes potentiel-tâche sous Matlab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Fontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol. 8, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea:2008044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic time series segmentation for health monitoring of hybrid systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Hatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Systems, Man, and Cybernetics (SMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Vienne, Austria. pp.7269-7274, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC58881.2025.11342833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-Based Diagnosis Enhanced with Meta-Knowledge and Discovery of Analytical Redundancy Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès Annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGIP, May 2025, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Diagnostic Concepts Within the Reach of LLMs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sztyber-Betley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Merkelbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Kukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference on Principles of Diagnosis and Resilient Systems (DX 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Nashville, United States. pp.2:1--2:20, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.DX.2025.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSO sets and MTES for dummies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Glotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 35th International Conference on Principles of Diagnosis and Resilient Systems (DX'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Vienna (Autriche), Austria. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.DX.2024.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree based Diagnosis Enhanced with Meta Knowledge Applied to Dynamic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes (2024), Best Theory Paul M. Frank paper Award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jun 2024, Ferrara, Italy. to appear in IFAC-PapersOnLine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming Time Petri Nets into Heterogeneous Petri Nets for Hybrid System Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Hatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Safeprocess 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Ferrara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Multi-modal LLMs to Create Models for Fault Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Merkelbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Diedrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sztyber-Betley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 35th International Conference on Principles of Diagnosis and Resilient Systems (DX'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.DX.2024.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree based diagnosis enhanced with meta knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Workshop on Principles of Diagnosis (DX'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Loma Mar, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark for Fault Diagnosis of Water Distribution Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sztyber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 34th International Workshop on Principles of Diagnosis (DX'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PARC and the Silicon Austria Labs (SAL)., Sep 2023, Loma Mar, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Based Fault Anticipation for 3D Printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Voydie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC: International Federation of Automatic Control, Jul 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling complex systems with Heterogeneous Petri Nets (HtPN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Workshop on Principle of Diagnosis – DX 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS-CNRS-ANITI, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Health Monitoring Method for Automotive Surface Mount Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water network benchmarks for structural analysis algorithms in fault diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sztyber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gustavo Pérez-Zuñiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Workshop on Principle of Diagnosis – DX 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS-CNRS-ANITI, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Diagnosis Methods Combining Dynamic Systems Structural Analysis and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Workshop on Principle of Diagnosis – DX 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS-CNRS-ANITI, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Model Learning for System Health Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safeprocess 2022 : 11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282377v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical XGBoost Early Detection Method for Quality and Productivity Improvement of Electronics Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barbosa Roa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference of the Prognostics and Health Management Society 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Holistic Advanced Diagnosis Approach For Systems Under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Workshop on Principle of Diagnosis – DX 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Capability-based Health Monitoring Method for Automotive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROPEAN CONFERENCE OF THE PROGNOSTICS AND HEALTH MANAGEMENT SOCIETY ( PHM Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PHM society, Jun 2021, Turin (virtual), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process decomposition and test selection for distributed fault diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sztyber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gustavo Pérez-Zuñiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33th International Conference on Industrial, Engineering &amp; Other Applications of Applied Intelligent Systems (IEA/AIE 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Kitakyushu, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview on diagnosability and prognosability for system monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROPEAN CONFERENCE OF THE PROGNOSTICS AND HEALTH MANAGEMENT SOCIETY ( PHM Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, (Virtual conference), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891028v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyMU: a software for Hybrid Systems Health Monitoring under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Vignolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Workshop on Principles of Diagnosis DX'19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Klagenfurt, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis approaches for detection and isolation of cyber attacks and faults on a two-tank system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Workshop on Principles of Diagnosis DX'19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Klagenfurt, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité pédagogique sur la création d'un jeu d'évasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Dhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque Pédagogie &amp; Formation - groupe INSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flotation Process Fault Diagnosis Via Structural Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gustavo Pérez Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Sotomayor-Moriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC Symposium on Control, Optimization and Automation in Mining, Mineral and Metal Processing (MMM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of Model-based and Data-based Fault Diagnosis Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, SAFEPROCESS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Diagnosis via Structural Analysis and Integer Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C G Pérez-Zuñiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sotomayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, SAFEPROCESS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Varsovie, Poland. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal test / sensor selection problems formalized as integer programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Celestin Bassène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Gasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Workshop on Principles of Diagnosis - DX'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Driven Structural Diagnosis Approach in a Distributed Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gustavo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Sotomayor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control, IFAC 2017 World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.14819-14824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HPPN-based Prognosis for Hybrid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gaudel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Prognostics and Health Management Society 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, St. Petersburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Monitoring of a Planetary Rover Using Hybrid Particle Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Daigle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applications and Theory of Petri Nets and Concurrency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toruń, Poland. pp.196--215, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39086-4_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Driven Minimal Structurally Overdetermined Set in a Distributed Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gustavo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sotomayor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th International Workshop on Principles of Diagnosis: DX-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of Model-based diagnosis problems with Altarica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Peynot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Workshop on Principles of Diagnosis (DX-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Denver, CO, United States. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358693v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une architecture de surveillance de santé d'un système hybride sous incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYDIAG : extended diagnosis and prognosis for hybrid systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th International Workshop on Principles of Diagnosis (DX-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid systems Diagnosis using modified particle Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Principles of Diagnosis (DX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Monitoring of Hybrid Systems Using Hybrid Particle Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Prognostics and Health Management Society 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prognostics and Health Management Society (PHM), Sep 2014, Fort Worth, United States. pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal input design for a nonlinear dynamical uncertain aerospace system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on Nonlinear Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Framework for Diagnosis and Prognosis of Hybrid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Hybrid Autonomous Systems ( HAS )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Rome, Italy. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Monitoring and Prognosis of Hybrid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Zabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Prognostics and Health Management Society ( PHM )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nouvelle Orléans, United States. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalizing and Solving Information Collection Problems with Autonomous Sensor Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Godichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Contat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00593465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation et résolution de problèmes d'acquisition d'informations par des systèmes autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Godichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Contat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF (12e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00593463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLOE: Christoffel Loss AutoEncoder for Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANITI days 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of hybrid systems using Hybrid Particle Petri nets: theory and application on a planetary rover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Daigle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moamar Sayed-Mouchaweh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fault Diagnosis of Hybrid Dynamic and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.209-241, 2018, 978-3-319-74013-3. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-74014-0_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESTIMATION OF A DIAGNOSIS OF A PHYSICAL SYSTEM BY PREDICTION OF FAULT INDICATORS BY MACHINE LEARNING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP23305050. Rapport LAAS n° 23718. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD OF CONSTRUCTING A DECISION TREE FOR SYSTEM DIAGNOSIS, SYSTEM DIAGNOSIS METHOD, DEVICES AND COMPUTER PROGRAMS THEREFOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP23305938. Rapport LAAS n° 23719. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling complex systems with Heterogeneous Petri Nets (HtPN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2025 du département Décision &amp; Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping and validation results, Cocotier Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Mur Guerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S5.9.1.4, LAAS-CNRS. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning algorithms for faulty sensor detection in the approach phase: methods and preliminary tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Mur Guerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S5.9.1.3 Deliverable, Lot 5.9, LAAS-CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the Art : Classification algorithms for sensor fusion in the approach phase Cocotier Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S5.9.1.1 Deliverable, Lot 5.9, LAAS-CNRS. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2019 du département Décision & Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification de mission pour un véhicule aérien autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Ecole nationale superieure de l'aeronautique et de l'espace, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00174631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des systèmes plus autonomes : contributions autour de la tâche de diagnostic dans une architecture embarquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Institut National Polytechnique de Toulouse (INP Toulouse), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01882329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId175"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.42809364548px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elodie Chanthery </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitresse de conférences HDR à l'INSA de Toulouse, Recherche au LAAS-CNRS, équipe DISCO</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elodie-chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0015-5566</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">163230188</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bibliometric literature review of integrated data and model based diagnosis approaches for the industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Enciso-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Pérez-Zuñiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sotomayor-Moriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2025.2550562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-block local outlier factor anomaly detection of complex industrial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (10), pp.753. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10489-025-06603-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis test selection for distributed systems under communication and privacy constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sztyber-Betley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Pérez-Zuñiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (7), pp.647. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10489-025-06543-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JePeIA : de la création à la mise en oeuvre d’un escape game à visée pédagogique sur l’Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-E Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lesauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.0003. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/20230003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neural Algorithm for the Detection and Correction of Anomalies: Application to the Landing of an Airplane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Mur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (6), pp.2334. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22062334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Optimal Decentralized Diagnosis via Structural Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Perez-Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sotomayor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (12), pp.7353-7365. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2022.3156539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Particle Petri Net Based Prognosis of a Planetary Rover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Daigle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (2), pp.1553 - 1567. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2019.2939688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interdisciplinary Capstone Design Experience on Critical Embedded Systems using Agile Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Acco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A Détourbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Emmanuel Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (0001), 23p. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/20190001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Active Diagnosis to Space Systems by On-Board Control Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis de Ferluc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Dellandrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (5), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2019.2923344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'illustration du guidage à l'optimisation d'un plan par un robot Lego Mindstorm NXT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Hladik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/2016006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Particle Petri Nets for Systems Health Monitoring under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Prognostics and Health Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Issue Uncertainty in PHM, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Isolation on Request Based on Decentralized Residual Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Indra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man and Cybernetics, Part A: Systems and Humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 99, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2015.2479192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized diagnosis in a spacecraft attitude determination and control system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gustavo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sotomayor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Conference Series, 659, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/659/1/012054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OrdoNet, un outil de modélisation et d'analyse des graphes potentiel-tâche sous Matlab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Fontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol. 8, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea:2008044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-Based Diagnosis Enhanced with Meta-Knowledge and Discovery of Analytical Redundancy Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès Annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGIP, May 2025, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Diagnostic Concepts Within the Reach of LLMs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sztyber-Betley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Merkelbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Kukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference on Principles of Diagnosis and Resilient Systems (DX 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Nashville, United States. pp.2:1--2:20, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.DX.2025.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic time series segmentation for health monitoring of hybrid systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Hatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Systems, Man, and Cybernetics (SMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Vienne, Austria. pp.7269-7274, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC58881.2025.11342833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSO sets and MTES for dummies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Glotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 35th International Conference on Principles of Diagnosis and Resilient Systems (DX'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Vienna (Autriche), Austria. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.DX.2024.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree based Diagnosis Enhanced with Meta Knowledge Applied to Dynamic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes (2024), Best Theory Paul M. Frank paper Award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jun 2024, Ferrara, Italy. to appear in IFAC-PapersOnLine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming Time Petri Nets into Heterogeneous Petri Nets for Hybrid System Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Hatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Safeprocess 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Ferrara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Multi-modal LLMs to Create Models for Fault Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Merkelbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Diedrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sztyber-Betley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 35th International Conference on Principles of Diagnosis and Resilient Systems (DX'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.DX.2024.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark for Fault Diagnosis of Water Distribution Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sztyber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 34th International Workshop on Principles of Diagnosis (DX'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PARC and the Silicon Austria Labs (SAL)., Sep 2023, Loma Mar, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree based diagnosis enhanced with meta knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Workshop on Principles of Diagnosis (DX'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Loma Mar, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Based Fault Anticipation for 3D Printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Voydie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC: International Federation of Automatic Control, Jul 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Diagnosis Methods Combining Dynamic Systems Structural Analysis and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Workshop on Principle of Diagnosis – DX 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS-CNRS-ANITI, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water network benchmarks for structural analysis algorithms in fault diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sztyber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gustavo Pérez-Zuñiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Workshop on Principle of Diagnosis – DX 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS-CNRS-ANITI, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling complex systems with Heterogeneous Petri Nets (HtPN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Workshop on Principle of Diagnosis – DX 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS-CNRS-ANITI, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Health Monitoring Method for Automotive Surface Mount Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Model Learning for System Health Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safeprocess 2022 : 11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282377v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical XGBoost Early Detection Method for Quality and Productivity Improvement of Electronics Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barbosa Roa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference of the Prognostics and Health Management Society 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Holistic Advanced Diagnosis Approach For Systems Under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Workshop on Principle of Diagnosis – DX 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Capability-based Health Monitoring Method for Automotive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROPEAN CONFERENCE OF THE PROGNOSTICS AND HEALTH MANAGEMENT SOCIETY ( PHM Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PHM society, Jun 2021, Turin (virtual), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview on diagnosability and prognosability for system monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROPEAN CONFERENCE OF THE PROGNOSTICS AND HEALTH MANAGEMENT SOCIETY ( PHM Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, (Virtual conference), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891028v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process decomposition and test selection for distributed fault diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sztyber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gustavo Pérez-Zuñiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33th International Conference on Industrial, Engineering &amp; Other Applications of Applied Intelligent Systems (IEA/AIE 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Kitakyushu, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyMU: a software for Hybrid Systems Health Monitoring under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Vignolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Workshop on Principles of Diagnosis DX'19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Klagenfurt, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis approaches for detection and isolation of cyber attacks and faults on a two-tank system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Workshop on Principles of Diagnosis DX'19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Klagenfurt, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité pédagogique sur la création d'un jeu d'évasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Dhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque Pédagogie &amp; Formation - groupe INSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flotation Process Fault Diagnosis Via Structural Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gustavo Pérez Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Sotomayor-Moriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC Symposium on Control, Optimization and Automation in Mining, Mineral and Metal Processing (MMM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Diagnosis via Structural Analysis and Integer Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C G Pérez-Zuñiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sotomayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, SAFEPROCESS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Varsovie, Poland. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of Model-based and Data-based Fault Diagnosis Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, SAFEPROCESS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal test / sensor selection problems formalized as integer programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Celestin Bassène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Gasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Workshop on Principles of Diagnosis - DX'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HPPN-based Prognosis for Hybrid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gaudel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Prognostics and Health Management Society 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, St. Petersburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Driven Structural Diagnosis Approach in a Distributed Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gustavo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Sotomayor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control, IFAC 2017 World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.14819-14824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Driven Minimal Structurally Overdetermined Set in a Distributed Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gustavo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sotomayor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th International Workshop on Principles of Diagnosis: DX-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of Model-based diagnosis problems with Altarica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Peynot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Workshop on Principles of Diagnosis (DX-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Denver, CO, United States. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358693v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Monitoring of a Planetary Rover Using Hybrid Particle Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Daigle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applications and Theory of Petri Nets and Concurrency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toruń, Poland. pp.196--215, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39086-4_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYDIAG : extended diagnosis and prognosis for hybrid systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th International Workshop on Principles of Diagnosis (DX-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une architecture de surveillance de santé d'un système hybride sous incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Monitoring of Hybrid Systems Using Hybrid Particle Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Prognostics and Health Management Society 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prognostics and Health Management Society (PHM), Sep 2014, Fort Worth, United States. pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid systems Diagnosis using modified particle Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Principles of Diagnosis (DX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal input design for a nonlinear dynamical uncertain aerospace system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on Nonlinear Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Framework for Diagnosis and Prognosis of Hybrid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Hybrid Autonomous Systems ( HAS )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Rome, Italy. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Monitoring and Prognosis of Hybrid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Zabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Prognostics and Health Management Society ( PHM )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nouvelle Orléans, United States. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation et résolution de problèmes d'acquisition d'informations par des systèmes autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Godichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Contat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF (12e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00593463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalizing and Solving Information Collection Problems with Autonomous Sensor Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Godichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Contat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00593465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLOE: Christoffel Loss AutoEncoder for Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANITI days 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of hybrid systems using Hybrid Particle Petri nets: theory and application on a planetary rover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Daigle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moamar Sayed-Mouchaweh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fault Diagnosis of Hybrid Dynamic and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.209-241, 2018, 978-3-319-74013-3. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-74014-0_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESTIMATION OF A DIAGNOSIS OF A PHYSICAL SYSTEM BY PREDICTION OF FAULT INDICATORS BY MACHINE LEARNING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP23305050. Rapport LAAS n° 23718. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD OF CONSTRUCTING A DECISION TREE FOR SYSTEM DIAGNOSIS, SYSTEM DIAGNOSIS METHOD, DEVICES AND COMPUTER PROGRAMS THEREFOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP23305938. Rapport LAAS n° 23719. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling complex systems with Heterogeneous Petri Nets (HtPN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2025 du département Décision &amp; Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping and validation results, Cocotier Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Mur Guerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S5.9.1.4, LAAS-CNRS. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la Recherche en Ingénierie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foncy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Ghallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning algorithms for faulty sensor detection in the approach phase: methods and preliminary tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Mur Guerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S5.9.1.3 Deliverable, Lot 5.9, LAAS-CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the Art : Classification algorithms for sensor fusion in the approach phase Cocotier Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S5.9.1.1 Deliverable, Lot 5.9, LAAS-CNRS. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2019 du département Décision & Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification de mission pour un véhicule aérien autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Ecole nationale superieure de l'aeronautique et de l'espace, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00174631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des systèmes plus autonomes : contributions autour de la tâche de diagnostic dans une architecture embarquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Institut National Polytechnique de Toulouse (INP Toulouse), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01882329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId179"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A62CFDB"/>
+    <w:nsid w:val="B6CEFAD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-chanthery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0015-5566" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/163230188" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05119175v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaffet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ribot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chanthery" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-025-06603-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05249774v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enciso-Salas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo P&#233;rez-Zu&#241;iga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sotomayor-Moriano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Hernando Sep&#250;lveda-Oviedo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2025.2550562" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05119150v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sztyber-Betley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Trav&#233;-Massuy&#232;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-025-06543-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04273184v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-E Hladik" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Joffre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Corre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesauvage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20230003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03615011v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Mur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pons" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22062334" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03615003v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Perez-Zuniga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sotomayor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2022.3156539" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02316226v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gaudel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Daigle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2019.2939688" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02189482v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Acco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auriol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A D&#233;tourbe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Hladik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20190001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02056090v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis de Ferluc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Dellandrea" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2019.2923344" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392601v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Corre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Hladik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2016006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229083v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229077v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Indra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2015.2479192" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229097v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gustavo P&#233;rez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/659/1/012054" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847014v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sareni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fontan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea:2008044" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319855v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Hatte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC58881.2025.11342833" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021645v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Goupil" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413622v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Merkelbach" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Kukla" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.DX.2025.2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04777448v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Glotin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.DX.2024.13" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556203v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kohler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Delautier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578700v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04777473v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Diedrich" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.DX.2024.6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186400v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327789v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sztyber" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268835v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Voydie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773709v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Vignolles" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711286v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barbosa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773713v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gustavo P&#233;rez-Zu&#241;iga" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773707v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03282377v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711267v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barbosa Roa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03282343v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277031v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02875561v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02891028v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02886575v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02439489v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audine Subias" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02307883v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Dhia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Botlan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02189499v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gustavo P&#233;rez Zuniga" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sotomayor-Moriano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soto" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882327v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Slimani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rachedi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882324v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C G P&#233;rez-Zu&#241;iga" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882322v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Celestin Bass&#232;ne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Gasmi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579467v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sotomayor" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579483v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352011v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39086-4_13" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392572v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358693v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Peynot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224457v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203633v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095110v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euriell Le Corronc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095119v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01966336v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Jauberthie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027546v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027538v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Zabi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593465v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Godichaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buffet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Contat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593463v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521203v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Billet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905006v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-74014-0_9https://link.springer.com/chapter/10.1007/978-3-319-74014-0_9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74014-0_9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986258v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986262v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03137722v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05510227v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03800103v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Mur Guerri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03416766v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02569439v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02295816v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00174631v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01882329v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-chanthery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0015-5566" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/163230188" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05249774v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enciso-Salas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo P&#233;rez-Zu&#241;iga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sotomayor-Moriano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chanthery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Hernando Sep&#250;lveda-Oviedo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2025.2550562" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05119175v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaffet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ribot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-025-06603-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05119150v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sztyber-Betley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Trav&#233;-Massuy&#232;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-025-06543-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04273184v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-E Hladik" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Joffre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Corre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesauvage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20230003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03615011v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Mur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pons" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22062334" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03615003v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Perez-Zuniga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sotomayor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2022.3156539" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02316226v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gaudel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Daigle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2019.2939688" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02189482v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Acco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auriol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A D&#233;tourbe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Hladik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20190001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02056090v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis de Ferluc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Dellandrea" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2019.2923344" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392601v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Corre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Hladik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2016006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229083v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229077v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Indra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2015.2479192" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229097v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gustavo P&#233;rez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/659/1/012054" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847014v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sareni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fontan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea:2008044" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021645v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Goupil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413622v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Merkelbach" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Kukla" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.DX.2025.2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319855v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Hatte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC58881.2025.11342833" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04777448v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Glotin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.DX.2024.13" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556203v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kohler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Delautier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578700v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04777473v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Diedrich" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.DX.2024.6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327789v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sztyber" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186400v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268835v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Voydie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773707v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773713v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gustavo P&#233;rez-Zu&#241;iga" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773709v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Vignolles" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711286v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barbosa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03282377v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711267v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barbosa Roa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03282343v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277031v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02891028v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02875561v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02886575v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02439489v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audine Subias" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02307883v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Dhia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Botlan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02189499v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gustavo P&#233;rez Zuniga" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sotomayor-Moriano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soto" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882324v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C G P&#233;rez-Zu&#241;iga" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882327v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Slimani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rachedi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882322v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Celestin Bass&#232;ne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Gasmi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579483v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579467v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sotomayor" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392572v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358693v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Peynot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352011v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39086-4_13" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203633v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224457v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095119v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095110v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euriell Le Corronc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01966336v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Jauberthie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027546v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027538v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Zabi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593463v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Godichaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buffet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Contat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593465v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521203v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Billet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905006v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-74014-0_9https://link.springer.com/chapter/10.1007/978-3-319-74014-0_9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74014-0_9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986258v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986262v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03137722v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05510227v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03800103v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Mur Guerri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558977v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fabre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foncy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Ghallab" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03416766v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02569439v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02295816v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00174631v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01882329v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>