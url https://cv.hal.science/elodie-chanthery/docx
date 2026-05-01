--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.42809364548px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elodie Chanthery </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitresse de conférences HDR à l'INSA de Toulouse, Recherche au LAAS-CNRS, équipe DISCO</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elodie-chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0015-5566</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">163230188</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bibliometric literature review of integrated data and model based diagnosis approaches for the industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Enciso-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Pérez-Zuñiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sotomayor-Moriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2025.2550562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-block local outlier factor anomaly detection of complex industrial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (10), pp.753. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10489-025-06603-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis test selection for distributed systems under communication and privacy constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sztyber-Betley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Pérez-Zuñiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (7), pp.647. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10489-025-06543-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JePeIA : de la création à la mise en oeuvre d’un escape game à visée pédagogique sur l’Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-E Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lesauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.0003. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/20230003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neural Algorithm for the Detection and Correction of Anomalies: Application to the Landing of an Airplane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Mur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (6), pp.2334. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22062334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Optimal Decentralized Diagnosis via Structural Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Perez-Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sotomayor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (12), pp.7353-7365. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2022.3156539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Particle Petri Net Based Prognosis of a Planetary Rover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Daigle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (2), pp.1553 - 1567. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2019.2939688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interdisciplinary Capstone Design Experience on Critical Embedded Systems using Agile Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Acco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A Détourbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Emmanuel Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (0001), 23p. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/20190001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Active Diagnosis to Space Systems by On-Board Control Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis de Ferluc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Dellandrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (5), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2019.2923344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'illustration du guidage à l'optimisation d'un plan par un robot Lego Mindstorm NXT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Hladik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/2016006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Particle Petri Nets for Systems Health Monitoring under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Prognostics and Health Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Issue Uncertainty in PHM, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Isolation on Request Based on Decentralized Residual Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Indra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man and Cybernetics, Part A: Systems and Humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 99, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2015.2479192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized diagnosis in a spacecraft attitude determination and control system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gustavo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sotomayor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Conference Series, 659, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/659/1/012054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OrdoNet, un outil de modélisation et d'analyse des graphes potentiel-tâche sous Matlab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Fontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol. 8, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea:2008044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-Based Diagnosis Enhanced with Meta-Knowledge and Discovery of Analytical Redundancy Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès Annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGIP, May 2025, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Diagnostic Concepts Within the Reach of LLMs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sztyber-Betley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Merkelbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Kukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference on Principles of Diagnosis and Resilient Systems (DX 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Nashville, United States. pp.2:1--2:20, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.DX.2025.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic time series segmentation for health monitoring of hybrid systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Hatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Systems, Man, and Cybernetics (SMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Vienne, Austria. pp.7269-7274, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC58881.2025.11342833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSO sets and MTES for dummies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Glotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 35th International Conference on Principles of Diagnosis and Resilient Systems (DX'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Vienna (Autriche), Austria. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.DX.2024.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree based Diagnosis Enhanced with Meta Knowledge Applied to Dynamic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes (2024), Best Theory Paul M. Frank paper Award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jun 2024, Ferrara, Italy. to appear in IFAC-PapersOnLine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming Time Petri Nets into Heterogeneous Petri Nets for Hybrid System Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Hatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Safeprocess 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Ferrara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Multi-modal LLMs to Create Models for Fault Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Merkelbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Diedrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sztyber-Betley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 35th International Conference on Principles of Diagnosis and Resilient Systems (DX'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.DX.2024.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark for Fault Diagnosis of Water Distribution Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sztyber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 34th International Workshop on Principles of Diagnosis (DX'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PARC and the Silicon Austria Labs (SAL)., Sep 2023, Loma Mar, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree based diagnosis enhanced with meta knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Workshop on Principles of Diagnosis (DX'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Loma Mar, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Based Fault Anticipation for 3D Printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Voydie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC: International Federation of Automatic Control, Jul 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Diagnosis Methods Combining Dynamic Systems Structural Analysis and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Workshop on Principle of Diagnosis – DX 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS-CNRS-ANITI, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water network benchmarks for structural analysis algorithms in fault diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sztyber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gustavo Pérez-Zuñiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Workshop on Principle of Diagnosis – DX 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS-CNRS-ANITI, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling complex systems with Heterogeneous Petri Nets (HtPN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Workshop on Principle of Diagnosis – DX 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS-CNRS-ANITI, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Health Monitoring Method for Automotive Surface Mount Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Model Learning for System Health Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safeprocess 2022 : 11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282377v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical XGBoost Early Detection Method for Quality and Productivity Improvement of Electronics Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barbosa Roa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference of the Prognostics and Health Management Society 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Holistic Advanced Diagnosis Approach For Systems Under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Workshop on Principle of Diagnosis – DX 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Capability-based Health Monitoring Method for Automotive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROPEAN CONFERENCE OF THE PROGNOSTICS AND HEALTH MANAGEMENT SOCIETY ( PHM Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PHM society, Jun 2021, Turin (virtual), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview on diagnosability and prognosability for system monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROPEAN CONFERENCE OF THE PROGNOSTICS AND HEALTH MANAGEMENT SOCIETY ( PHM Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, (Virtual conference), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891028v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process decomposition and test selection for distributed fault diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sztyber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gustavo Pérez-Zuñiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33th International Conference on Industrial, Engineering &amp; Other Applications of Applied Intelligent Systems (IEA/AIE 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Kitakyushu, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyMU: a software for Hybrid Systems Health Monitoring under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Vignolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Workshop on Principles of Diagnosis DX'19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Klagenfurt, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis approaches for detection and isolation of cyber attacks and faults on a two-tank system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Workshop on Principles of Diagnosis DX'19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Klagenfurt, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité pédagogique sur la création d'un jeu d'évasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Dhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque Pédagogie &amp; Formation - groupe INSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flotation Process Fault Diagnosis Via Structural Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gustavo Pérez Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Sotomayor-Moriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC Symposium on Control, Optimization and Automation in Mining, Mineral and Metal Processing (MMM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Diagnosis via Structural Analysis and Integer Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C G Pérez-Zuñiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sotomayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, SAFEPROCESS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Varsovie, Poland. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of Model-based and Data-based Fault Diagnosis Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, SAFEPROCESS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal test / sensor selection problems formalized as integer programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Celestin Bassène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Gasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Workshop on Principles of Diagnosis - DX'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HPPN-based Prognosis for Hybrid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gaudel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Prognostics and Health Management Society 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, St. Petersburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Driven Structural Diagnosis Approach in a Distributed Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gustavo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Sotomayor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control, IFAC 2017 World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.14819-14824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Driven Minimal Structurally Overdetermined Set in a Distributed Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gustavo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sotomayor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th International Workshop on Principles of Diagnosis: DX-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of Model-based diagnosis problems with Altarica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Peynot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Workshop on Principles of Diagnosis (DX-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Denver, CO, United States. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358693v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Monitoring of a Planetary Rover Using Hybrid Particle Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Daigle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applications and Theory of Petri Nets and Concurrency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toruń, Poland. pp.196--215, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39086-4_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYDIAG : extended diagnosis and prognosis for hybrid systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th International Workshop on Principles of Diagnosis (DX-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une architecture de surveillance de santé d'un système hybride sous incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Monitoring of Hybrid Systems Using Hybrid Particle Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Prognostics and Health Management Society 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prognostics and Health Management Society (PHM), Sep 2014, Fort Worth, United States. pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid systems Diagnosis using modified particle Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Principles of Diagnosis (DX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal input design for a nonlinear dynamical uncertain aerospace system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on Nonlinear Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Framework for Diagnosis and Prognosis of Hybrid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Hybrid Autonomous Systems ( HAS )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Rome, Italy. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Monitoring and Prognosis of Hybrid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Zabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Prognostics and Health Management Society ( PHM )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nouvelle Orléans, United States. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation et résolution de problèmes d'acquisition d'informations par des systèmes autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Godichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Contat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF (12e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00593463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalizing and Solving Information Collection Problems with Autonomous Sensor Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Godichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Contat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00593465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLOE: Christoffel Loss AutoEncoder for Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANITI days 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of hybrid systems using Hybrid Particle Petri nets: theory and application on a planetary rover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Daigle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moamar Sayed-Mouchaweh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fault Diagnosis of Hybrid Dynamic and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.209-241, 2018, 978-3-319-74013-3. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-74014-0_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESTIMATION OF A DIAGNOSIS OF A PHYSICAL SYSTEM BY PREDICTION OF FAULT INDICATORS BY MACHINE LEARNING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP23305050. Rapport LAAS n° 23718. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD OF CONSTRUCTING A DECISION TREE FOR SYSTEM DIAGNOSIS, SYSTEM DIAGNOSIS METHOD, DEVICES AND COMPUTER PROGRAMS THEREFOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP23305938. Rapport LAAS n° 23719. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling complex systems with Heterogeneous Petri Nets (HtPN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2025 du département Décision &amp; Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping and validation results, Cocotier Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Mur Guerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S5.9.1.4, LAAS-CNRS. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la Recherche en Ingénierie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foncy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Ghallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning algorithms for faulty sensor detection in the approach phase: methods and preliminary tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Mur Guerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S5.9.1.3 Deliverable, Lot 5.9, LAAS-CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the Art : Classification algorithms for sensor fusion in the approach phase Cocotier Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S5.9.1.1 Deliverable, Lot 5.9, LAAS-CNRS. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2019 du département Décision & Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification de mission pour un véhicule aérien autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Ecole nationale superieure de l'aeronautique et de l'espace, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00174631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des systèmes plus autonomes : contributions autour de la tâche de diagnostic dans une architecture embarquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Institut National Polytechnique de Toulouse (INP Toulouse), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01882329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId179"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.42809364548px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elodie Chanthery </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitresse de conférences HDR à l'INSA de Toulouse, Recherche au LAAS-CNRS, équipe DISCO</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elodie-chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0015-5566</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">163230188</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bibliometric literature review of integrated data and model based diagnosis approaches for the industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Enciso-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Pérez-Zuñiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sotomayor-Moriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2025.2550562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-block local outlier factor anomaly detection of complex industrial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (10), pp.753. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10489-025-06603-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis test selection for distributed systems under communication and privacy constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sztyber-Betley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Pérez-Zuñiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (7), pp.647. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10489-025-06543-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JePeIA : de la création à la mise en oeuvre d’un escape game à visée pédagogique sur l’Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-E Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lesauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.0003. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/20230003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neural Algorithm for the Detection and Correction of Anomalies: Application to the Landing of an Airplane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Mur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (6), pp.2334. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22062334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Optimal Decentralized Diagnosis via Structural Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Perez-Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sotomayor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (12), pp.7353-7365. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2022.3156539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Particle Petri Net Based Prognosis of a Planetary Rover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Daigle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (2), pp.1553 - 1567. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2019.2939688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interdisciplinary Capstone Design Experience on Critical Embedded Systems using Agile Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Acco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A Détourbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Emmanuel Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (0001), 23p. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/20190001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Active Diagnosis to Space Systems by On-Board Control Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis de Ferluc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Dellandrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (5), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2019.2923344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'illustration du guidage à l'optimisation d'un plan par un robot Lego Mindstorm NXT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Hladik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/2016006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Particle Petri Nets for Systems Health Monitoring under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Prognostics and Health Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Issue Uncertainty in PHM, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Isolation on Request Based on Decentralized Residual Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Indra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man and Cybernetics, Part A: Systems and Humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 99, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2015.2479192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized diagnosis in a spacecraft attitude determination and control system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gustavo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sotomayor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Conference Series, 659, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/659/1/012054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OrdoNet, un outil de modélisation et d'analyse des graphes potentiel-tâche sous Matlab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Fontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol. 8, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea:2008044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic time series segmentation for health monitoring of hybrid systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Hatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Systems, Man, and Cybernetics (SMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Vienne, Austria. pp.7269-7274, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC58881.2025.11342833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Diagnostic Concepts Within the Reach of LLMs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sztyber-Betley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Merkelbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Kukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference on Principles of Diagnosis and Resilient Systems (DX 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Nashville, United States. pp.2:1--2:20, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.DX.2025.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-Based Diagnosis Enhanced with Meta-Knowledge and Discovery of Analytical Redundancy Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès Annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGIP, May 2025, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree based Diagnosis Enhanced with Meta Knowledge Applied to Dynamic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes (2024), Best Theory Paul M. Frank paper Award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jun 2024, Ferrara, Italy. to appear in IFAC-PapersOnLine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSO sets and MTES for dummies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Glotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 35th International Conference on Principles of Diagnosis and Resilient Systems (DX'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Vienna (Autriche), Austria. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.DX.2024.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming Time Petri Nets into Heterogeneous Petri Nets for Hybrid System Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Hatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Safeprocess 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Ferrara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Multi-modal LLMs to Create Models for Fault Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Merkelbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Diedrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sztyber-Betley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 35th International Conference on Principles of Diagnosis and Resilient Systems (DX'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.DX.2024.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark for Fault Diagnosis of Water Distribution Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sztyber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 34th International Workshop on Principles of Diagnosis (DX'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PARC and the Silicon Austria Labs (SAL)., Sep 2023, Loma Mar, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree based diagnosis enhanced with meta knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Workshop on Principles of Diagnosis (DX'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Loma Mar, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Based Fault Anticipation for 3D Printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Voydie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC: International Federation of Automatic Control, Jul 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water network benchmarks for structural analysis algorithms in fault diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sztyber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gustavo Pérez-Zuñiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Workshop on Principle of Diagnosis – DX 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS-CNRS-ANITI, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Diagnosis Methods Combining Dynamic Systems Structural Analysis and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Workshop on Principle of Diagnosis – DX 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS-CNRS-ANITI, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling complex systems with Heterogeneous Petri Nets (HtPN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Workshop on Principle of Diagnosis – DX 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS-CNRS-ANITI, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Health Monitoring Method for Automotive Surface Mount Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Model Learning for System Health Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safeprocess 2022 : 11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282377v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical XGBoost Early Detection Method for Quality and Productivity Improvement of Electronics Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barbosa Roa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference of the Prognostics and Health Management Society 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Holistic Advanced Diagnosis Approach For Systems Under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Workshop on Principle of Diagnosis – DX 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Capability-based Health Monitoring Method for Automotive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROPEAN CONFERENCE OF THE PROGNOSTICS AND HEALTH MANAGEMENT SOCIETY ( PHM Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PHM society, Jun 2021, Turin (virtual), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process decomposition and test selection for distributed fault diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sztyber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gustavo Pérez-Zuñiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33th International Conference on Industrial, Engineering &amp; Other Applications of Applied Intelligent Systems (IEA/AIE 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Kitakyushu, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview on diagnosability and prognosability for system monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROPEAN CONFERENCE OF THE PROGNOSTICS AND HEALTH MANAGEMENT SOCIETY ( PHM Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, (Virtual conference), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891028v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyMU: a software for Hybrid Systems Health Monitoring under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Vignolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Workshop on Principles of Diagnosis DX'19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Klagenfurt, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis approaches for detection and isolation of cyber attacks and faults on a two-tank system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Workshop on Principles of Diagnosis DX'19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Klagenfurt, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité pédagogique sur la création d'un jeu d'évasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Dhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque Pédagogie &amp; Formation - groupe INSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flotation Process Fault Diagnosis Via Structural Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gustavo Pérez Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Sotomayor-Moriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC Symposium on Control, Optimization and Automation in Mining, Mineral and Metal Processing (MMM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Diagnosis via Structural Analysis and Integer Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C G Pérez-Zuñiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sotomayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, SAFEPROCESS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Varsovie, Poland. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of Model-based and Data-based Fault Diagnosis Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, SAFEPROCESS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal test / sensor selection problems formalized as integer programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Celestin Bassène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Gasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Workshop on Principles of Diagnosis - DX'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Driven Structural Diagnosis Approach in a Distributed Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gustavo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Sotomayor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control, IFAC 2017 World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.14819-14824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HPPN-based Prognosis for Hybrid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gaudel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Prognostics and Health Management Society 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, St. Petersburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Monitoring of a Planetary Rover Using Hybrid Particle Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Daigle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applications and Theory of Petri Nets and Concurrency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toruń, Poland. pp.196--215, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39086-4_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Driven Minimal Structurally Overdetermined Set in a Distributed Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gustavo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sotomayor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th International Workshop on Principles of Diagnosis: DX-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of Model-based diagnosis problems with Altarica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Peynot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Workshop on Principles of Diagnosis (DX-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Denver, CO, United States. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358693v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une architecture de surveillance de santé d'un système hybride sous incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYDIAG : extended diagnosis and prognosis for hybrid systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th International Workshop on Principles of Diagnosis (DX-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid systems Diagnosis using modified particle Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Principles of Diagnosis (DX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Monitoring of Hybrid Systems Using Hybrid Particle Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Prognostics and Health Management Society 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prognostics and Health Management Society (PHM), Sep 2014, Fort Worth, United States. pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal input design for a nonlinear dynamical uncertain aerospace system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on Nonlinear Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Framework for Diagnosis and Prognosis of Hybrid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Hybrid Autonomous Systems ( HAS )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Rome, Italy. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Monitoring and Prognosis of Hybrid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Zabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Prognostics and Health Management Society ( PHM )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nouvelle Orléans, United States. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalizing and Solving Information Collection Problems with Autonomous Sensor Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Godichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Contat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00593465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation et résolution de problèmes d'acquisition d'informations par des systèmes autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Godichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Contat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF (12e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00593463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLOE: Christoffel Loss AutoEncoder for Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANITI days 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of hybrid systems using Hybrid Particle Petri nets: theory and application on a planetary rover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Daigle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moamar Sayed-Mouchaweh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fault Diagnosis of Hybrid Dynamic and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.209-241, 2018, 978-3-319-74013-3. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-74014-0_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESTIMATION OF A DIAGNOSIS OF A PHYSICAL SYSTEM BY PREDICTION OF FAULT INDICATORS BY MACHINE LEARNING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP23305050. Rapport LAAS n° 23718. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD OF CONSTRUCTING A DECISION TREE FOR SYSTEM DIAGNOSIS, SYSTEM DIAGNOSIS METHOD, DEVICES AND COMPUTER PROGRAMS THEREFOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP23305938. Rapport LAAS n° 23719. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling complex systems with Heterogeneous Petri Nets (HtPN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2025 du département Décision &amp; Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping and validation results, Cocotier Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Mur Guerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S5.9.1.4, LAAS-CNRS. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la Recherche en Ingénierie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foncy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Ghallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning algorithms for faulty sensor detection in the approach phase: methods and preliminary tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Mur Guerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S5.9.1.3 Deliverable, Lot 5.9, LAAS-CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the Art : Classification algorithms for sensor fusion in the approach phase Cocotier Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S5.9.1.1 Deliverable, Lot 5.9, LAAS-CNRS. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2019 du département Décision & Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification de mission pour un véhicule aérien autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Ecole nationale superieure de l'aeronautique et de l'espace, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00174631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des systèmes plus autonomes : contributions autour de la tâche de diagnostic dans une architecture embarquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Institut National Polytechnique de Toulouse (INP Toulouse), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01882329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId179"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B6CEFAD5"/>
+    <w:nsid w:val="608864AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-chanthery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0015-5566" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/163230188" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05249774v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enciso-Salas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo P&#233;rez-Zu&#241;iga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sotomayor-Moriano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chanthery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Hernando Sep&#250;lveda-Oviedo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2025.2550562" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05119175v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaffet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ribot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-025-06603-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05119150v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sztyber-Betley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Trav&#233;-Massuy&#232;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-025-06543-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04273184v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-E Hladik" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Joffre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Corre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesauvage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20230003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03615011v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Mur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pons" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22062334" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03615003v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Perez-Zuniga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sotomayor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2022.3156539" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02316226v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gaudel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Daigle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2019.2939688" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02189482v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Acco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auriol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A D&#233;tourbe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Hladik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20190001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02056090v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis de Ferluc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Dellandrea" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2019.2923344" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392601v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Corre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Hladik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2016006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229083v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229077v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Indra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2015.2479192" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229097v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gustavo P&#233;rez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/659/1/012054" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847014v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sareni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fontan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea:2008044" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021645v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Goupil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413622v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Merkelbach" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Kukla" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.DX.2025.2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319855v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Hatte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC58881.2025.11342833" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04777448v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Glotin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.DX.2024.13" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556203v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kohler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Delautier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578700v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04777473v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Diedrich" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.DX.2024.6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327789v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sztyber" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186400v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268835v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Voydie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773707v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773713v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gustavo P&#233;rez-Zu&#241;iga" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773709v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Vignolles" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711286v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barbosa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03282377v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711267v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barbosa Roa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03282343v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277031v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02891028v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02875561v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02886575v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02439489v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audine Subias" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02307883v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Dhia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Botlan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02189499v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gustavo P&#233;rez Zuniga" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sotomayor-Moriano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soto" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882324v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C G P&#233;rez-Zu&#241;iga" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882327v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Slimani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rachedi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882322v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Celestin Bass&#232;ne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Gasmi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579483v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579467v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sotomayor" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392572v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358693v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Peynot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352011v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39086-4_13" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203633v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224457v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095119v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095110v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euriell Le Corronc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01966336v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Jauberthie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027546v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027538v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Zabi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593463v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Godichaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buffet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Contat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593465v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521203v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Billet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905006v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-74014-0_9https://link.springer.com/chapter/10.1007/978-3-319-74014-0_9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74014-0_9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986258v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986262v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03137722v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05510227v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03800103v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Mur Guerri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558977v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fabre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foncy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Ghallab" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03416766v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02569439v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02295816v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00174631v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01882329v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-chanthery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0015-5566" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/163230188" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05249774v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enciso-Salas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo P&#233;rez-Zu&#241;iga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sotomayor-Moriano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chanthery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Hernando Sep&#250;lveda-Oviedo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2025.2550562" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05119175v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaffet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ribot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-025-06603-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05119150v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sztyber-Betley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Trav&#233;-Massuy&#232;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-025-06543-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04273184v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-E Hladik" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Joffre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Corre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesauvage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20230003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03615011v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Mur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pons" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22062334" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03615003v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Perez-Zuniga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sotomayor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2022.3156539" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02316226v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gaudel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Daigle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2019.2939688" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02189482v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Acco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auriol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A D&#233;tourbe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Hladik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20190001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02056090v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis de Ferluc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Dellandrea" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2019.2923344" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392601v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Corre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Hladik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2016006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229083v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229077v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Indra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2015.2479192" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229097v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gustavo P&#233;rez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/659/1/012054" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847014v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sareni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fontan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea:2008044" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319855v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Hatte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC58881.2025.11342833" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413622v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Merkelbach" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Kukla" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.DX.2025.2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021645v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Goupil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556203v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kohler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Delautier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04777448v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Glotin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.DX.2024.13" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578700v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04777473v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Diedrich" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.DX.2024.6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327789v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sztyber" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186400v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268835v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Voydie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773713v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gustavo P&#233;rez-Zu&#241;iga" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773707v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773709v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Vignolles" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711286v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barbosa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03282377v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711267v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barbosa Roa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03282343v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277031v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02875561v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02891028v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02886575v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02439489v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audine Subias" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02307883v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Dhia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Botlan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02189499v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gustavo P&#233;rez Zuniga" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sotomayor-Moriano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soto" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882324v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C G P&#233;rez-Zu&#241;iga" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882327v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Slimani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rachedi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882322v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Celestin Bass&#232;ne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Gasmi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579467v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sotomayor" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579483v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352011v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39086-4_13" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392572v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358693v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Peynot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224457v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203633v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095110v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euriell Le Corronc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095119v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01966336v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Jauberthie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027546v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027538v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Zabi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593465v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Godichaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buffet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Contat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593463v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521203v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Billet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905006v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-74014-0_9https://link.springer.com/chapter/10.1007/978-3-319-74014-0_9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74014-0_9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986258v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986262v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03137722v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05510227v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03800103v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Mur Guerri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558977v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fabre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foncy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Ghallab" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03416766v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02569439v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02295816v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00174631v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01882329v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>