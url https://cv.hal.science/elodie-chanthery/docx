--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.42809364548px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elodie Chanthery </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitresse de conférences HDR à l'INSA de Toulouse, Recherche au LAAS-CNRS, équipe DISCO</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elodie-chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0015-5566</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">163230188</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bibliometric literature review of integrated data and model based diagnosis approaches for the industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Enciso-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Pérez-Zuñiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sotomayor-Moriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2025.2550562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-block local outlier factor anomaly detection of complex industrial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (10), pp.753. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10489-025-06603-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis test selection for distributed systems under communication and privacy constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sztyber-Betley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Pérez-Zuñiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (7), pp.647. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10489-025-06543-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JePeIA : de la création à la mise en oeuvre d’un escape game à visée pédagogique sur l’Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-E Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lesauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.0003. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/20230003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neural Algorithm for the Detection and Correction of Anomalies: Application to the Landing of an Airplane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Mur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (6), pp.2334. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22062334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Optimal Decentralized Diagnosis via Structural Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Perez-Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sotomayor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (12), pp.7353-7365. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2022.3156539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Particle Petri Net Based Prognosis of a Planetary Rover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Daigle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (2), pp.1553 - 1567. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2019.2939688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interdisciplinary Capstone Design Experience on Critical Embedded Systems using Agile Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Acco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A Détourbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Emmanuel Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (0001), 23p. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/20190001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Active Diagnosis to Space Systems by On-Board Control Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis de Ferluc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Dellandrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (5), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2019.2923344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'illustration du guidage à l'optimisation d'un plan par un robot Lego Mindstorm NXT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Hladik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/2016006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Particle Petri Nets for Systems Health Monitoring under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Prognostics and Health Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Issue Uncertainty in PHM, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Isolation on Request Based on Decentralized Residual Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Indra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man and Cybernetics, Part A: Systems and Humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 99, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2015.2479192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized diagnosis in a spacecraft attitude determination and control system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gustavo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sotomayor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Conference Series, 659, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/659/1/012054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OrdoNet, un outil de modélisation et d'analyse des graphes potentiel-tâche sous Matlab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Fontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol. 8, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea:2008044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic time series segmentation for health monitoring of hybrid systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Hatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Systems, Man, and Cybernetics (SMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Vienne, Austria. pp.7269-7274, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC58881.2025.11342833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Diagnostic Concepts Within the Reach of LLMs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sztyber-Betley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Merkelbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Kukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference on Principles of Diagnosis and Resilient Systems (DX 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Nashville, United States. pp.2:1--2:20, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.DX.2025.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-Based Diagnosis Enhanced with Meta-Knowledge and Discovery of Analytical Redundancy Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès Annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGIP, May 2025, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree based Diagnosis Enhanced with Meta Knowledge Applied to Dynamic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes (2024), Best Theory Paul M. Frank paper Award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jun 2024, Ferrara, Italy. to appear in IFAC-PapersOnLine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSO sets and MTES for dummies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Glotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 35th International Conference on Principles of Diagnosis and Resilient Systems (DX'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Vienna (Autriche), Austria. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.DX.2024.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming Time Petri Nets into Heterogeneous Petri Nets for Hybrid System Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Hatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Safeprocess 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Ferrara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Multi-modal LLMs to Create Models for Fault Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Merkelbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Diedrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sztyber-Betley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 35th International Conference on Principles of Diagnosis and Resilient Systems (DX'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.DX.2024.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark for Fault Diagnosis of Water Distribution Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sztyber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 34th International Workshop on Principles of Diagnosis (DX'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PARC and the Silicon Austria Labs (SAL)., Sep 2023, Loma Mar, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree based diagnosis enhanced with meta knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Workshop on Principles of Diagnosis (DX'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Loma Mar, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Based Fault Anticipation for 3D Printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Voydie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC: International Federation of Automatic Control, Jul 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water network benchmarks for structural analysis algorithms in fault diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sztyber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gustavo Pérez-Zuñiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Workshop on Principle of Diagnosis – DX 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS-CNRS-ANITI, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Diagnosis Methods Combining Dynamic Systems Structural Analysis and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Workshop on Principle of Diagnosis – DX 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS-CNRS-ANITI, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling complex systems with Heterogeneous Petri Nets (HtPN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Workshop on Principle of Diagnosis – DX 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS-CNRS-ANITI, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Health Monitoring Method for Automotive Surface Mount Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Model Learning for System Health Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safeprocess 2022 : 11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282377v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical XGBoost Early Detection Method for Quality and Productivity Improvement of Electronics Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barbosa Roa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference of the Prognostics and Health Management Society 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Holistic Advanced Diagnosis Approach For Systems Under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Workshop on Principle of Diagnosis – DX 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Capability-based Health Monitoring Method for Automotive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROPEAN CONFERENCE OF THE PROGNOSTICS AND HEALTH MANAGEMENT SOCIETY ( PHM Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PHM society, Jun 2021, Turin (virtual), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process decomposition and test selection for distributed fault diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sztyber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gustavo Pérez-Zuñiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33th International Conference on Industrial, Engineering &amp; Other Applications of Applied Intelligent Systems (IEA/AIE 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Kitakyushu, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview on diagnosability and prognosability for system monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROPEAN CONFERENCE OF THE PROGNOSTICS AND HEALTH MANAGEMENT SOCIETY ( PHM Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, (Virtual conference), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891028v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyMU: a software for Hybrid Systems Health Monitoring under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Vignolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Workshop on Principles of Diagnosis DX'19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Klagenfurt, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis approaches for detection and isolation of cyber attacks and faults on a two-tank system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Workshop on Principles of Diagnosis DX'19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Klagenfurt, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité pédagogique sur la création d'un jeu d'évasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Dhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque Pédagogie &amp; Formation - groupe INSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flotation Process Fault Diagnosis Via Structural Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gustavo Pérez Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Sotomayor-Moriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC Symposium on Control, Optimization and Automation in Mining, Mineral and Metal Processing (MMM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Diagnosis via Structural Analysis and Integer Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C G Pérez-Zuñiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sotomayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, SAFEPROCESS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Varsovie, Poland. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of Model-based and Data-based Fault Diagnosis Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, SAFEPROCESS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal test / sensor selection problems formalized as integer programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Celestin Bassène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Gasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Workshop on Principles of Diagnosis - DX'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Driven Structural Diagnosis Approach in a Distributed Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gustavo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Sotomayor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control, IFAC 2017 World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.14819-14824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HPPN-based Prognosis for Hybrid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gaudel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Prognostics and Health Management Society 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, St. Petersburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Monitoring of a Planetary Rover Using Hybrid Particle Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Daigle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applications and Theory of Petri Nets and Concurrency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toruń, Poland. pp.196--215, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39086-4_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Driven Minimal Structurally Overdetermined Set in a Distributed Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gustavo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sotomayor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th International Workshop on Principles of Diagnosis: DX-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of Model-based diagnosis problems with Altarica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Peynot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Workshop on Principles of Diagnosis (DX-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Denver, CO, United States. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358693v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une architecture de surveillance de santé d'un système hybride sous incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYDIAG : extended diagnosis and prognosis for hybrid systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th International Workshop on Principles of Diagnosis (DX-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid systems Diagnosis using modified particle Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Principles of Diagnosis (DX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Monitoring of Hybrid Systems Using Hybrid Particle Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Prognostics and Health Management Society 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prognostics and Health Management Society (PHM), Sep 2014, Fort Worth, United States. pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal input design for a nonlinear dynamical uncertain aerospace system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on Nonlinear Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Framework for Diagnosis and Prognosis of Hybrid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Hybrid Autonomous Systems ( HAS )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Rome, Italy. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Monitoring and Prognosis of Hybrid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Zabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Prognostics and Health Management Society ( PHM )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nouvelle Orléans, United States. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalizing and Solving Information Collection Problems with Autonomous Sensor Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Godichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Contat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00593465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation et résolution de problèmes d'acquisition d'informations par des systèmes autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Godichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Contat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF (12e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00593463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLOE: Christoffel Loss AutoEncoder for Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANITI days 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of hybrid systems using Hybrid Particle Petri nets: theory and application on a planetary rover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Daigle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moamar Sayed-Mouchaweh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fault Diagnosis of Hybrid Dynamic and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.209-241, 2018, 978-3-319-74013-3. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-74014-0_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESTIMATION OF A DIAGNOSIS OF A PHYSICAL SYSTEM BY PREDICTION OF FAULT INDICATORS BY MACHINE LEARNING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP23305050. Rapport LAAS n° 23718. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD OF CONSTRUCTING A DECISION TREE FOR SYSTEM DIAGNOSIS, SYSTEM DIAGNOSIS METHOD, DEVICES AND COMPUTER PROGRAMS THEREFOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP23305938. Rapport LAAS n° 23719. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling complex systems with Heterogeneous Petri Nets (HtPN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2025 du département Décision &amp; Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping and validation results, Cocotier Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Mur Guerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S5.9.1.4, LAAS-CNRS. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la Recherche en Ingénierie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foncy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Ghallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning algorithms for faulty sensor detection in the approach phase: methods and preliminary tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Mur Guerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S5.9.1.3 Deliverable, Lot 5.9, LAAS-CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the Art : Classification algorithms for sensor fusion in the approach phase Cocotier Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S5.9.1.1 Deliverable, Lot 5.9, LAAS-CNRS. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2019 du département Décision & Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification de mission pour un véhicule aérien autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Ecole nationale superieure de l'aeronautique et de l'espace, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00174631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des systèmes plus autonomes : contributions autour de la tâche de diagnostic dans une architecture embarquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Institut National Polytechnique de Toulouse (INP Toulouse), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01882329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId179"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.42809364548px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elodie Chanthery </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitresse de conférences HDR à l'INSA de Toulouse, Recherche au LAAS-CNRS, équipe DISCO</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elodie-chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0015-5566</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">163230188</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=fPAwRNcAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bibliometric literature review of integrated data and model based diagnosis approaches for the industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Enciso-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Pérez-Zuñiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sotomayor-Moriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2025.2550562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-block local outlier factor anomaly detection of complex industrial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (10), pp.753. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10489-025-06603-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis test selection for distributed systems under communication and privacy constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sztyber-Betley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Pérez-Zuñiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (7), pp.647. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10489-025-06543-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JePeIA : de la création à la mise en oeuvre d’un escape game à visée pédagogique sur l’Intelligence Artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-E Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lesauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.0003. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/20230003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neural Algorithm for the Detection and Correction of Anomalies: Application to the Landing of an Airplane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Mur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (6), pp.2334. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22062334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Optimal Decentralized Diagnosis via Structural Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Perez-Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sotomayor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (12), pp.7353-7365. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2022.3156539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Particle Petri Net Based Prognosis of a Planetary Rover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Daigle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (2), pp.1553 - 1567. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2019.2939688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interdisciplinary Capstone Design Experience on Critical Embedded Systems using Agile Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Acco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A Détourbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Emmanuel Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (0001), 23p. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/20190001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Active Diagnosis to Space Systems by On-Board Control Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis de Ferluc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Dellandrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (5), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2019.2923344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'illustration du guidage à l'optimisation d'un plan par un robot Lego Mindstorm NXT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Hladik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/2016006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Particle Petri Nets for Systems Health Monitoring under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Prognostics and Health Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Issue Uncertainty in PHM, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Isolation on Request Based on Decentralized Residual Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saurabh Indra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man and Cybernetics, Part A: Systems and Humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 99, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2015.2479192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized diagnosis in a spacecraft attitude determination and control system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gustavo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sotomayor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Conference Series, 659, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/659/1/012054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OrdoNet, un outil de modélisation et d'analyse des graphes potentiel-tâche sous Matlab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Fontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol. 8, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea:2008044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Diagnostic Concepts Within the Reach of LLMs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sztyber-Betley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Merkelbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Kukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference on Principles of Diagnosis and Resilient Systems (DX 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Nashville, United States. pp.2:1--2:20, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.DX.2025.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-Based Diagnosis Enhanced with Meta-Knowledge and Discovery of Analytical Redundancy Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès Annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGIP, May 2025, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic time series segmentation for health monitoring of hybrid systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Hatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Systems, Man, and Cybernetics (SMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Vienne, Austria. pp.7269-7274, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC58881.2025.11342833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSO sets and MTES for dummies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Glotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 35th International Conference on Principles of Diagnosis and Resilient Systems (DX'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Vienna (Autriche), Austria. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.DX.2024.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree based Diagnosis Enhanced with Meta Knowledge Applied to Dynamic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes (2024), Best Theory Paul M. Frank paper Award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jun 2024, Ferrara, Italy. to appear in IFAC-PapersOnLine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming Time Petri Nets into Heterogeneous Petri Nets for Hybrid System Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Hatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Safeprocess 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Ferrara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Multi-modal LLMs to Create Models for Fault Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Merkelbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Diedrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sztyber-Betley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 35th International Conference on Principles of Diagnosis and Resilient Systems (DX'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.DX.2024.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark for Fault Diagnosis of Water Distribution Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sztyber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 34th International Workshop on Principles of Diagnosis (DX'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PARC and the Silicon Austria Labs (SAL)., Sep 2023, Loma Mar, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree based diagnosis enhanced with meta knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Workshop on Principles of Diagnosis (DX'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Loma Mar, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Based Fault Anticipation for 3D Printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Voydie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC: International Federation of Automatic Control, Jul 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Diagnosis Methods Combining Dynamic Systems Structural Analysis and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Workshop on Principle of Diagnosis – DX 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS-CNRS-ANITI, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water network benchmarks for structural analysis algorithms in fault diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sztyber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gustavo Pérez-Zuñiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Workshop on Principle of Diagnosis – DX 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS-CNRS-ANITI, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling complex systems with Heterogeneous Petri Nets (HtPN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Workshop on Principle of Diagnosis – DX 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS-CNRS-ANITI, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Health Monitoring Method for Automotive Surface Mount Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Model Learning for System Health Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safeprocess 2022 : 11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282377v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical XGBoost Early Detection Method for Quality and Productivity Improvement of Electronics Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barbosa Roa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference of the Prognostics and Health Management Society 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Holistic Advanced Diagnosis Approach For Systems Under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Workshop on Principle of Diagnosis – DX 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Capability-based Health Monitoring Method for Automotive Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROPEAN CONFERENCE OF THE PROGNOSTICS AND HEALTH MANAGEMENT SOCIETY ( PHM Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PHM society, Jun 2021, Turin (virtual), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview on diagnosability and prognosability for system monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROPEAN CONFERENCE OF THE PROGNOSTICS AND HEALTH MANAGEMENT SOCIETY ( PHM Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, (Virtual conference), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891028v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process decomposition and test selection for distributed fault diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sztyber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gustavo Pérez-Zuñiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33th International Conference on Industrial, Engineering &amp; Other Applications of Applied Intelligent Systems (IEA/AIE 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Kitakyushu, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyMU: a software for Hybrid Systems Health Monitoring under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Vignolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Workshop on Principles of Diagnosis DX'19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Klagenfurt, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis approaches for detection and isolation of cyber attacks and faults on a two-tank system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Workshop on Principles of Diagnosis DX'19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Klagenfurt, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité pédagogique sur la création d'un jeu d'évasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Dhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque Pédagogie &amp; Formation - groupe INSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flotation Process Fault Diagnosis Via Structural Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gustavo Pérez Zuniga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Sotomayor-Moriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC Symposium on Control, Optimization and Automation in Mining, Mineral and Metal Processing (MMM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Diagnosis via Structural Analysis and Integer Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C G Pérez-Zuñiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sotomayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, SAFEPROCESS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Varsovie, Poland. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of Model-based and Data-based Fault Diagnosis Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Rachedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, SAFEPROCESS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal test / sensor selection problems formalized as integer programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Celestin Bassène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Gasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Workshop on Principles of Diagnosis - DX'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HPPN-based Prognosis for Hybrid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gaudel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Prognostics and Health Management Society 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, St. Petersburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Driven Structural Diagnosis Approach in a Distributed Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gustavo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Sotomayor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control, IFAC 2017 World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.14819-14824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Driven Minimal Structurally Overdetermined Set in a Distributed Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gustavo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sotomayor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th International Workshop on Principles of Diagnosis: DX-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of Model-based diagnosis problems with Altarica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Peynot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Workshop on Principles of Diagnosis (DX-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Denver, CO, United States. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358693v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Monitoring of a Planetary Rover Using Hybrid Particle Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Daigle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applications and Theory of Petri Nets and Concurrency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toruń, Poland. pp.196--215, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39086-4_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYDIAG : extended diagnosis and prognosis for hybrid systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th International Workshop on Principles of Diagnosis (DX-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une architecture de surveillance de santé d'un système hybride sous incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Monitoring of Hybrid Systems Using Hybrid Particle Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Prognostics and Health Management Society 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prognostics and Health Management Society (PHM), Sep 2014, Fort Worth, United States. pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid systems Diagnosis using modified particle Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Principles of Diagnosis (DX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal input design for a nonlinear dynamical uncertain aerospace system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jauberthie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on Nonlinear Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Framework for Diagnosis and Prognosis of Hybrid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Hybrid Autonomous Systems ( HAS )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Rome, Italy. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Monitoring and Prognosis of Hybrid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Zabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Prognostics and Health Management Society ( PHM )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nouvelle Orléans, United States. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation et résolution de problèmes d'acquisition d'informations par des systèmes autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Godichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Contat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF (12e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00593463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalizing and Solving Information Collection Problems with Autonomous Sensor Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Godichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Contat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00593465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLOE: Christoffel Loss AutoEncoder for Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANITI days 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of hybrid systems using Hybrid Particle Petri nets: theory and application on a planetary rover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Daigle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moamar Sayed-Mouchaweh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fault Diagnosis of Hybrid Dynamic and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.209-241, 2018, 978-3-319-74013-3. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-74014-0_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESTIMATION OF A DIAGNOSIS OF A PHYSICAL SYSTEM BY PREDICTION OF FAULT INDICATORS BY MACHINE LEARNING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Delautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP23305050. Rapport LAAS n° 23718. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD OF CONSTRUCTING A DECISION TREE FOR SYSTEM DIAGNOSIS, SYSTEM DIAGNOSIS METHOD, DEVICES AND COMPUTER PROGRAMS THEREFOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP23305938. Rapport LAAS n° 23719. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling complex systems with Heterogeneous Petri Nets (HtPN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2025 du département Décision &amp; Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping and validation results, Cocotier Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Mur Guerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S5.9.1.4, LAAS-CNRS. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la Recherche en Ingénierie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foncy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Ghallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning algorithms for faulty sensor detection in the approach phase: methods and preliminary tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Mur Guerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S5.9.1.3 Deliverable, Lot 5.9, LAAS-CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the Art : Classification algorithms for sensor fusion in the approach phase Cocotier Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S5.9.1.1 Deliverable, Lot 5.9, LAAS-CNRS. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2019 du département Décision & Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification de mission pour un véhicule aérien autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Ecole nationale superieure de l'aeronautique et de l'espace, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00174631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des systèmes plus autonomes : contributions autour de la tâche de diagnostic dans une architecture embarquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Institut National Polytechnique de Toulouse (INP Toulouse), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01882329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId180"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="608864AF"/>
+    <w:nsid w:val="5DDFB6D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-chanthery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0015-5566" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/163230188" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05249774v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enciso-Salas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo P&#233;rez-Zu&#241;iga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sotomayor-Moriano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chanthery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Hernando Sep&#250;lveda-Oviedo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2025.2550562" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05119175v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaffet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ribot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-025-06603-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05119150v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sztyber-Betley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Trav&#233;-Massuy&#232;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-025-06543-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04273184v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-E Hladik" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Joffre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Corre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesauvage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20230003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03615011v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Mur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pons" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22062334" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03615003v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Perez-Zuniga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sotomayor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2022.3156539" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02316226v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gaudel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Daigle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2019.2939688" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02189482v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Acco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auriol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A D&#233;tourbe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Hladik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20190001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02056090v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis de Ferluc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Dellandrea" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2019.2923344" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392601v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Corre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Hladik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2016006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229083v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229077v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Indra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2015.2479192" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229097v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gustavo P&#233;rez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/659/1/012054" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847014v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sareni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fontan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea:2008044" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319855v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Hatte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC58881.2025.11342833" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413622v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Merkelbach" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Kukla" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.DX.2025.2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021645v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Goupil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556203v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kohler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Delautier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04777448v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Glotin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.DX.2024.13" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578700v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04777473v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Diedrich" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.DX.2024.6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327789v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sztyber" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186400v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268835v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Voydie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773713v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gustavo P&#233;rez-Zu&#241;iga" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773707v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773709v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Vignolles" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711286v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barbosa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03282377v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711267v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barbosa Roa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03282343v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277031v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02875561v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02891028v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02886575v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02439489v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audine Subias" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02307883v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Dhia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Botlan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02189499v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gustavo P&#233;rez Zuniga" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sotomayor-Moriano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soto" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882324v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C G P&#233;rez-Zu&#241;iga" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882327v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Slimani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rachedi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882322v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Celestin Bass&#232;ne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Gasmi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579467v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sotomayor" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579483v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352011v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39086-4_13" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392572v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358693v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Peynot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224457v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203633v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095110v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euriell Le Corronc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095119v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01966336v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Jauberthie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027546v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027538v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Zabi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593465v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Godichaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buffet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Contat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593463v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521203v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Billet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905006v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-74014-0_9https://link.springer.com/chapter/10.1007/978-3-319-74014-0_9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74014-0_9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986258v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986262v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03137722v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05510227v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03800103v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Mur Guerri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558977v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fabre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foncy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Ghallab" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03416766v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02569439v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02295816v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00174631v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01882329v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-chanthery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0015-5566" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/163230188" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=fPAwRNcAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05249774v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enciso-Salas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo P&#233;rez-Zu&#241;iga" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sotomayor-Moriano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chanthery" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Hernando Sep&#250;lveda-Oviedo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2025.2550562" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05119175v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaffet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ribot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-025-06603-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05119150v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sztyber-Betley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Trav&#233;-Massuy&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-025-06543-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04273184v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-E Hladik" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Joffre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Corre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesauvage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20230003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03615011v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Mur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pons" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22062334" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03615003v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Perez-Zuniga" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sotomayor" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2022.3156539" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02316226v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gaudel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Daigle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2019.2939688" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02189482v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Acco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auriol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A D&#233;tourbe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Hladik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20190001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02056090v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis de Ferluc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Dellandrea" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2019.2923344" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392601v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Corre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Hladik" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2016006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229083v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229077v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Indra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2015.2479192" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229097v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gustavo P&#233;rez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/659/1/012054" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847014v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sareni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fontan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea:2008044" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413622v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Merkelbach" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Kukla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.DX.2025.2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021645v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Goupil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319855v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Hatte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC58881.2025.11342833" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04777448v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Glotin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.DX.2024.13" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556203v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kohler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Delautier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578700v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04777473v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Diedrich" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.DX.2024.6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327789v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sztyber" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186400v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268835v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Voydie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773707v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773713v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gustavo P&#233;rez-Zu&#241;iga" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773709v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Vignolles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711286v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barbosa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03282377v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711267v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barbosa Roa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03282343v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277031v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02891028v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02875561v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02886575v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02439489v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audine Subias" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02307883v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Dhia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Botlan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02189499v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gustavo P&#233;rez Zuniga" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sotomayor-Moriano" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882324v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C G P&#233;rez-Zu&#241;iga" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882327v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Slimani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rachedi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882322v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Celestin Bass&#232;ne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Gasmi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579483v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579467v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sotomayor" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392572v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358693v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Peynot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352011v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39086-4_13" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203633v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224457v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095119v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095110v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euriell Le Corronc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01966336v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Jauberthie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027546v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027538v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Zabi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593463v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Godichaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buffet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Contat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593465v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521203v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Billet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905006v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-74014-0_9https://link.springer.com/chapter/10.1007/978-3-319-74014-0_9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74014-0_9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986258v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986262v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03137722v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05510227v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magron" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03800103v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Mur Guerri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558977v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fabre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foncy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Ghallab" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03416766v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02569439v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02295816v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00174631v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01882329v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>