--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -610,563 +610,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivity and selfing drives population genetic structure in a patchy landscape: a comparative approach of four co-occurring freshwater snail species</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Legacy of plant-parasitic nematode communities from past ecosystems and shift by recent afforestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Lozano del Campo</w:t>
+                <w:t xml:space="preserve">Nadine Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lamy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Chapuis</w:t>
+                <w:t xml:space="preserve">Johannes Tavoillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Dubart</w:t>
+                <w:t xml:space="preserve">Bernard Martiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Fossati- Gaschignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Plas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.29⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26, pp.e01423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gecco.2020.e01423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451321v5</w:t>
+                <w:t xml:space="preserve">hal-03092223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of nematode communities in anecic earthworm casts and adjacent soil reveal a land use-independent trophic group signature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Vermeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huế Nguyễ Thị</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27, pp.e01565. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gecco.2021.e01565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03192485v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legacy of plant-parasitic nematode communities from past ecosystems and shift by recent afforestation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Additive genetic variance for traits least related to fitness increases with environmental stress in the desert locust, Schistocerca gregaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Martiny</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Fossati- Gaschignard</w:t>
+                <w:t xml:space="preserve">Benjamin Pélissié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Plas</w:t>
+                <w:t xml:space="preserve">Cyril Piou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Chardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gecco.2020.e01423⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (21), pp.13930-13947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.8099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03092223v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive genetic variance for traits least related to fitness increases with environmental stress in the desert locust, Schistocerca gregaria</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Pélissié</w:t>
+                <w:t xml:space="preserve">Connectivity and selfing drives population genetic structure in a patchy landscape: a comparative approach of four co-occurring freshwater snail species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Piou</w:t>
+                <w:t xml:space="preserve">Ana Lozano del Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Chardonnet</w:t>
+                <w:t xml:space="preserve">Thomas Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Pages</w:t>
+                <w:t xml:space="preserve">Maxime Dubart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (21), pp.13930-13947. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.e21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.8099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364279v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451321v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive response to olive cultivation in a generalist parasitic nematode (Meloidogyne javanica)</w:t>
               </w:r>
@@ -1680,51 +1680,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinvasion Triggers Rapid Evolution of Life Histories in Freshwater Snails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Pointier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1935,64 +1935,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How anthropogenic changes may affect soil-borne parasite diversity ? Plant-parasitic nematode communities associated with olive trees in Morocco as a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Tavoillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2063,1021 +2063,1021 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report of the root-knot nematode (Meloidogyne graminicola) in Madagascar rice fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Condition dependence of male and female reproductive success : insights from a simultaneous hermaphrodite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Janicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australasian Plant Disease Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13314-016-0222-5⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (3), pp.830-841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.1916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-04973339v1</w:t>
+                <w:t xml:space="preserve">hal-04482867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condition dependence of male and female reproductive success : insights from a simultaneous hermaphrodite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tim Janicke</w:t>
+                <w:t xml:space="preserve">Trend to explain the distribution of root-knot nematodes &amp;lt;em&amp;gt;Meloidogyne&amp;lt;/em&amp;gt; spp. associated with olive trees in Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Tavoillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Mateille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.1916⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 225, pp.22 - 32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2016.03.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04482867v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trend to explain the distribution of root-knot nematodes &amp;lt;em&amp;gt;Meloidogyne&amp;lt;/em&amp;gt; spp. associated with olive trees in Morocco</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First report of the root-knot nematode (Meloidogyne graminicola) in Madagascar rice fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Andrianasetra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Mateille</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mbolarinosy Rakotomalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hieu Trang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2016.03.042⟩</w:t>
+              <w:t xml:space="preserve">Australasian Plant Disease Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13314-016-0222-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02630320v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-04973339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size-assortative mating in simultaneous hermaphrodites: an experimental test and a meta-analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stuart Graham</w:t>
+                <w:t xml:space="preserve">Environment-dependent sexual selection: Bateman's parameters under varying levels of food availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Janicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00265-015-1999-5⟩</w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 185 (6), pp.756-768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/681128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03159899v1</w:t>
+                <w:t xml:space="preserve">hal-02632592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environment-dependent sexual selection: Bateman's parameters under varying levels of food availability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice David</w:t>
+                <w:t xml:space="preserve">Plant-parasitic nematodes associated with olive tree in Southern Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aït Hamza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Ferji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Tavoillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/681128⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Agriculture and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17, pp.719-726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17957/IJAB/14.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632592v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant-parasitic nematodes associated with olive tree in Southern Morocco</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">A new root-knot nematode &amp;lt;em&amp;gt;Meloidogyne spartelensis&amp;lt;/em&amp;gt; n. sp (Nematoda: Meloidogynidae) in Northern Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Tavoillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Mateille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Agriculture and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17957/IJAB/14.0004⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 143 (1), pp.25 - 42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-015-0662-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636734v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new root-knot nematode &amp;lt;em&amp;gt;Meloidogyne spartelensis&amp;lt;/em&amp;gt; n. sp (Nematoda: Meloidogynidae) in Northern Morocco</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elodie Chapuis</w:t>
+                <w:t xml:space="preserve">Intraspecific variability of the facultative meiotic parthenogenetic root-knot nematode (Meloidogyne graminicola) from rice fields in Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bellafiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Jougla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Suong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10658-015-0662-3⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 338 (7), pp.doi: 10.1016/j.crvi.2015.04.002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2015.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633868v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraspecific variability of the facultative meiotic parthenogenetic root-knot nematode (Meloidogyne graminicola) from rice fields in Vietnam</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Size-assortative mating in simultaneous hermaphrodites: an experimental test and a meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Suong</w:t>
+                <w:t xml:space="preserve">Stuart Graham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Meconcelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 338 (7), pp.doi: 10.1016/j.crvi.2015.04.002. </w:t>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69 (11), pp.1867-1878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2015.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00265-015-1999-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01326161v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inbreeding depression of mating behavior and its reproductive consequences in a freshwater snail</w:t>
               </w:r>
@@ -3089,51 +3089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Janicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolas Vellnow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3193,90 +3193,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant-parasitic nematodes associated with olive tree (Olea europaea L.) with a focus on the Mediterranean Basin : A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Tavoillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Mateille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 337 (7-8), pp.423-442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3637,303 +3637,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virulence and Pathogen Multiplication: A Serial Passage Experiment in the Hypervirulent Bacterial Insect- Pathogen Xenorhabdus nematophila</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant-associated nematode communities in West-palearctic coastal foredunes may relate to climate and sediment origins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Mateille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Tavoillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Martiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Fargette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0015872⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49, pp.81 - 93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2011.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648879v1</w:t>
+                <w:t xml:space="preserve">hal-02646733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant-associated nematode communities in West-palearctic coastal foredunes may relate to climate and sediment origins</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Martiny</w:t>
+                <w:t xml:space="preserve">Virulence and Pathogen Multiplication: A Serial Passage Experiment in the Hypervirulent Bacterial Insect- Pathogen Xenorhabdus nematophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Fargette</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vanya Emelianoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Givaudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Ferdy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2011.06.012⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (1), pp.e15872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0015872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02646733v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between parasite prevalence and adult size in a trematode-mollusc system: evidence for evolutionary gigantism in the freshwater snail Galba truncatula?</w:t>
               </w:r>
@@ -4049,51 +4049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Le Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 22 (10), pp.1-14. </w:t>
@@ -4131,51 +4131,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survival-reproduction trade-off in entomopathogenic nematodes mediate by their bacterial symbionts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanya Emelianoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4381,51 +4381,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A SURVIVAL-REPRODUCTION TRADE-OFF IN ENTOMOPATHOGENIC NEMATODES MEDIATED BY THEIR BACTERIAL SYMBIONTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanya Emelianoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4625,287 +4625,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00353680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can microsatellite data allow identification of oleaster Plio-Pleistocene refuge zones in the Mediterranean Basin?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High quantitative and no molecular differentiation of a freshwater snail (Galba truncatula) between temporary and permanent water habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Besnard</w:t>
+                <w:t xml:space="preserve">Sandrine Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Wille</w:t>
+                <w:t xml:space="preserve">Benoit Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Henry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Christin</w:t>
+                <w:t xml:space="preserve">Loïc Degen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Goudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2006.01644.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (16), pp.3484-3496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2007.03386.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03159973v1</w:t>
+                <w:t xml:space="preserve">hal-02668896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High quantitative and no molecular differentiation of a freshwater snail (Galba truncatula) between temporary and permanent water habitats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can microsatellite data allow identification of oleaster Plio-Pleistocene refuge zones in the Mediterranean Basin?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Wille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Degen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérome Goudet</w:t>
+                <w:t xml:space="preserve">P. Christin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 16 (16), pp.3484-3496. </w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 34 (3), pp.559-560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2007.03386.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2006.01644.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668896v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrent evolution of host-specialized races in a globally-distributed parasite</w:t>
               </w:r>
@@ -5290,51 +5290,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PESTOLIVE: a mediterranean research project for understanding and managing soil-borne parasites on olive using historical and ecological approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Mateille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5415,77 +5415,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning from olive evolution and cultivation to understand the diversity of associated plant-parasitic nematodes communities in Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Tavoillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ait Hamza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6108,77 +6108,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant parasitic nematodes communities associated with olive trees in Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Tavoillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ait Hamza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6323,51 +6323,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="964EC67B"/>
+    <w:nsid w:val="FFAC27FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6554,51 +6554,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-chapuis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2299-0992" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521358v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chapuis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.73113" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550058v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.394" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04715705v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A V&#225;zquez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge S&#225;nchez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Alda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Faug&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-024-06403-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388239v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Janicke" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Meconcelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Delahaie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13607" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451321v5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lozano del Campo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lamy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dubart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.29" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192485v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Vermeire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Villenave" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu&#7871; Nguy&#7877; Th&#7883;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2021.e01565" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03092223v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ali" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Tavoillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Martiny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fossati- Gaschignard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Plas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2020.e01423" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364279v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapuis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P&#233;lissi&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Piou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Chardonnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pages" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8099" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988761v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeen Ali" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besnard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blaa089" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064708v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malyna Suong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vira Leng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tivet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk De Waele" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21307/jofnem-2019-085" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411607v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa No&#235;l" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sartori" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13565" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482865v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsea J Little" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;pierre Chapuis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blondin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jourdan&#8208;pineau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3103" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411590v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Pointier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Juillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Segard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/693854" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03054298v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Pulch&#233;rie Kondombo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Deu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chantereau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ijbcs.v10i4.24" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607696v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Khadari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Dmowska" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12898-016-0113-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04973339v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Andrianasetra" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolarinosy Rakotomalala" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Trang Nguyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13314-016-0222-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482867v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1916" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630320v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mateille" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.03.042" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2D0Q9FCT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159899v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Graham" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-015-1999-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632592v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/681128" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636734v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A&#239;t Hamza" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Ferji" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17957/IJAB/14.0004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633868v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-015-0662-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326161v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellafiore" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jougla" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chapuis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Suong" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2015.04.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637245v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Vellnow" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/art122" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482839v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2014.05.006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641620v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Juehling" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubab Zedane" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2014.03.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482826v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ferdy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.68" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644781v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Arnal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2012.0228" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648879v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanya Emelianoff" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015872" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646733v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2011.06.012" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9W6FVRP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159968v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyp035" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444250v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chapuis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Emelianoff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paulmier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Brun" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2009.01829.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159970v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Brun" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chiral" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Moulia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2008.00319.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CK9KZPD2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00353673v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhaume Martin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Goudet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.107.080820" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00475066v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00353680v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.108.092452" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159973v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Besnard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wille" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Christin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2006.01644.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668896v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Trouv&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Degen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03386.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160237v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mccoy K. D." TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tirard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boulinier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Michalokis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085431v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen D. Mccoy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tirard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulinier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Michalakis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2005.3230" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499891v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muller Baigorria" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alda" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603037v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Achouri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ater" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belaj" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608030v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ait Hamza" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Mousadik" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884426v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hurtrez-Bouss&#232;s" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annia Alba" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faug&#232;re" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30292-3_12" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930983v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vazquez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alba" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vittecoq" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30292-3_13" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603054v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Thebault" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2016.10.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04997146v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269353v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-chapuis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2299-0992" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521358v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chapuis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.73113" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550058v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.394" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04715705v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A V&#225;zquez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge S&#225;nchez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Alda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Faug&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-024-06403-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388239v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Janicke" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Meconcelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Delahaie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13607" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03092223v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Tavoillot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Martiny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fossati- Gaschignard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Plas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2020.e01423" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192485v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Vermeire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Villenave" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu&#7871; Nguy&#7877; Th&#7883;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2021.e01565" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364279v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapuis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P&#233;lissi&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Piou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Chardonnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pages" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8099" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451321v5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lozano del Campo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lamy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dubart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.29" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988761v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeen Ali" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besnard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blaa089" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064708v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malyna Suong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vira Leng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tivet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk De Waele" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21307/jofnem-2019-085" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411607v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa No&#235;l" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sartori" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13565" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482865v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsea J Little" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;pierre Chapuis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blondin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jourdan&#8208;pineau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3103" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411590v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Pointier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Juillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Segard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/693854" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03054298v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Pulch&#233;rie Kondombo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Deu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chantereau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ijbcs.v10i4.24" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607696v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Khadari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Dmowska" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12898-016-0113-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482867v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1916" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630320v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mateille" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.03.042" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2D0Q9FCT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04973339v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Andrianasetra" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolarinosy Rakotomalala" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Trang Nguyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13314-016-0222-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632592v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/681128" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636734v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A&#239;t Hamza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Ferji" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17957/IJAB/14.0004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633868v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-015-0662-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326161v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellafiore" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jougla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chapuis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Suong" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2015.04.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159899v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Graham" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-015-1999-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637245v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Vellnow" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/art122" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482839v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2014.05.006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641620v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Juehling" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubab Zedane" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2014.03.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482826v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ferdy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.68" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644781v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Arnal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2012.0228" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646733v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2011.06.012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9W6FVRP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648879v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanya Emelianoff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015872" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159968v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyp035" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444250v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chapuis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Emelianoff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paulmier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Brun" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2009.01829.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159970v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Brun" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chiral" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Moulia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2008.00319.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CK9KZPD2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00353673v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhaume Martin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Goudet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.107.080820" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00475066v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00353680v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.108.092452" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668896v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Trouv&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Degen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03386.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159973v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Besnard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wille" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henry" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Christin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2006.01644.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160237v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mccoy K. D." TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tirard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boulinier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Michalokis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085431v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen D. Mccoy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tirard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulinier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Michalakis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2005.3230" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499891v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muller Baigorria" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alda" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603037v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Achouri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ater" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belaj" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608030v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ait Hamza" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Mousadik" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884426v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hurtrez-Bouss&#232;s" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annia Alba" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faug&#232;re" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30292-3_12" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930983v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vazquez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alba" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vittecoq" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30292-3_13" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603054v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Thebault" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2016.10.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04997146v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269353v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>