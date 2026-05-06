--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -85,50 +85,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-2299-0992</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">237640554</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -152,4189 +173,4189 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freshwater Snails at the Biodiversity–Climate–Health Nexus: A Call to Recognize Neglected Models for Eco‐Evolutionary and One Health Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 16, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ece3.73113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid life-history evolution reinforces competitive asymmetry between invasive and resident species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4, pp.e25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pcjournal.394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk of invasion and disease transmission by the Australasian freshwater snail Orientogalba viridis (Lymnaeidae): a field and experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Alda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Faugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (1), pp.320. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13071-024-06403-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental effects on the genetic architecture of fitness components in a simultaneous hermaphrodite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Janicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Meconcelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Delahaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 91 (1), pp.124-137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2656.13607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legacy of plant-parasitic nematode communities from past ecosystems and shift by recent afforestation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Ali</w:t>
+                <w:t xml:space="preserve">Connectivity and selfing drives population genetic structure in a patchy landscape: a comparative approach of four co-occurring freshwater snail species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Tavoillot</w:t>
+                <w:t xml:space="preserve">Ana Lozano del Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Martiny</w:t>
+                <w:t xml:space="preserve">Thomas Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Fossati- Gaschignard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephan Plas</w:t>
+                <w:t xml:space="preserve">Maxime Dubart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gecco.2020.e01423⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.e21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03092223v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451321v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of nematode communities in anecic earthworm casts and adjacent soil reveal a land use-independent trophic group signature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Legacy of plant-parasitic nematode communities from past ecosystems and shift by recent afforestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Liesse Vermeire</w:t>
+                <w:t xml:space="preserve">Johannes Tavoillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
+                <w:t xml:space="preserve">Bernard Martiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Villenave</w:t>
+                <w:t xml:space="preserve">Odile Fossati- Gaschignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Jouquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Huế Nguyễ Thị</w:t>
+                <w:t xml:space="preserve">Stephan Plas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 27, pp.e01565. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gecco.2021.e01565⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 26, pp.e01423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gecco.2020.e01423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192485v2</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive genetic variance for traits least related to fitness increases with environmental stress in the desert locust, Schistocerca gregaria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of nematode communities in anecic earthworm casts and adjacent soil reveal a land use-independent trophic group signature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Liesse Vermeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Chapuis</w:t>
+                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Pélissié</w:t>
+                <w:t xml:space="preserve">Cecile Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Piou</w:t>
+                <w:t xml:space="preserve">Pascal Jouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Chardonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Pages</w:t>
+                <w:t xml:space="preserve">Huế Nguyễ Thị</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.8099⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27, pp.e01565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gecco.2021.e01565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364279v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192485v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivity and selfing drives population genetic structure in a patchy landscape: a comparative approach of four co-occurring freshwater snail species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jarne</w:t>
+                <w:t xml:space="preserve">Additive genetic variance for traits least related to fitness increases with environmental stress in the desert locust, Schistocerca gregaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Lozano del Campo</w:t>
+                <w:t xml:space="preserve">Benjamin Pélissié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lamy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Chapuis</w:t>
+                <w:t xml:space="preserve">Cyril Piou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Dubart</w:t>
+                <w:t xml:space="preserve">Floriane Chardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.29⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (21), pp.13930-13947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.8099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451321v5</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive response to olive cultivation in a generalist parasitic nematode (Meloidogyne javanica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadeen Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 131 (2), pp.356-368. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/biolinnean/blaa089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a conservation agriculture system on soil characteristics, rice yield, and root-parasitic nematodes in a Cambodian lowland rice field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malyna Suong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vira Leng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Tivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk De Waele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 51, pp.e2019-85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21307/jofnem-2019-085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03064708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric evolutionary responses to sex-specific selection in a hermaphrodite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Janicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 72 (10), pp.2181-2201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/evo.13565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the relationship between tychoparthenogenesis and inbreeding depression in the Desert Locust, &amp;lt;i&amp;gt;Schistocerca gregaria&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chelsea J Little</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐pierre Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jourdan‐pineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (15), pp.6003 - 6011. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ece3.3103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinvasion Triggers Rapid Evolution of Life Histories in Freshwater Snails</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Patterns of genetic structure and phenotypic diversity in sorghum landraces in relation to farmers’ management in Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Pulchérie Kondombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Deu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chantereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chapuis</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adeline Segard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/693854⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological and Chemical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (4), pp.1747-1764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4314/ijbcs.v10i4.24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411590v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of genetic structure and phenotypic diversity in sorghum landraces in relation to farmers’ management in Burkina Faso</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Monique Deu</w:t>
+                <w:t xml:space="preserve">Bioinvasion Triggers Rapid Evolution of Life Histories in Freshwater Snails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Chantereau</w:t>
+                <w:t xml:space="preserve">Jean-Pierre J.-P. Pointier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Chapuis</w:t>
+                <w:t xml:space="preserve">Nicolas Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Segard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological and Chemical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4314/ijbcs.v10i4.24⟩</w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 190 (5), pp.694-706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/693854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03054298v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How anthropogenic changes may affect soil-borne parasite diversity ? Plant-parasitic nematode communities associated with olive trees in Morocco as a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Tavoillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchaib Khadari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Dmowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12898-016-0113-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condition dependence of male and female reproductive success : insights from a simultaneous hermaphrodite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">First report of the root-knot nematode (Meloidogyne graminicola) in Madagascar rice fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Andrianasetra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbolarinosy Rakotomalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hieu Trang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Australasian Plant Disease Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13314-016-0222-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.1916⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04482867v1</w:t>
+                <w:t xml:space="preserve">ird-04973339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trend to explain the distribution of root-knot nematodes &amp;lt;em&amp;gt;Meloidogyne&amp;lt;/em&amp;gt; spp. associated with olive trees in Morocco</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Condition dependence of male and female reproductive success : insights from a simultaneous hermaphrodite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Janicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chapuis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Mateille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2016.03.042⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (3), pp.830-841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.1916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02630320v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report of the root-knot nematode (Meloidogyne graminicola) in Madagascar rice fields</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Trend to explain the distribution of root-knot nematodes &amp;lt;em&amp;gt;Meloidogyne&amp;lt;/em&amp;gt; spp. associated with olive trees in Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Tavoillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hieu Trang Nguyen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Mateille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australasian Plant Disease Notes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (1), pp.32. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 225, pp.22 - 32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13314-016-0222-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2016.03.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-04973339v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environment-dependent sexual selection: Bateman's parameters under varying levels of food availability</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Size-assortative mating in simultaneous hermaphrodites: an experimental test and a meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Graham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Meconcelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69 (11), pp.1867-1878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00265-015-1999-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/681128⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02632592v1</w:t>
+                <w:t xml:space="preserve">hal-03159899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant-parasitic nematodes associated with olive tree in Southern Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Aït Hamza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Ferji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Tavoillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Agriculture and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17, pp.719-726. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17957/IJAB/14.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new root-knot nematode &amp;lt;em&amp;gt;Meloidogyne spartelensis&amp;lt;/em&amp;gt; n. sp (Nematoda: Meloidogynidae) in Northern Morocco</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Environment-dependent sexual selection: Bateman's parameters under varying levels of food availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Janicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10658-015-0662-3⟩</w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 185 (6), pp.756-768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/681128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633868v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraspecific variability of the facultative meiotic parthenogenetic root-knot nematode (Meloidogyne graminicola) from rice fields in Vietnam</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">A new root-knot nematode &amp;lt;em&amp;gt;Meloidogyne spartelensis&amp;lt;/em&amp;gt; n. sp (Nematoda: Meloidogynidae) in Northern Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Tavoillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Mateille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Besnard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Suong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2015.04.002⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 143 (1), pp.25 - 42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-015-0662-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01326161v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size-assortative mating in simultaneous hermaphrodites: an experimental test and a meta-analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intraspecific variability of the facultative meiotic parthenogenetic root-knot nematode (Meloidogyne graminicola) from rice fields in Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bellafiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Jougla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stuart Graham</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Kevin Sartori</w:t>
+                <w:t xml:space="preserve">E Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Suong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00265-015-1999-5⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 338 (7), pp.doi: 10.1016/j.crvi.2015.04.002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2015.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159899v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inbreeding depression of mating behavior and its reproductive consequences in a freshwater snail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Janicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolas Vellnow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 25 (2), pp.288-299. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/beheco/art122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant-parasitic nematodes associated with olive tree (Olea europaea L.) with a focus on the Mediterranean Basin : A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Tavoillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Mateille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 337 (7-8), pp.423-442. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2014.05.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast assembly of the mitochondrial genome of a plant parasitic nematode (Meloidogyne graminicola) using next generation sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Juehling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubab Zedane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 337 (5), pp.295-301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crvi.2014.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life history traits variation in heterogeneous environment: The case of a freshwater snail resistance to pond drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Ferdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2 (1), pp.218-226. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ece3.68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade-offs shape the evolution of the vector-borne insect pathogen Xenorhabdus nematophila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Ferdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 279 (1738), pp.2672 - 2680. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspb.2012.0228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant-associated nematode communities in West-palearctic coastal foredunes may relate to climate and sediment origins</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Virulence and Pathogen Multiplication: A Serial Passage Experiment in the Hypervirulent Bacterial Insect- Pathogen Xenorhabdus nematophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanya Emelianoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Givaudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Ferdy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2011.06.012⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (1), pp.e15872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0015872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02646733v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virulence and Pathogen Multiplication: A Serial Passage Experiment in the Hypervirulent Bacterial Insect- Pathogen Xenorhabdus nematophila</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Plant-associated nematode communities in West-palearctic coastal foredunes may relate to climate and sediment origins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Mateille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Tavoillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Martiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Fargette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (1), pp.e15872. </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49, pp.81 - 93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0015872⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2011.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648879v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between parasite prevalence and adult size in a trematode-mollusc system: evidence for evolutionary gigantism in the freshwater snail Galba truncatula?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Manifold aspects of specificity in a nematode-bacterium mutualism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Emelianoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Paulmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Le Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molluscan Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (10), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2009.01829.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mollus/eyp035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03159968v1</w:t>
+                <w:t xml:space="preserve">hal-00444250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manifold aspects of specificity in a nematode-bacterium mutualism</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correlation between parasite prevalence and adult size in a trematode-mollusc system: evidence for evolutionary gigantism in the freshwater snail Galba truncatula?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molluscan Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 75 (4), pp.391-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mollus/eyp035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2009.01829.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00444250v1</w:t>
+                <w:t xml:space="preserve">hal-03159968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survival-reproduction trade-off in entomopathogenic nematodes mediate by their bacterial symbionts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanya Emelianoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Chiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution Agricole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 62 (4), pp.932-942. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2008.00319.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate Qst–Fst Comparisons: A Neutrality Test for the Evolution of the G Matrix in Structured Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Goudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4345,252 +4366,252 @@
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 180 (4), pp.2135-2149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1534/genetics.107.080820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00353673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A SURVIVAL-REPRODUCTION TRADE-OFF IN ENTOMOPATHOGENIC NEMATODES MEDIATED BY THEIR BACTERIAL SYMBIONTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanya Emelianoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Chiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 62 (4), pp.932 - 942. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2008.00319.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00475066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Selection and Drift on G Matrix Evolution in a Heterogeneous Environment: A Multivariate Qst–Fst Test With the Freshwater Snail Galba truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guilhaume Martin</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Goudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
@@ -4625,330 +4646,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00353680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High quantitative and no molecular differentiation of a freshwater snail (Galba truncatula) between temporary and permanent water habitats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Can microsatellite data allow identification of oleaster Plio-Pleistocene refuge zones in the Mediterranean Basin?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Wille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jérome Goudet</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Christin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2007.03386.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 34 (3), pp.559-560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2006.01644.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668896v1</w:t>
+                <w:t xml:space="preserve">hal-03159973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can microsatellite data allow identification of oleaster Plio-Pleistocene refuge zones in the Mediterranean Basin?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Besnard</w:t>
+                <w:t xml:space="preserve">High quantitative and no molecular differentiation of a freshwater snail (Galba truncatula) between temporary and permanent water habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Wille</w:t>
+                <w:t xml:space="preserve">Sandrine Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Henry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Chapuis</w:t>
+                <w:t xml:space="preserve">Benoit Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Christin</w:t>
+                <w:t xml:space="preserve">Loïc Degen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Goudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 34 (3), pp.559-560. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (16), pp.3484-3496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2006.01644.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2007.03386.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159973v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrent evolution of host-specialized races in a globally-distributed parasite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mccoy K. D.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5029,51 +5050,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrent evolution of host-specialized races in a globally distributed parasite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen D. Mccoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5195,51 +5216,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond plants : how reproductive strategies could shape invasiveness and disease spread in freshwater snails [résumé]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Muller Baigorria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5290,51 +5311,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PESTOLIVE: a mediterranean research project for understanding and managing soil-borne parasites on olive using historical and ecological approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Mateille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5342,51 +5363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference Olivebioteq 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Amman, Jordan</w:t>
@@ -5415,77 +5436,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning from olive evolution and cultivation to understand the diversity of associated plant-parasitic nematodes communities in Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Tavoillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ait Hamza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5611,51 +5632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annia Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Alda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Faugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5762,51 +5783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Alda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vittecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vinarski, M.V. (ed.); Vázquez, A.A. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lymnaeidae : a handbook on their natural history and parasitological significance</w:t>
@@ -5848,51 +5869,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of invasive species on food webs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5900,51 +5921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Duyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networks of Invasion: A Synthesis of Concepts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, INC., 2017, Advances In Ecological Research, 9780128043387. </w:t>
@@ -6014,51 +6035,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VARIABILITE DES TRAITS D'HISTOIRE DE VIE ENTRE POPULATIONS : EXPERIENCES ECO-EVOLUTIVES DE L 'ADAPTATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversité et Ecologie. Université Paul Valéry - Montpellier 3, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6108,77 +6129,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant parasitic nematodes communities associated with olive trees in Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Tavoillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ait Hamza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6323,51 +6344,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FFAC27FC"/>
+    <w:nsid w:val="9E457692"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6554,51 +6575,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-chapuis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2299-0992" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521358v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chapuis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.73113" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550058v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.394" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04715705v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A V&#225;zquez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge S&#225;nchez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Alda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Faug&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-024-06403-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388239v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Janicke" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Meconcelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Delahaie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13607" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03092223v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Tavoillot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Martiny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fossati- Gaschignard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Plas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2020.e01423" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192485v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Vermeire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Villenave" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu&#7871; Nguy&#7877; Th&#7883;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2021.e01565" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364279v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapuis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P&#233;lissi&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Piou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Chardonnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pages" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8099" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451321v5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lozano del Campo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lamy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dubart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.29" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988761v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeen Ali" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besnard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blaa089" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064708v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malyna Suong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vira Leng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tivet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk De Waele" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21307/jofnem-2019-085" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411607v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa No&#235;l" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sartori" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13565" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482865v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsea J Little" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;pierre Chapuis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blondin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jourdan&#8208;pineau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3103" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411590v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Pointier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Juillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Segard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/693854" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03054298v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Pulch&#233;rie Kondombo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Deu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chantereau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ijbcs.v10i4.24" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607696v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Khadari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Dmowska" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12898-016-0113-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482867v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1916" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630320v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mateille" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.03.042" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2D0Q9FCT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04973339v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Andrianasetra" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolarinosy Rakotomalala" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Trang Nguyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13314-016-0222-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632592v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/681128" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636734v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A&#239;t Hamza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Ferji" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17957/IJAB/14.0004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633868v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-015-0662-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326161v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellafiore" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jougla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chapuis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Suong" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2015.04.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159899v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Graham" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-015-1999-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637245v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Vellnow" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/art122" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482839v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2014.05.006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641620v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Juehling" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubab Zedane" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2014.03.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482826v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ferdy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.68" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644781v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Arnal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2012.0228" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646733v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2011.06.012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9W6FVRP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648879v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanya Emelianoff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015872" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159968v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyp035" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444250v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chapuis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Emelianoff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paulmier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Brun" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2009.01829.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159970v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Brun" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chiral" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Moulia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2008.00319.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CK9KZPD2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00353673v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhaume Martin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Goudet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.107.080820" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00475066v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00353680v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.108.092452" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668896v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Trouv&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Degen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03386.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159973v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Besnard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wille" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henry" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Christin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2006.01644.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160237v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mccoy K. D." TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tirard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boulinier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Michalokis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085431v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen D. Mccoy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tirard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulinier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Michalakis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2005.3230" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499891v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muller Baigorria" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alda" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603037v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Achouri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ater" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belaj" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608030v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ait Hamza" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Mousadik" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884426v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hurtrez-Bouss&#232;s" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annia Alba" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faug&#232;re" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30292-3_12" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930983v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vazquez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alba" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vittecoq" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30292-3_13" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603054v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Thebault" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2016.10.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04997146v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269353v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-chapuis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2299-0992" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/237640554" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521358v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chapuis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.73113" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550058v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.394" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04715705v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A V&#225;zquez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge S&#225;nchez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Alda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Faug&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-024-06403-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388239v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Janicke" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Meconcelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Delahaie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13607" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451321v5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lozano del Campo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lamy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dubart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.29" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03092223v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Tavoillot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Martiny" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fossati- Gaschignard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Plas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2020.e01423" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192485v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Vermeire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Villenave" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu&#7871; Nguy&#7877; Th&#7883;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2021.e01565" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364279v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapuis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P&#233;lissi&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Piou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Chardonnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pages" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8099" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988761v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeen Ali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besnard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blaa089" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064708v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malyna Suong" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vira Leng" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tivet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk De Waele" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21307/jofnem-2019-085" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411607v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa No&#235;l" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sartori" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13565" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482865v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsea J Little" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;pierre Chapuis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blondin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jourdan&#8208;pineau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3103" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03054298v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Pulch&#233;rie Kondombo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Deu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chantereau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ijbcs.v10i4.24" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411590v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Pointier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Juillet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Segard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/693854" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607696v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Khadari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Dmowska" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12898-016-0113-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04973339v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Andrianasetra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolarinosy Rakotomalala" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Trang Nguyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13314-016-0222-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482867v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1916" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630320v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mateille" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.03.042" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2D0Q9FCT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159899v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Graham" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-015-1999-5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636734v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A&#239;t Hamza" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Ferji" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17957/IJAB/14.0004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632592v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/681128" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633868v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-015-0662-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326161v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellafiore" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jougla" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chapuis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Suong" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2015.04.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637245v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Vellnow" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/art122" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482839v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2014.05.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641620v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Juehling" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubab Zedane" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2014.03.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482826v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ferdy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.68" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644781v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Arnal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2012.0228" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648879v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanya Emelianoff" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015872" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646733v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2011.06.012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9W6FVRP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444250v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chapuis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Emelianoff" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paulmier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Brun" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2009.01829.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159968v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyp035" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159970v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Brun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chiral" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Moulia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2008.00319.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CK9KZPD2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00353673v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Goudet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.107.080820" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00475066v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00353680v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.108.092452" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159973v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Besnard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wille" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Christin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2006.01644.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668896v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Trouv&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Degen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03386.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160237v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mccoy K. D." TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tirard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boulinier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Michalokis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085431v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen D. Mccoy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tirard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulinier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Michalakis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2005.3230" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499891v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muller Baigorria" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alda" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603037v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Achouri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ater" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belaj" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608030v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ait Hamza" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Mousadik" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884426v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hurtrez-Bouss&#232;s" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annia Alba" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faug&#232;re" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30292-3_12" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930983v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vazquez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alba" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vittecoq" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30292-3_13" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603054v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Thebault" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2016.10.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04997146v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269353v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>