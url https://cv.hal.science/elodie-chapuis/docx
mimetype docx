--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -1,6289 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...6238 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> elodie chapuis </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elodie-chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2299-0992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">237640554</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=ONMdj2MAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freshwater Snails at the Biodiversity–Climate–Health Nexus: A Call to Recognize Neglected Models for Eco‐Evolutionary and One Health Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.73113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid life-history evolution reinforces competitive asymmetry between invasive and resident species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.e25. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk of invasion and disease transmission by the Australasian freshwater snail Orientogalba viridis (Lymnaeidae): a field and experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Alda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Faugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (1), pp.320. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-024-06403-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental effects on the genetic architecture of fitness components in a simultaneous hermaphrodite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Janicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Meconcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Delahaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 91 (1), pp.124-137. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2656.13607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity and selfing drives population genetic structure in a patchy landscape: a comparative approach of four co-occurring freshwater snail species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lozano del Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dubart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.e21. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451321v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legacy of plant-parasitic nematode communities from past ecosystems and shift by recent afforestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Tavoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Martiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Fossati- Gaschignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Plas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26, pp.e01423. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gecco.2020.e01423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of nematode communities in anecic earthworm casts and adjacent soil reveal a land use-independent trophic group signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Liesse Vermeire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huế Nguyễ Thị</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27, pp.e01565. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gecco.2021.e01565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192485v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive genetic variance for traits least related to fitness increases with environmental stress in the desert locust, Schistocerca gregaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pélissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Chardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (21), pp.13930-13947. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.8099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive response to olive cultivation in a generalist parasitic nematode (Meloidogyne javanica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadeen Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Besnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 131 (2), pp.356-368. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blaa089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a conservation agriculture system on soil characteristics, rice yield, and root-parasitic nematodes in a Cambodian lowland rice field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malyna Suong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vira Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk De Waele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, pp.e2019-85. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21307/jofnem-2019-085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric evolutionary responses to sex-specific selection in a hermaphrodite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Janicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72 (10), pp.2181-2201. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evo.13565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the relationship between tychoparthenogenesis and inbreeding depression in the Desert Locust, &amp;lt;i&amp;gt;Schistocerca gregaria&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chelsea J Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐pierre Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Blondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jourdan‐pineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (15), pp.6003 - 6011. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.3103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of genetic structure and phenotypic diversity in sorghum landraces in relation to farmers’ management in Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Pulchérie Kondombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Deu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chantereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological and Chemical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (4), pp.1747-1764. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4314/ijbcs.v10i4.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinvasion Triggers Rapid Evolution of Life Histories in Freshwater Snails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Pointier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Juillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Segard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Naturalist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 190 (5), pp.694-706. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/693854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How anthropogenic changes may affect soil-borne parasite diversity ? Plant-parasitic nematode communities associated with olive trees in Morocco as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Tavoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchaib Khadari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Dmowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (1), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12898-016-0113-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of the root-knot nematode (Meloidogyne graminicola) in Madagascar rice fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Andrianasetra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolarinosy Rakotomalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Trang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australasian Plant Disease Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (1), pp.32. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13314-016-0222-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04973339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition dependence of male and female reproductive success : insights from a simultaneous hermaphrodite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Janicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (3), pp.830-841. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.1916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trend to explain the distribution of root-knot nematodes &amp;lt;em&amp;gt;Meloidogyne&amp;lt;/em&amp;gt; spp. associated with olive trees in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Tavoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mateille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 225, pp.22 - 32. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2016.03.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size-assortative mating in simultaneous hermaphrodites: an experimental test and a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Meconcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69 (11), pp.1867-1878. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00265-015-1999-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment-dependent sexual selection: Bateman's parameters under varying levels of food availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Janicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Naturalist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 185 (6), pp.756-768. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/681128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-parasitic nematodes associated with olive tree in Southern Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aït Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Ferji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Tavoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agriculture and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17, pp.719-726. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17957/IJAB/14.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new root-knot nematode &amp;lt;em&amp;gt;Meloidogyne spartelensis&amp;lt;/em&amp;gt; n. sp (Nematoda: Meloidogynidae) in Northern Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Tavoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 143 (1), pp.25 - 42. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-015-0662-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific variability of the facultative meiotic parthenogenetic root-knot nematode (Meloidogyne graminicola) from rice fields in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellafiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Jougla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Suong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 338 (7), pp.doi: 10.1016/j.crvi.2015.04.002. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2015.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-parasitic nematodes associated with olive tree (Olea europaea L.) with a focus on the Mediterranean Basin : A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Tavoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mateille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 337 (7-8), pp.423-442. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2014.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inbreeding depression of mating behavior and its reproductive consequences in a freshwater snail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Janicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolas Vellnow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (2), pp.288-299. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/beheco/art122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast assembly of the mitochondrial genome of a plant parasitic nematode (Meloidogyne graminicola) using next generation sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Juehling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubab Zedane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 337 (5), pp.295-301. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2014.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life history traits variation in heterogeneous environment: The case of a freshwater snail resistance to pond drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ferdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (1), pp.218-226. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-offs shape the evolution of the vector-borne insect pathogen Xenorhabdus nematophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ferdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 279 (1738), pp.2672 - 2680. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2012.0228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virulence and Pathogen Multiplication: A Serial Passage Experiment in the Hypervirulent Bacterial Insect- Pathogen Xenorhabdus nematophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanya Emelianoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ferdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (1), pp.e15872. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0015872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-associated nematode communities in West-palearctic coastal foredunes may relate to climate and sediment origins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Tavoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Martiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fargette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49, pp.81 - 93. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2011.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifold aspects of specificity in a nematode-bacterium mutualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Emelianoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Paulmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (10), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1420-9101.2009.01829.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between parasite prevalence and adult size in a trematode-mollusc system: evidence for evolutionary gigantism in the freshwater snail Galba truncatula?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molluscan Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 75 (4), pp.391-396. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mollus/eyp035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survival-reproduction trade-off in entomopathogenic nematodes mediate by their bacterial symbionts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanya Emelianoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution Agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 62 (4), pp.932-942. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1558-5646.2008.00319.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Qst–Fst Comparisons: A Neutrality Test for the Evolution of the G Matrix in Structured Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Goudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 180 (4), pp.2135-2149. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.107.080820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00353673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SURVIVAL-REPRODUCTION TRADE-OFF IN ENTOMOPATHOGENIC NEMATODES MEDIATED BY THEIR BACTERIAL SYMBIONTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanya Emelianoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 62 (4), pp.932 - 942. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1558-5646.2008.00319.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00475066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Selection and Drift on G Matrix Evolution in a Heterogeneous Environment: A Multivariate Qst–Fst Test With the Freshwater Snail Galba truncatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Goudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 180 (4), pp.2151-2161. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.108.092452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00353680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High quantitative and no molecular differentiation of a freshwater snail (Galba truncatula) between temporary and permanent water habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Degen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Goudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (16), pp.3484-3496. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2007.03386.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can microsatellite data allow identification of oleaster Plio-Pleistocene refuge zones in the Mediterranean Basin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Christin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (3), pp.559-560. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2006.01644.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent evolution of host-specialized races in a globally-distributed parasite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mccoy K. D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boulinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Michalokis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 272, pp.2389-2395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent evolution of host-specialized races in a globally distributed parasite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen D. Mccoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boulinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Michalakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Volume 272, Number 1579 / November 22,, pp.2389 - 2395. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2005.3230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond plants : how reproductive strategies could shape invasiveness and disease spread in freshwater snails [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Muller Baigorria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International APOMIXIS 2025 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Montpellier, France. p. 63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PESTOLIVE: a mediterranean research project for understanding and managing soil-borne parasites on olive using historical and ecological approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Achouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference Olivebioteq 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Amman, Jordan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from olive evolution and cultivation to understand the diversity of associated plant-parasitic nematodes communities in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Tavoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ait Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Mousadik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference Olivebioteq 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Amman, Jordan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of interactions between parasitic Digenea and their molluscan hosts with special emphasis on lymnaeids (chapitre 12)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hurtrez-Boussès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annia Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Faugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.V. Vinarski; A.A. Vazquez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lymnaeidae: natural history and parasitological significance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature, 2023, 978-3-031-30292-3. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-30292-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lymnaeid snails and the transmission of Fasciolosis : understanding the differential risks from local to global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vittecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vinarski, M.V. (ed.); Vázquez, A.A. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lymnaeidae : a handbook on their natural history and parasitological significance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.359-394, 2023, Zoological Monographs, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-30292-3_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of invasive species on food webs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Thebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Anneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Duyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks of Invasion: A Synthesis of Concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, INC., 2017, Advances In Ecological Research, 9780128043387. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2016.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VARIABILITE DES TRAITS D'HISTOIRE DE VIE ENTRE POPULATIONS : EXPERIENCES ECO-EVOLUTIVES DE L 'ADAPTATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. Université Paul Valéry - Montpellier 3, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04997146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant parasitic nematodes communities associated with olive trees in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Tavoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ait Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Mousadik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Congress of Nematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cape Town, South Africa. SOC NEMATOLOGISTS, Journal of Nematology, 46 (2), pp.1, 2014, Journal of Nematology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId215"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -6344,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9E457692"/>
+    <w:nsid w:val="F290C05A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6575,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-chapuis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2299-0992" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/237640554" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521358v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chapuis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.73113" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550058v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.394" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04715705v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A V&#225;zquez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge S&#225;nchez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Alda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Faug&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-024-06403-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388239v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Janicke" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Meconcelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Delahaie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13607" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451321v5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lozano del Campo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lamy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dubart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.29" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03092223v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Tavoillot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Martiny" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fossati- Gaschignard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Plas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2020.e01423" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192485v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Vermeire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Villenave" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu&#7871; Nguy&#7877; Th&#7883;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2021.e01565" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364279v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapuis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P&#233;lissi&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Piou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Chardonnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pages" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8099" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988761v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeen Ali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besnard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blaa089" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064708v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malyna Suong" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vira Leng" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tivet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk De Waele" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21307/jofnem-2019-085" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411607v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa No&#235;l" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sartori" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13565" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482865v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsea J Little" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;pierre Chapuis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blondin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jourdan&#8208;pineau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3103" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03054298v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Pulch&#233;rie Kondombo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Deu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chantereau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ijbcs.v10i4.24" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411590v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Pointier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Juillet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Segard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/693854" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607696v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Khadari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Dmowska" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12898-016-0113-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04973339v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Andrianasetra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolarinosy Rakotomalala" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Trang Nguyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13314-016-0222-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482867v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1916" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630320v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mateille" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.03.042" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2D0Q9FCT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159899v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Graham" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-015-1999-5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636734v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A&#239;t Hamza" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Ferji" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17957/IJAB/14.0004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632592v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/681128" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633868v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-015-0662-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326161v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellafiore" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jougla" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chapuis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Suong" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2015.04.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637245v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Vellnow" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/art122" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482839v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2014.05.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641620v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Juehling" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubab Zedane" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2014.03.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482826v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ferdy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.68" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644781v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Arnal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2012.0228" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648879v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanya Emelianoff" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015872" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646733v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2011.06.012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9W6FVRP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444250v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chapuis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Emelianoff" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paulmier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Brun" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2009.01829.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159968v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyp035" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159970v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Brun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chiral" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Moulia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2008.00319.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CK9KZPD2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00353673v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Goudet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.107.080820" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00475066v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00353680v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.108.092452" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159973v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Besnard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wille" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Christin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2006.01644.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668896v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Trouv&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Degen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03386.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160237v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mccoy K. D." TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tirard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boulinier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Michalokis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085431v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen D. Mccoy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tirard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulinier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Michalakis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2005.3230" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499891v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muller Baigorria" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alda" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603037v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Achouri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ater" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belaj" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608030v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ait Hamza" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Mousadik" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884426v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hurtrez-Bouss&#232;s" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annia Alba" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faug&#232;re" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30292-3_12" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930983v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vazquez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alba" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vittecoq" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30292-3_13" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603054v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Thebault" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2016.10.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04997146v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269353v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-chapuis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2299-0992" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/237640554" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=ONMdj2MAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521358v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chapuis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.73113" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550058v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.394" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04715705v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A V&#225;zquez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge S&#225;nchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Alda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Faug&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-024-06403-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388239v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Janicke" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Meconcelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Delahaie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13607" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451321v5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lozano del Campo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lamy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dubart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.29" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03092223v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Tavoillot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Martiny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fossati- Gaschignard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Plas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2020.e01423" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192485v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Vermeire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Villenave" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu&#7871; Nguy&#7877; Th&#7883;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2021.e01565" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364279v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapuis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P&#233;lissi&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Piou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Chardonnet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pages" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8099" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988761v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeen Ali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besnard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blaa089" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064708v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malyna Suong" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vira Leng" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tivet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk De Waele" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21307/jofnem-2019-085" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411607v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa No&#235;l" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sartori" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13565" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482865v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsea J Little" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;pierre Chapuis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blondin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jourdan&#8208;pineau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3103" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03054298v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Pulch&#233;rie Kondombo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Deu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chantereau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ijbcs.v10i4.24" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411590v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Pointier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Juillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Segard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/693854" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607696v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Khadari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Dmowska" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12898-016-0113-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04973339v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Andrianasetra" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolarinosy Rakotomalala" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Trang Nguyen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13314-016-0222-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482867v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1916" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630320v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mateille" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.03.042" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2D0Q9FCT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159899v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Graham" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-015-1999-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632592v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/681128" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636734v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A&#239;t Hamza" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Ferji" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17957/IJAB/14.0004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633868v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-015-0662-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326161v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellafiore" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jougla" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chapuis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Suong" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2015.04.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482839v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2014.05.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637245v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Vellnow" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/art122" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641620v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Juehling" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubab Zedane" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2014.03.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482826v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ferdy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.68" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644781v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Arnal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2012.0228" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648879v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanya Emelianoff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015872" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646733v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2011.06.012" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9W6FVRP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444250v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chapuis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Emelianoff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paulmier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Brun" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2009.01829.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159968v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyp035" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159970v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Brun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chiral" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Moulia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2008.00319.x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CK9KZPD2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00353673v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Goudet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.107.080820" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00475066v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00353680v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.108.092452" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668896v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Trouv&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Degen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03386.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159973v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Besnard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wille" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Christin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2006.01644.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160237v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mccoy K. D." TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tirard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boulinier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Michalokis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085431v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen D. Mccoy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tirard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulinier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Michalakis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2005.3230" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499891v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muller Baigorria" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alda" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603037v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Achouri" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ater" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belaj" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608030v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ait Hamza" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Mousadik" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884426v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hurtrez-Bouss&#232;s" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annia Alba" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faug&#232;re" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30292-3_12" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930983v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vazquez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alba" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vittecoq" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30292-3_13" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603054v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Thebault" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2016.10.001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04997146v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269353v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>