--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -341,455 +341,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04910159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential effects of psychological resources on well-being and psychological distress: a one-year longitudinal study during the COVID-19 pandemic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factors Associated With Psychological Distress in Parents of LGBT + People</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pellerin</w:t>
+                <w:t xml:space="preserve">Lucile Montalescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Raufaste</w:t>
+                <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Corman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+                <w:t xml:space="preserve">Marylou Gouilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Positive Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17439760.2024.2433046⟩</w:t>
+              <w:t xml:space="preserve">Family Process</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (2), pp.e70051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/famp.70051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810799v2</w:t>
+                <w:t xml:space="preserve">hal-05137643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-pandemic student mental health and coping strategies: A time trajectory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 376, pp.260-268. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jad.2025.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Associated With Psychological Distress in Parents of LGBT + People</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+                <w:t xml:space="preserve">Differential effects of psychological resources on well-being and psychological distress: a one-year longitudinal study during the COVID-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Raufaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Deshayes</w:t>
+                <w:t xml:space="preserve">Maya Corman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylou Gouilly</w:t>
+                <w:t xml:space="preserve">Frederique Teissedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Family Process</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (2), pp.e70051. </w:t>
+              <w:t xml:space="preserve">Journal of Positive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/famp.70051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17439760.2024.2433046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05137643v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810799v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relation between internalized homophobia, coping, and psychological distress in French gay men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Plumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Pietropaoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -862,51 +862,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illness representations of infertility: a cross-sectional study of women with fertility challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deninotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -992,51 +992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1122,51 +1122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soins-Aides-soignantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 119, pp.20-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1200,51 +1200,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors Associated With Digital Intervention Engagement and Adherence in Patients With Cancer: Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1607,51 +1607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1817,295 +1817,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Use of a Learning-Based Exergame to Enhance Physical Literacy, Soft Skills, and Academic Learning in School-Age Children: Pilot Interventional Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+                <w:t xml:space="preserve">Conception d’interventions préventives en santé mentale auprès des collégiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gisclard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angèle Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Serious Games</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/53072⟩</w:t>
+              <w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (86), pp.24 - 32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revssu.2024.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04322752v1</w:t>
+                <w:t xml:space="preserve">hal-04516287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’interventions préventives en santé mentale auprès des collégiens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the Use of a Learning-Based Exergame to Enhance Physical Literacy, Soft Skills, and Academic Learning in School-Age Children: Pilot Interventional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lespiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revssu.2024.01.008⟩</w:t>
+              <w:t xml:space="preserve">JMIR Serious Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.e53072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/53072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516287v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of a Prescribed Physical Activity Program for People with Chronic Diseases Living in Community Settings in France</w:t>
               </w:r>
@@ -2234,51 +2234,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of illness representations on coping strategies and psychosocial outcomes of infertility: Systematic review and meta‐analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deninotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2351,77 +2351,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Intervention Approaches of Emotion Regulation and Learning Strategies on Students’ Learning and Mental Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Puechlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2485,64 +2485,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de deux interventions innovantes visant à réduire et/ou prévenir les détériorations de santé des étudiants à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2619,90 +2619,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between Fear of COVID-19, Intolerance of Uncertainty, and Coping Strategies on University Students’ Mental Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Puechlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (23), pp.4938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2736,51 +2736,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk Factors and Consequences of Parental Burnout: Role of Early Maladaptive Schemas and Emotion‑Focused Coping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karla Bernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2853,51 +2853,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Health Effectiveness of a Physical Activity Program Co-Constructed with Students after the COVID-19 Pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2968,434 +2968,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can an Eight-Session Multicomponent Physical Exercise Program Reduce Fall Risk and Fear of Falling among the Elderly?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antony Philippe</w:t>
+                <w:t xml:space="preserve">Two Years and Four Time Points: Description of Emotional State and Coping Strategies of French University Students during the COVID-19 Pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Puechlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montalescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (14), pp.8262. </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (4), pp.782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph19148262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v14040782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717430v1</w:t>
+                <w:t xml:space="preserve">hal-03640292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Years and Four Time Points: Description of Emotional State and Coping Strategies of French University Students during the COVID-19 Pandemic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of a Cognitive Schema Account on the Stigma of Schizophrenia: A Study in a French University Student Sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Devoisin-Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trémolière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v14040782⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 135 (3), pp.287 - 300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5406/19398298.135.3.03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03640292v1</w:t>
+                <w:t xml:space="preserve">hal-03871380v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a Cognitive Schema Account on the Stigma of Schizophrenia: A Study in a French University Student Sample</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bastien Trémolière</w:t>
+                <w:t xml:space="preserve">Can an Eight-Session Multicomponent Physical Exercise Program Reduce Fall Risk and Fear of Falling among the Elderly?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 135 (3), pp.287 - 300. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (14), pp.8262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5406/19398298.135.3.03⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19148262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03871380v2</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiles and age-related differences in the expression of the three parental burnout dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3507,51 +3507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Korchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nogrette Maxence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMIR Research Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
@@ -3602,51 +3602,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of an online self-help intervention on university students’ mental health during COVID-19: A non-randomized controlled pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3775,51 +3775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Jarlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.13:953711. </w:t>
@@ -3857,113 +3857,113 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a Cognitive Schema Account on the Stigma of Schizophrenia: A Study in a French University Student Sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Devoisin-Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trémolière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 135 (3), pp.287-300. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5406/19398298.135.3.03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399962v1</w:t>
@@ -4091,51 +4091,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudiants en temps de confinement et au-delà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4195,51 +4195,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychological Vulnerability of French University Students during the COVID-19 Pandemic: A Four-Wave Longitudinal Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4520,51 +4520,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">University Students’ Lifestyle Behaviors during the COVID-19 Pandemic: A Four-Wave Longitudinal Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4611,51 +4611,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Psychological Vulnerability of French University Students to the COVID-19 Confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4871,51 +4871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Puechlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5183,64 +5183,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of mothers’ affiliate stigma and child’s symptoms on the distress of mothers with ADHD children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mental Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 28 (3), pp.282-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6238,200 +6238,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perception de jeunes lesbiennes et gais concernant l'attitude de leurs parents à l'égard de leur homosexualité</w:t>
+                <w:t xml:space="preserve">Vécu émotionnel et tentatives de suicide lors du coming-out</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierluigi Graziani</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Community Mental Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue Française et Francophone de Psychiatrie et de Psychologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682922v1</w:t>
+                <w:t xml:space="preserve">hal-01623621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vécu émotionnel et tentatives de suicide lors du coming-out</w:t>
+                <w:t xml:space="preserve">La perception de jeunes lesbiennes et gais concernant l'attitude de leurs parents à l'égard de leur homosexualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P Graziani</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue Française et Francophone de Psychiatrie et de Psychologie Médicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Community Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7870/cjcmh-2011-0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01623621v1</w:t>
+                <w:t xml:space="preserve">hal-01682922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tentatives de suicide et homosexualité: revue de la littérature</w:t>
               </w:r>
@@ -6650,1222 +6650,1222 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les facteurs impliqués dans les détériorations de santé des jeunes LGBT+</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une approche transdiagnostique du risque suicidaire à l'adolescence : étude des processus psychologiques intra et inter-individuels impliqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Renoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Métamorphose des liens à l'adolescence" Reconfigurations ou invariants ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Nimes, France</w:t>
+              <w:t xml:space="preserve">Rencontres Jeunes Chercheur.euse.s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Psychologie et Neurocognition; Laboratoire Interuniversitaire de Psychologie, Jun 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05326099v1</w:t>
+                <w:t xml:space="preserve">hal-05149194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une approche transdiagnostique du risque suicidaire à l'adolescence : étude des processus psychologiques intra et inter-individuels impliqués</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Souchon</w:t>
+                <w:t xml:space="preserve">Les facteurs impliqués dans les détériorations de santé des jeunes LGBT+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Jeunes Chercheur.euse.s</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Psychologie et Neurocognition; Laboratoire Interuniversitaire de Psychologie, Jun 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Colloque "Métamorphose des liens à l'adolescence" Reconfigurations ou invariants ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05149194v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde Hope LGBT+: Santé des familles LGBT+</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+                <w:t xml:space="preserve">Vers une approche transdiagnostique et processuelle du risque suicidaire à l'adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Deshayes</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Renoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde sur le projet Hope LGBT+</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Nimes, France</w:t>
+              <w:t xml:space="preserve">Métamorphose des liens à l'adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Adolescents du Gard; CODES 30, Oct 2025, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289290v1</w:t>
+                <w:t xml:space="preserve">hal-05335131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une approche transdiagnostique et processuelle du risque suicidaire à l'adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Souchon</w:t>
+                <w:t xml:space="preserve">Table ronde Hope LGBT+: Santé des familles LGBT+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Chloé Gauthier</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métamorphose des liens à l'adolescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des Adolescents du Gard; CODES 30, Oct 2025, Nîmes, France</w:t>
+              <w:t xml:space="preserve">Table ronde sur le projet Hope LGBT+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335131v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning-based exergaming to improve physical literacy, psychosocial skills and academic learning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Lespiau</w:t>
+                <w:t xml:space="preserve">Le rôle de la résilience et du soutien social dans la détresse psychologique des jeunes LGBT+ : Une approche dyadique parent-enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er colloque International ICARES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Montpellier (FR), France</w:t>
+              <w:t xml:space="preserve">52ème congrès AFTCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFTCC, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835013v1</w:t>
+                <w:t xml:space="preserve">hal-04848040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation LGBT+ à destination des psychologues du Cher (18000)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marylou Gouilly</w:t>
+                <w:t xml:space="preserve">Différences inter-individuelles dans le niveau d'utilisation des stratégies de régulation émotionnelle selon la personnalité et l'avancée en âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Sirven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Thiers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+                <w:t xml:space="preserve">L. Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation LGBT+ à destination des psychologues du Cher (18000)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Bourges, France</w:t>
+              <w:t xml:space="preserve">25ème Journées Internationales de Psychologie Différentielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913452v1</w:t>
+                <w:t xml:space="preserve">hal-04674896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de la résilience et du soutien social dans la détresse psychologique des jeunes LGBT+ : Une approche dyadique parent-enfant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficacité d’interventions en milieu scolaire visant à promouvoir la santé psychologique des adolescents : essai contrôlé randomisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lespiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52ème congrès AFTCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFTCC, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">52e Congrès Annuel de l'Association Française de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Thérapie Comportementale et Cognitive, Dec 2024, Paris Maison de la chimie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848040v1</w:t>
+                <w:t xml:space="preserve">hal-04839521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différences inter-individuelles dans le niveau d'utilisation des stratégies de régulation émotionnelle selon la personnalité et l'avancée en âge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Sirven</w:t>
+                <w:t xml:space="preserve">Développement et évaluation d’interventions prophylactiques auprès des collégiens : Parcours Adoptimisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Journées Internationales de Psychologie Différentielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">52e Congrès annuel de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Thérapie Comportementale et Cognitive, Dec 2024, Paris Maison de la chimie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674896v1</w:t>
+                <w:t xml:space="preserve">hal-04839532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité d’interventions en milieu scolaire visant à promouvoir la santé psychologique des adolescents : essai contrôlé randomisé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning-based exergaming to improve physical literacy, psychosocial skills and academic learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lespiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52e Congrès Annuel de l'Association Française de Thérapie Comportementale et Cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Thérapie Comportementale et Cognitive, Dec 2024, Paris Maison de la chimie, France</w:t>
+              <w:t xml:space="preserve">1er colloque International ICARES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Montpellier (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04839521v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et évaluation d’interventions prophylactiques auprès des collégiens : Parcours Adoptimisme</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Lespiau</w:t>
+                <w:t xml:space="preserve">Formation LGBT+ à destination des psychologues du Cher (18000)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylou Gouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52e Congrès annuel de Thérapie Comportementale et Cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Thérapie Comportementale et Cognitive, Dec 2024, Paris Maison de la chimie, France</w:t>
+              <w:t xml:space="preserve">Formation LGBT+ à destination des psychologues du Cher (18000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04839532v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transidentité : comment accueillir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Thiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7903,103 +7903,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets différentiels des ressources psychologiques: une étude longitudinale d’un an pendant la pandémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Raufaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Corman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Teissedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVe Journées Internationales de Psychologie Différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rennes (Université Rennes 2), France</w:t>
@@ -8136,51 +8136,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé des mineur.e.s transgenres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Thiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8218,103 +8218,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets différentiels des ressources psychologiques sur le bien-être et la détresse psychologique : Une étude longitudinale d'un an pendant la pandémie de COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Raufaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Corman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Teissedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Journées Internationales de Psychologie Différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
@@ -8337,411 +8337,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causes du phénomène suicidaire des personnels hospitaliers : interactions entre facteurs individuels et organisationnels ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Olivaux</w:t>
+                <w:t xml:space="preserve">Dynamique affective chez des femmes entre 50 et 80 ans : utilisation d'un protocole de type Experience Sampling Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Sirven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marine Royer</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème conférence ARAMOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Recherche Appliquée en Management des Organisations de Santé, Nov 2023, Metz, France</w:t>
+              <w:t xml:space="preserve">12ème congrès de l'association francophone de la psychologie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04943122v1</w:t>
+                <w:t xml:space="preserve">hal-04674883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets du dispositif Etu'Zen sur la santé mentale et les stratégies d'apprentissage des étudiants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Causes du phénomène suicidaire des personnels hospitaliers : interactions entre facteurs individuels et organisationnels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Royer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRTCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Nimes, France</w:t>
+              <w:t xml:space="preserve">11ème conférence ARAMOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Recherche Appliquée en Management des Organisations de Santé, Nov 2023, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04115115v1</w:t>
+                <w:t xml:space="preserve">hal-04943122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique affective chez des femmes entre 50 et 80 ans : utilisation d'un protocole de type Experience Sampling Method</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Les effets du dispositif Etu'Zen sur la santé mentale et les stratégies d'apprentissage des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montalescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème congrès de l'association francophone de la psychologie de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">JRTCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674883v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liens entre stigmatisation, autocompassion et symptômes dépressifs chez les personnes en situation d'obésité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylou Gouilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème congrès de l'AFPSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8792,77 +8792,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème congrès international de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8900,77 +8900,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle variabilité affective chez un individu au regard de ses cinq traits de personnalité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Sirven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème atelier MODEVAIIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Saint-Pierre-de-l'Isle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8995,64 +8995,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutions et relations entre affects et fatigue au cours d'une expédition polaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boebion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9146,51 +9146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deninotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Régionales de l'AFTCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Nîmes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9228,51 +9228,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation d’interventions innovantes visant à prévenir les détériorations de santé des étudiants et à promouvoir le développement de leurs ressources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9323,51 +9323,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illness representations, coping strategies and psychological consequences in infertility: A systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deninotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9431,51 +9431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10027,51 +10027,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burnout parental et schémas précoces inadaptés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karla Bernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10230,64 +10230,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la stigmatisation intériorisée et des symptômes de l'enfant dans la détresse psychologique des mères d'enfants TDAH.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association Française de Thérapie Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10591,217 +10591,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des théories cognitives dans la lutte contre la stigmatisation de la schizophrénie</w:t>
+                <w:t xml:space="preserve">S’appuyer sur le patient pour construire sa prise en charge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Française de Thérapie Comportementale et Cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche Unîmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160671v1</w:t>
+                <w:t xml:space="preserve">hal-02160674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’appuyer sur le patient pour construire sa prise en charge</w:t>
+                <w:t xml:space="preserve">Apport des théories cognitives dans la lutte contre la stigmatisation de la schizophrénie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Devoisin-Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche Unîmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Nimes, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association Française de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160674v1</w:t>
+                <w:t xml:space="preserve">hal-02160671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'identité sexuelle à l'adolescence</w:t>
               </w:r>
@@ -11374,273 +11374,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupler les exergaming aux 30 minutes d’activité physique quotidienne en primaire pour améliorer la littératie physique, les compétences psychosociales et les apprentissages scolaires</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">After intensive care : reinforcing the patient's, relatives' and healthcare professionnals' capacity to care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Calmettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montalescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gisclard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque la XR en mouvement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Limoges, France</w:t>
+              <w:t xml:space="preserve">Spring day de l'Ecole Doctorale 583</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05249420v1</w:t>
+                <w:t xml:space="preserve">hal-05069733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">After intensive care : reinforcing the patient's, relatives' and healthcare professionnals' capacity to care</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coupler les exergaming aux 30 minutes d’activité physique quotidienne en primaire pour améliorer la littératie physique, les compétences psychosociales et les apprentissages scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lespiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spring day de l'Ecole Doctorale 583</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Nîmes, France</w:t>
+              <w:t xml:space="preserve">Colloque la XR en mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05069733v1</w:t>
+                <w:t xml:space="preserve">hal-05249420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mental health prevention in middle schools the efficacy of brief innovative interventions</w:t>
               </w:r>
@@ -11734,64 +11734,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus psychologiques impliqués dans le risque suicidaire à l'adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Renoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11836,545 +11836,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental health school-based prevention and promotion intervention towards adolescents : a protocol study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Lespiau</w:t>
+                <w:t xml:space="preserve">Régulation émotionnelle chez des patientes ayant reçu un diagnostic de cancer de l'ovaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Sirven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Régionales de Thérapie Comportementale et Cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Nîmes, France</w:t>
+              <w:t xml:space="preserve">Journées Jeunes &amp; Chercheurs de la Ligue contre le Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04116437v1</w:t>
+                <w:t xml:space="preserve">hal-04675021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilot study of a brief preventative intervention to adults' psychological health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
+                <w:t xml:space="preserve">Maison sport-santé universitaire et promotion de la littératie en santé chez les étudiant.es</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claude Lagouanelle-Simeoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montalescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gisclard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Régionales de Thérapie Comportementale et Cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Nîmes, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04116436v1</w:t>
+                <w:t xml:space="preserve">hal-04289033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schémas précoces inadaptés et pratiques éducatives parentales chez des adolescents présentant un TDA-H</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Arnaud</w:t>
+                <w:t xml:space="preserve">Mental health school-based prevention and promotion intervention towards adolescents : a protocol study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRTCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Nimes, France</w:t>
+              <w:t xml:space="preserve">Journées Régionales de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115075v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation émotionnelle chez des patientes ayant reçu un diagnostic de cancer de l'ovaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Baussard</w:t>
+                <w:t xml:space="preserve">Pilot study of a brief preventative intervention to adults' psychological health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jeunes &amp; Chercheurs de la Ligue contre le Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Régionales de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675021v1</w:t>
+                <w:t xml:space="preserve">hal-04116436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maison sport-santé universitaire et promotion de la littératie en santé chez les étudiant.es</w:t>
+                <w:t xml:space="preserve">Schémas précoces inadaptés et pratiques éducatives parentales chez des adolescents présentant un TDA-H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Monvoisin</w:t>
+                <w:t xml:space="preserve">Céline Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">JRTCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289033v1</w:t>
+                <w:t xml:space="preserve">hal-04115075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liens entre agressivité, schémas précoces inadaptés et traitement de l’information sociale à l’adolescence</w:t>
               </w:r>
@@ -12449,433 +12449,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04115063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etu’Zen : Aider les étudiants à développer des ressources favorisant leur bien-être et leurs apprentissages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'émodiversité féminine avec l'avancée en âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Sirven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'Association des Villes Universitaires de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque International RIPSYDEVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675015v1</w:t>
+                <w:t xml:space="preserve">hal-03684516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'émodiversité féminine avec l'avancée en âge</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Student mental health during the first two years of the COVID- 19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Puechlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montalescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque International RIPSYDEVE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30 th European Congress of Psychiatry.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Budapest, Hungary. European Psychiatry, 65 (S1: Abstracts of the 30th European Congress of Psychiatry), pp.S535, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2022.1367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03684516v1</w:t>
+                <w:t xml:space="preserve">hal-03685342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Student mental health during the first two years of the COVID- 19 pandemic</w:t>
+                <w:t xml:space="preserve">Etu’Zen : Aider les étudiants à développer des ressources favorisant leur bien-être et leurs apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gisclard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lespiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30 th European Congress of Psychiatry.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire de l'Association des Villes Universitaires de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2022.1367⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03685342v1</w:t>
+                <w:t xml:space="preserve">hal-04675015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting physical activity among university studentrs with a co-constructed program during COVID-19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12991,64 +12991,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st OncoLille Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lille, France</w:t>
@@ -13077,51 +13077,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burnout parental : Différences et similarités de profils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13453,51 +13453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Puechlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13762,260 +13762,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités physiques et symptômes négatifs : Etude préliminaire dans la schizophrénie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les représentations du trouble bipolaire chez des personnes avec ou sans trouble psychique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscillia Averous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claude Lagouanelle-Simeoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès de l’Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, paris, France</w:t>
+              <w:t xml:space="preserve"> 45ème congrès annuel de TCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160688v1</w:t>
+                <w:t xml:space="preserve">hal-01670284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations du trouble bipolaire chez des personnes avec ou sans trouble psychique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Claude Lagouanelle-Simeoni</w:t>
+                <w:t xml:space="preserve">Activités physiques et symptômes négatifs : Etude préliminaire dans la schizophrénie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Attal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 45ème congrès annuel de TCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Paris, France. 2017</w:t>
+              <w:t xml:space="preserve">15ème Congrès de l’Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670284v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude exploratoire : l'impact d’un programme de psychoéducation sur les représentations de la maladie dans les troubles bipolaires</w:t>
               </w:r>
@@ -14696,338 +14696,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical case : Application of Beck’s addiction or motivation model to prevent relapse</w:t>
+                <w:t xml:space="preserve">The desire to drink : is it dangeous in the hospital ? Application of exposure technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Cannas-Aghedu</w:t>
+                <w:t xml:space="preserve">Jessica Giuffrida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Giuffrida</w:t>
+                <w:t xml:space="preserve">Fabio Cannas Aghedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Best Pratices : Music in creative detoxification and rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160654v1</w:t>
+                <w:t xml:space="preserve">hal-02160656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The desire to drink : is it dangeous in the hospital ? Application of exposure technique</w:t>
+                <w:t xml:space="preserve">Clinical case : Application of Beck’s addiction or motivation model to prevent relapse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Cannas-Aghedu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Giuffrida</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabio Cannas Aghedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Best Pratices : Music in creative detoxification and rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160656v1</w:t>
+                <w:t xml:space="preserve">hal-02160654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The quality of motivation is a criteron for fitting the treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Cannas Aghedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Giuffrida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15659,51 +15659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16001,51 +16001,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071418v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2025.03.004" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910159v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Charbonnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2024.12.009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810799v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pellerin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raufaste" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Corman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Teissedre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17439760.2024.2433046" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942802v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilie Chevrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2025.02.007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137643v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deshayes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Gouilly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/famp.70051" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673304v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Plumas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pietropaoli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19359705.2024.2386944" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835932v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deninotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2024.2411636" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613977v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sirven" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baussard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2024.03.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674212v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olivaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Royer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-Brisson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sasoi.2024.05.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848076v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/52542" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565580v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Vaillant-Coindard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-024-01723-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816099v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Palermo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2024.0117" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600443v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Calmettes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525228v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2024.01.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322752v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/53072" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516287v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673308v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coste" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pabion" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21080966" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159008v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gosling" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12676" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053289v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Puechlong" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00469580231159962" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216966v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2023.08.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312673v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Puechlong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15234938" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107586v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Bernat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43076-023-00288-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148999v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Philippe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bernal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15132913" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717430v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19148262" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640292v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14040782" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871380v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Devoisin-Lagarde" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caparos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/19398298.135.3.03" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628026v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Scola" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17405629.2021.1990749" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685362v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Korchi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nogrette Maxence" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/36429" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571992v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2022.100175" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739193v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cousson-G&#233;lie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jarlier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.953711" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399962v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327991v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2021.101656" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334448v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2021.06.011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347281v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18189699" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207386v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Juhel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2021.100646" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141150v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Averous" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dany" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.09.011" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334621v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18178998" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117368v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1090198120987128" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104527v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot de Battista" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Strubel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0859" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094717v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101688" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117876v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01167" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117871v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cap0000244" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148511v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638237.2018.1521944" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117891v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Chesterman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Graziani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15020290" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648422v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Lagouanelle-Simeoni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Prosperi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2017.10.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148501v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0020764018814272" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623574v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19359705.2016.1182957" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623591v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hatteschweiler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2015.01.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623630v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatteschweiler Coralie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623616v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1017476ar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623587v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rusinek" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Halim Boudoukha" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Fonseca" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623594v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2012.01.001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682922v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7870/cjcmh-2011-0015" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623621v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Graziani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623618v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441300v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yc Grandjeat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Granger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guerlain" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gc Guilbert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillaumaud-Pujol" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326099v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149194v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Souchon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Renoir" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Barbier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289290v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335131v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gauthier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835013v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913452v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thiers" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848040v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674896v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baussard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839521v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839532v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916425v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849359v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608498v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916406v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674893v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Teissedre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943122v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115115v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charbonnier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674883v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159036v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692910v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Royer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674873v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674878v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boebion" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115413v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675202v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674852v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295772v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156132v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155391v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295702v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lan&#231;on" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197170v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160664v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977186v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160669v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160665v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160668v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Belzeaux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160667v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160670v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faccini" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Del-Monte" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160671v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160674v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160672v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160678v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Simeoni" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160675v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attal J" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160679v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160680v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160681v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249420v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069733v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069702v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848106v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116437v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116436v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115075v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675021v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289033v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monvoisin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115063v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thebault" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675015v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684516v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685342v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2022.1367" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685348v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Nogrette" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2022.1387" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865326v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265746v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160684v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Cerda" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160686v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160682v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160687v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Martin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659381v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160688v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Attal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670284v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659359v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160691v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160690v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160692v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160697v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160694v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pedinielli" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Rouan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160696v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160654v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cannas-Aghedu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giuffrida" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160656v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cannas Aghedu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160655v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160662v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160658v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160659v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160660v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212638v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694025v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693981v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03692810v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071418v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2025.03.004" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910159v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Charbonnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2024.12.009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137643v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deshayes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Gouilly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/famp.70051" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942802v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilie Chevrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2025.02.007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810799v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pellerin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raufaste" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Corman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Teissedre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17439760.2024.2433046" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673304v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Plumas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pietropaoli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19359705.2024.2386944" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835932v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deninotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2024.2411636" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613977v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sirven" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baussard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2024.03.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674212v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olivaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Royer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-Brisson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sasoi.2024.05.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848076v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/52542" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565580v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Vaillant-Coindard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-024-01723-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816099v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Palermo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2024.0117" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600443v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Calmettes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525228v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2024.01.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516287v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322752v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/53072" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673308v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coste" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pabion" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21080966" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159008v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gosling" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12676" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053289v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Puechlong" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00469580231159962" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216966v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2023.08.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312673v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Puechlong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15234938" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107586v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Bernat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43076-023-00288-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148999v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Philippe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bernal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15132913" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640292v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14040782" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871380v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Devoisin-Lagarde" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caparos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/19398298.135.3.03" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717430v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19148262" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628026v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Scola" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17405629.2021.1990749" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685362v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Korchi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nogrette Maxence" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/36429" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571992v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2022.100175" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739193v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cousson-G&#233;lie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jarlier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.953711" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399962v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327991v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2021.101656" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334448v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2021.06.011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347281v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18189699" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207386v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Juhel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2021.100646" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141150v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Averous" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dany" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.09.011" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334621v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18178998" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117368v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1090198120987128" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104527v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot de Battista" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Strubel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0859" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094717v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101688" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117876v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01167" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117871v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cap0000244" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148511v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638237.2018.1521944" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117891v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Chesterman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Graziani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15020290" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648422v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Lagouanelle-Simeoni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Prosperi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2017.10.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148501v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0020764018814272" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623574v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19359705.2016.1182957" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623591v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hatteschweiler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2015.01.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623630v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatteschweiler Coralie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623616v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1017476ar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623587v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rusinek" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Halim Boudoukha" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Fonseca" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623594v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2012.01.001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623621v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Graziani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682922v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7870/cjcmh-2011-0015" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623618v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441300v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yc Grandjeat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Granger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guerlain" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gc Guilbert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillaumaud-Pujol" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149194v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Souchon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Renoir" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Barbier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326099v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335131v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gauthier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289290v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848040v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674896v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baussard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839521v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839532v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835013v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913452v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thiers" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916425v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849359v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608498v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916406v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674893v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Teissedre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674883v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943122v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115115v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charbonnier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159036v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692910v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Royer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674873v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674878v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boebion" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115413v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675202v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674852v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295772v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156132v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155391v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295702v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lan&#231;on" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197170v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160664v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977186v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160669v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160665v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160668v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Belzeaux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160667v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160670v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faccini" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Del-Monte" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160674v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160671v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160672v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160678v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Simeoni" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160675v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attal J" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160679v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160680v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160681v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069733v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249420v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069702v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848106v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675021v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289033v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monvoisin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116437v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116436v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115075v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115063v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thebault" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684516v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685342v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2022.1367" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675015v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685348v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Nogrette" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2022.1387" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865326v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265746v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160684v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Cerda" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160686v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160682v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160687v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Martin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659381v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670284v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160688v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Attal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659359v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160691v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160690v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160692v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160697v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160694v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pedinielli" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Rouan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160696v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160656v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giuffrida" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cannas Aghedu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160654v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cannas-Aghedu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160655v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160662v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160658v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160659v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160660v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212638v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694025v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693981v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03692810v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>