--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -133,689 +133,689 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages du numérique en contexte scolaire et universitaire</w:t>
+                <w:t xml:space="preserve">Differential effects of psychological resources on well-being and psychological distress: a one-year longitudinal study during the COVID-19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+                <w:t xml:space="preserve">Nicolas Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Raufaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Corman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Teissedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revssu.2025.03.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Positive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 21, pp.149-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17439760.2024.2433046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05071418v1</w:t>
+                <w:t xml:space="preserve">hal-04810799v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sport-santé à destination des étudiant·es : le modèle de maison Sport-santé universitaire</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Usages du numérique en contexte scolaire et universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Charbonnier</w:t>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revssu.2024.12.009⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 16 (93), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revssu.2025.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04910159v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05071418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Associated With Psychological Distress in Parents of LGBT + People</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le sport-santé à destination des étudiant·es : le modèle de maison Sport-santé universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Deshayes</w:t>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylou Gouilly</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Family Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/famp.70051⟩</w:t>
+              <w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revssu.2024.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05137643v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-pandemic student mental health and coping strategies: A time trajectory study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Factors Associated With Psychological Distress in Parents of LGBT + People</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylou Gouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2025.02.007⟩</w:t>
+              <w:t xml:space="preserve">Family Process</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (2), pp.e70051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/famp.70051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942802v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential effects of psychological resources on well-being and psychological distress: a one-year longitudinal study during the COVID-19 pandemic</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maya Corman</w:t>
+                <w:t xml:space="preserve">Post-pandemic student mental health and coping strategies: A time trajectory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederique Teissedre</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Basilie Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montalescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Positive Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 376, pp.260-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17439760.2024.2433046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2025.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04810799v2</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relation between internalized homophobia, coping, and psychological distress in French gay men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Plumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Pietropaoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Gay &amp; Lesbian Mental Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -862,64 +862,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illness representations of infertility: a cross-sectional study of women with fertility challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deninotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology, Health and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -979,64 +979,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Sirven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1083,90 +1083,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le suicide des personnels hospitaliers : le comprendre et le prévenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Olivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soins-Aides-soignantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 119, pp.20-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1200,77 +1200,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors Associated With Digital Intervention Engagement and Adherence in Patients With Cancer: Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 26, pp.e52542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1317,90 +1317,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of three prophylactic interventions on French middle-schoolers’ mental health: protocol for a randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (1), pp.204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1447,77 +1447,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilité perçue de l’exergaming pour favoriser l’activité physique à l’école : étude pilote auprès des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1607,64 +1607,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design, Arts, Médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1741,51 +1741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (86), pp.24-32. </w:t>
@@ -1875,51 +1875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (86), pp.24 - 32. </w:t>
@@ -1957,77 +1957,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Use of a Learning-Based Exergame to Enhance Physical Literacy, Soft Skills, and Academic Learning in School-Age Children: Pilot Interventional Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2091,103 +2091,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of a Prescribed Physical Activity Program for People with Chronic Diseases Living in Community Settings in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pabion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 21 (8), pp.966. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2234,77 +2234,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of illness representations on coping strategies and psychosocial outcomes of infertility: Systematic review and meta‐analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deninotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Health Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 28 (4), pp.1132-1152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2338,103 +2338,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Intervention Approaches of Emotion Regulation and Learning Strategies on Students’ Learning and Mental Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Puechlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inquiry -Chicago then Finger Lakes--</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 60, pp.004695802311599. </w:t>
@@ -2472,77 +2472,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de deux interventions innovantes visant à réduire et/ou prévenir les détériorations de santé des étudiants à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2606,103 +2606,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between Fear of COVID-19, Intolerance of Uncertainty, and Coping Strategies on University Students’ Mental Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Puechlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (23), pp.4938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2736,77 +2736,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk Factors and Consequences of Parental Burnout: Role of Early Maladaptive Schemas and Emotion‑Focused Coping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karla Bernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2840,64 +2840,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Health Effectiveness of a Physical Activity Program Co-Constructed with Students after the COVID-19 Pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2974,103 +2974,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two Years and Four Time Points: Description of Emotional State and Coping Strategies of French University Students during the COVID-19 Pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Puechlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montalescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (4), pp.782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3130,51 +3130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Devoisin-Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3234,90 +3234,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can an Eight-Session Multicomponent Physical Exercise Program Reduce Fall Risk and Fear of Falling among the Elderly?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19 (14), pp.8262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3345,399 +3345,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiles and age-related differences in the expression of the three parental burnout dimensions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+                <w:t xml:space="preserve">Promoting physical activity among university students during COVID-19 pandemic: protocol for a randomised controlled trial.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Scola</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karim Korchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nogrette Maxence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Developmental Psychology</w:t>
+              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17405629.2021.1990749⟩</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/36429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03628026v1</w:t>
+                <w:t xml:space="preserve">hal-03685362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting physical activity among university students during COVID-19 pandemic: protocol for a randomised controlled trial.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effects of an online self-help intervention on university students’ mental health during COVID-19: A non-randomized controlled pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trémolière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maxime Deshayes</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/36429⟩</w:t>
+              <w:t xml:space="preserve">Computers in Human Behavior Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.100175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chbr.2022.100175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03685362v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of an online self-help intervention on university students’ mental health during COVID-19: A non-randomized controlled pilot study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Profiles and age-related differences in the expression of the three parental burnout dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Scola</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Human Behavior Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5, pp.100175. </w:t>
+              <w:t xml:space="preserve">European Journal of Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chbr.2022.100175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17405629.2021.1990749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03571992v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypnosis and cognitive behavioral therapy with online sessions to reduce fatigue in patients undergoing chemotherapy for a metastatic colorectal cancer : Rational and study protocol for a feasibility study</w:t>
               </w:r>
@@ -3762,64 +3762,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Jarlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.13:953711. </w:t>
@@ -3883,51 +3883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Devoisin-Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3987,51 +3987,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the links between emotional regulation strategies and sense of place in the expression of symptoms of post-traumatic stress disorder in flood victims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Puechlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4078,77 +4078,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudiants en temps de confinement et au-delà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Presse Médicale Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2, 3, pp.267-272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4182,77 +4182,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychological Vulnerability of French University Students during the COVID-19 Pandemic: A Four-Wave Longitudinal Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (18), pp.9699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4299,77 +4299,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la stigmatisation dans la symptomatologie dépressive de femmes françaises en surpoids ou en situation d’obésité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 71 (2), pp.100646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4416,51 +4416,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of illness representations in mental disorders: A mini review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscillia Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4507,77 +4507,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">University Students’ Lifestyle Behaviors during the COVID-19 Pandemic: A Four-Wave Longitudinal Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (17), pp.8998. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4611,77 +4611,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Psychological Vulnerability of French University Students to the COVID-19 Confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Education and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 48 (2), pp.123-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4728,90 +4728,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilot study on the effects of an adapted physical activity program focused on the quality of life and risk indicators for falls in independent dwelling-women over 65 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot de Battista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Strubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18 (2), pp.205-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4839,248 +4839,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of personality traits and cognitive emotion regulation strategies in symptoms of post-traumatic stress disorder among flood victims</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Relationship Between Illness Representations, Psychosocial Adjustment, and Treatment Outcomes in Mental Disorders: A Mini Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscillia Averous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 50, pp.101688. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2020.101688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.01167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03094717v1</w:t>
+                <w:t xml:space="preserve">hal-03117876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship Between Illness Representations, Psychosocial Adjustment, and Treatment Outcomes in Mental Disorders: A Mini Review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Role of personality traits and cognitive emotion regulation strategies in symptoms of post-traumatic stress disorder among flood victims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Puechlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50, pp.101688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.01167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2020.101688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03117876v1</w:t>
+                <w:t xml:space="preserve">hal-03094717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les facteurs de risque du développement de trouble de stress post-traumatique après une inondation : une revue de la littérature.</w:t>
               </w:r>
@@ -5092,51 +5092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Puechlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5170,51 +5170,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of mothers’ affiliate stigma and child’s symptoms on the distress of mothers with ADHD children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5274,51 +5274,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of Stress and Suicidal Ideation in the Disclosure of Sexual Orientation among Young French LGB Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5404,51 +5404,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illness perceptions and adherence in bipolar disorder: An exploratory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscillia Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claude Lagouanelle-Simeoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5560,51 +5560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claude Lagouanelle-Simeoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Social Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 64 (8), pp.813-820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5638,51 +5638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The stress associated with the coming out process in the young adult population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5729,51 +5729,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risque suicidaire et stress chez les jeunes homosexuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hatteschweiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5872,51 +5872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Francophone de Clinique Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5941,51 +5941,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress, risque suicidaire et annonce de son homosexualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6032,51 +6032,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Maladaptive Schemas among children: A new way to screen for depressed children?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rusinek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6153,51 +6153,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The coping strategies that young homosexuals set up at the time of the disclosure of their homosexuality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6244,51 +6244,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vécu émotionnel et tentatives de suicide lors du coming-out</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6326,51 +6326,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perception de jeunes lesbiennes et gais concernant l'attitude de leurs parents à l'égard de leur homosexualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6417,51 +6417,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tentatives de suicide et homosexualité: revue de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6669,90 +6669,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une approche transdiagnostique du risque suicidaire à l'adolescence : étude des processus psychologiques intra et inter-individuels impliqués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Renoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Jeunes Chercheur.euse.s</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de Psychologie et Neurocognition; Laboratoire Interuniversitaire de Psychologie, Jun 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6777,103 +6777,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les facteurs impliqués dans les détériorations de santé des jeunes LGBT+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Métamorphose des liens à l'adolescence" Reconfigurations ou invariants ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Nimes, France</w:t>
@@ -6915,51 +6915,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une approche transdiagnostique et processuelle du risque suicidaire à l'adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Renoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7027,103 +7027,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde Hope LGBT+: Santé des familles LGBT+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde sur le projet Hope LGBT+</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Nimes, France</w:t>
@@ -7152,103 +7152,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la résilience et du soutien social dans la détresse psychologique des jeunes LGBT+ : Une approche dyadique parent-enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52ème congrès AFTCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFTCC, Dec 2024, Paris, France</w:t>
@@ -7290,77 +7290,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différences inter-individuelles dans le niveau d'utilisation des stratégies de régulation émotionnelle selon la personnalité et l'avancée en âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Sirven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Journées Internationales de Psychologie Différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7411,64 +7411,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52e Congrès Annuel de l'Association Française de Thérapie Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Thérapie Comportementale et Cognitive, Dec 2024, Paris Maison de la chimie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7506,77 +7506,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et évaluation d’interventions prophylactiques auprès des collégiens : Parcours Adoptimisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52e Congrès annuel de Thérapie Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Thérapie Comportementale et Cognitive, Dec 2024, Paris Maison de la chimie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7601,90 +7601,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning-based exergaming to improve physical literacy, psychosocial skills and academic learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7726,77 +7726,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation LGBT+ à destination des psychologues du Cher (18000)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylou Gouilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Thiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation LGBT+ à destination des psychologues du Cher (18000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7834,51 +7834,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transidentité : comment accueillir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Thiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Améliorer l'accueil des personnes transgenres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7903,103 +7903,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets différentiels des ressources psychologiques: une étude longitudinale d’un an pendant la pandémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Raufaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Corman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Teissedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVe Journées Internationales de Psychologie Différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rennes (Université Rennes 2), France</w:t>
@@ -8041,77 +8041,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of three Prophylactic Interventions on Middle-Schoolers' Mental Health : A Pilot Study in a French Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Annual International Conference on Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Athens Institute for Education and Research, May 2024, Athenes, Grece, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8149,51 +8149,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé des mineur.e.s transgenres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Thiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé des jeunes trans', informer - orienter - accompagner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8218,103 +8218,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets différentiels des ressources psychologiques sur le bien-être et la détresse psychologique : Une étude longitudinale d'un an pendant la pandémie de COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Raufaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Corman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Teissedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Journées Internationales de Psychologie Différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
@@ -8369,64 +8369,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Sirven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème congrès de l'association francophone de la psychologie de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8464,64 +8464,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causes du phénomène suicidaire des personnels hospitaliers : interactions entre facteurs individuels et organisationnels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Olivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8572,77 +8572,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets du dispositif Etu'Zen sur la santé mentale et les stratégies d'apprentissage des étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8684,64 +8684,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liens entre stigmatisation, autocompassion et symptômes dépressifs chez les personnes en situation d'obésité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylou Gouilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème congrès de l'AFPSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8779,90 +8779,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fluctuations quotidiennes des perceptions liées au vieillissement prédisent-elles le mode de vie des individus ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème congrès international de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8913,64 +8913,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Sirven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème atelier MODEVAIIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Saint-Pierre-de-l'Isle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8995,90 +8995,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutions et relations entre affects et fatigue au cours d'une expédition polaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boebion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9133,64 +9133,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations cognitives et émotionnelles dans l’ajustement psychosocial à l’infertilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deninotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Régionales de l'AFTCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Nîmes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9215,77 +9215,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation d’interventions innovantes visant à prévenir les détériorations de santé des étudiants et à promouvoir le développement de leurs ressources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’Association des Villes Universitaires de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9323,64 +9323,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illness representations, coping strategies and psychological consequences in infertility: A systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deninotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Congress of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Ljubljana, Slovenia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9405,103 +9405,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stigmatisation et symptômes dépressifs des femmes en situation de surpoids ou d'obésité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'AFPSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9526,77 +9526,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur l’obésité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum "Regards croisés sur les maladies chroniques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9621,103 +9621,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical activity prescription: report on 3 seasons of the Occitan program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pabion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Congress of ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9755,51 +9755,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations de la maladie de proches d’individus présentant un trouble psychiatrique pré-post psychoéducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscillia Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9876,51 +9876,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attachement au lieu, soutien social et état de stress post-traumatique après une inondation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Puechlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9958,51 +9958,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stigmatisation sociale et intériorisée des personnes souffrant d’obésité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de Conférences Risques et Vulnérabilités : informer et prévenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10027,77 +10027,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burnout parental et schémas précoces inadaptés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karla Bernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46ème Congrès annuel du TCC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFTCC, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10135,51 +10135,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations de la maladie dans les troubles mentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscillia Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10217,51 +10217,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la stigmatisation intériorisée et des symptômes de l'enfant dans la détresse psychologique des mères d'enfants TDAH.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10325,51 +10325,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations de la maladie et symptomatologie anxieuse et dépressive chez les patients vivant avec un trouble bipolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscillia Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Belzeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10420,51 +10420,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le coming-out dans l’avancée en âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexagénaires : le plaisir dans l’avancée en âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10515,51 +10515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Faccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10597,51 +10597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’appuyer sur le patient pour construire sa prise en charge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche Unîmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10666,51 +10666,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des théories cognitives dans la lutte contre la stigmatisation de la schizophrénie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Devoisin-Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10787,51 +10787,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'identité sexuelle à l'adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème journées nationales des maisons des adolescents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10856,51 +10856,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des représentations de la maladie (cognitives et émotionnelles) chez des patients bipolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscillia Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10994,51 +10994,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l’activité physique sur la production de comportements sociaux non-verbaux chez des patients atteints de schizophrénie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11089,51 +11089,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécificités des stratégies de coping, de l’évaluation des risques, du vécu émotionnel et du risque suicidaire lors d’une situation stressante particulière : l’annonce de son homosexualité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11171,51 +11171,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation cognitive d’une situation stressante : les spécificités du coming-out.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11253,51 +11253,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rapports filles-garçons en zones urbaines sensibles : étude menée auprès de 73 adolescentes et adolescents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11393,77 +11393,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">After intensive care : reinforcing the patient's, relatives' and healthcare professionnals' capacity to care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Calmettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11501,90 +11501,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupler les exergaming aux 30 minutes d’activité physique quotidienne en primaire pour améliorer la littératie physique, les compétences psychosociales et les apprentissages scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11639,77 +11639,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mental health prevention in middle schools the efficacy of brief innovative interventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spring day de l'Ecole Doctorale 583</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11760,64 +11760,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Renoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52 ème congrès AFTCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11868,64 +11868,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Sirven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jeunes &amp; Chercheurs de la Ligue contre le Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11963,77 +11963,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison sport-santé universitaire et promotion de la littératie en santé chez les étudiant.es</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claude Lagouanelle-Simeoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12088,77 +12088,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mental health school-based prevention and promotion intervention towards adolescents : a protocol study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Régionales de Thérapie Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12196,51 +12196,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilot study of a brief preventative intervention to adults' psychological health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Régionales de Thérapie Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12278,64 +12278,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schémas précoces inadaptés et pratiques éducatives parentales chez des adolescents présentant un TDA-H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRTCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12373,64 +12373,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liens entre agressivité, schémas précoces inadaptés et traitement de l’information sociale à l’adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRTCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12468,77 +12468,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émodiversité féminine avec l'avancée en âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Sirven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque International RIPSYDEVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12563,103 +12563,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Student mental health during the first two years of the COVID- 19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Puechlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30 th European Congress of Psychiatry.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Budapest, Hungary. European Psychiatry, 65 (S1: Abstracts of the 30th European Congress of Psychiatry), pp.S535, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12693,64 +12693,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etu’Zen : Aider les étudiants à développer des ressources favorisant leur bien-être et leurs apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12818,90 +12818,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting physical activity among university studentrs with a co-constructed program during COVID-19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Korchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Nogrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12978,77 +12978,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st OncoLille Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lille, France</w:t>
@@ -13077,90 +13077,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burnout parental : Différences et similarités de profils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Scola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Congrès de l'Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Conférence en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13224,51 +13224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Faccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13345,51 +13345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Cerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13453,64 +13453,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Puechlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association Française de Thérapie Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13561,51 +13561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13906,51 +13906,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités physiques et symptômes négatifs : Etude préliminaire dans la schizophrénie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14126,51 +14126,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suicidal risk and stress during coming-out.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14208,51 +14208,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coping processes employed during coming-out.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14290,51 +14290,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coping processes employed to face up to stress: study conducted with 400 homosexuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14385,51 +14385,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The emotional experience of a particular stressful situation: the homosexuality advertisement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14467,51 +14467,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scarification and suicide attempts: review of the litterature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pedinielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14601,51 +14601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European symposium on suicide and suicidal behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14728,51 +14728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Giuffrida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Cannas Aghedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14849,51 +14849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Cannas-Aghedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Giuffrida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14970,51 +14970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Cannas Aghedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Giuffrida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15065,51 +15065,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de genre à l’adolescence dans les zones urbaines sensibles: etude menée auprès de 40 jeunes hommes âgés de 13 à 28 ans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15147,51 +15147,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addiction et adolescence : discours d’adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soigner les addictions par les TCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15210,178 +15210,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress et addiction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Stress and Homosexuality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soigner les addictions par les TCC</w:t>
+              <w:t xml:space="preserve">Psychology of Stress: New Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160659v1</w:t>
+                <w:t xml:space="preserve">hal-02160660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress and Homosexuality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Stress et addiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Stress: New Research</w:t>
+              <w:t xml:space="preserve">Soigner les addictions par les TCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160660v1</w:t>
+                <w:t xml:space="preserve">hal-02160659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15412,77 +15412,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cahiers participants du projet Prevado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15513,64 +15513,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur les émotions au quotidien des enseignants-chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15620,90 +15620,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences de la COVID-19 sur la santé des étudiants : effets sur leur mode de vie et leur état psychologique (Projet ANR-21-COVR-0005 COV'Etu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15770,51 +15770,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinique du marquage social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université de Nîmes, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16001,51 +16001,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071418v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2025.03.004" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910159v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Charbonnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2024.12.009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137643v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deshayes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Gouilly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/famp.70051" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942802v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilie Chevrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2025.02.007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810799v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pellerin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raufaste" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Corman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Teissedre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17439760.2024.2433046" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673304v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Plumas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pietropaoli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19359705.2024.2386944" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835932v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deninotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2024.2411636" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613977v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sirven" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baussard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2024.03.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674212v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olivaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Royer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-Brisson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sasoi.2024.05.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848076v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/52542" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565580v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Vaillant-Coindard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-024-01723-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816099v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Palermo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2024.0117" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600443v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Calmettes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525228v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2024.01.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516287v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322752v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/53072" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673308v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coste" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pabion" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21080966" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159008v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gosling" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12676" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053289v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Puechlong" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00469580231159962" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216966v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2023.08.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312673v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Puechlong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15234938" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107586v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Bernat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43076-023-00288-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148999v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Philippe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bernal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15132913" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640292v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14040782" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871380v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Devoisin-Lagarde" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caparos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/19398298.135.3.03" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717430v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19148262" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628026v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Scola" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17405629.2021.1990749" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685362v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Korchi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nogrette Maxence" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/36429" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571992v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2022.100175" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739193v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cousson-G&#233;lie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jarlier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.953711" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399962v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327991v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2021.101656" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334448v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2021.06.011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347281v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18189699" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207386v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Juhel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2021.100646" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141150v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Averous" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dany" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.09.011" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334621v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18178998" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117368v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1090198120987128" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104527v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot de Battista" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Strubel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0859" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094717v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101688" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117876v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01167" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117871v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cap0000244" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148511v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638237.2018.1521944" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117891v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Chesterman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Graziani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15020290" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648422v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Lagouanelle-Simeoni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Prosperi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2017.10.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148501v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0020764018814272" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623574v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19359705.2016.1182957" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623591v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hatteschweiler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2015.01.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623630v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatteschweiler Coralie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623616v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1017476ar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623587v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rusinek" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Halim Boudoukha" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Fonseca" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623594v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2012.01.001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623621v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Graziani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682922v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7870/cjcmh-2011-0015" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623618v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441300v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yc Grandjeat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Granger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guerlain" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gc Guilbert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillaumaud-Pujol" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149194v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Souchon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Renoir" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Barbier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326099v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335131v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gauthier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289290v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848040v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674896v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baussard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839521v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839532v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835013v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913452v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thiers" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916425v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849359v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608498v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916406v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674893v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Teissedre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674883v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943122v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115115v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charbonnier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159036v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692910v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Royer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674873v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674878v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boebion" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115413v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675202v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674852v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295772v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156132v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155391v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295702v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lan&#231;on" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197170v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160664v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977186v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160669v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160665v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160668v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Belzeaux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160667v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160670v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faccini" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Del-Monte" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160674v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160671v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160672v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160678v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Simeoni" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160675v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attal J" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160679v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160680v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160681v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069733v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249420v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069702v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848106v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675021v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289033v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monvoisin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116437v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116436v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115075v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115063v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thebault" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684516v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685342v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2022.1367" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675015v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685348v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Nogrette" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2022.1387" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865326v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265746v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160684v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Cerda" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160686v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160682v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160687v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Martin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659381v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670284v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160688v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Attal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659359v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160691v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160690v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160692v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160697v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160694v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pedinielli" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Rouan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160696v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160656v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giuffrida" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cannas Aghedu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160654v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cannas-Aghedu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160655v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160662v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160658v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160659v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160660v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212638v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694025v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693981v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03692810v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810799v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pellerin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raufaste" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Corman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Teissedre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17439760.2024.2433046" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071418v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2025.03.004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910159v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Charbonnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2024.12.009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137643v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deshayes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Gouilly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/famp.70051" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942802v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilie Chevrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2025.02.007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673304v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Plumas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pietropaoli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19359705.2024.2386944" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835932v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deninotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2024.2411636" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613977v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sirven" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baussard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2024.03.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674212v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olivaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Royer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-Brisson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sasoi.2024.05.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848076v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/52542" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565580v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Vaillant-Coindard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-024-01723-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816099v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Palermo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2024.0117" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600443v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Calmettes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525228v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2024.01.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516287v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322752v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/53072" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673308v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coste" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pabion" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21080966" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159008v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gosling" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12676" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053289v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Puechlong" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00469580231159962" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216966v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2023.08.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312673v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Puechlong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15234938" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107586v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Bernat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43076-023-00288-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148999v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Philippe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bernal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15132913" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640292v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14040782" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871380v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Devoisin-Lagarde" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caparos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/19398298.135.3.03" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717430v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19148262" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685362v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Korchi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nogrette Maxence" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/36429" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571992v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2022.100175" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628026v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Scola" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17405629.2021.1990749" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739193v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cousson-G&#233;lie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jarlier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.953711" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399962v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327991v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2021.101656" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334448v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2021.06.011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347281v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18189699" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207386v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Juhel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2021.100646" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141150v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Averous" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dany" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.09.011" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334621v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18178998" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117368v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1090198120987128" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104527v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot de Battista" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Strubel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0859" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117876v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01167" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094717v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101688" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117871v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cap0000244" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148511v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638237.2018.1521944" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117891v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Chesterman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Graziani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15020290" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648422v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Lagouanelle-Simeoni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Prosperi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2017.10.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148501v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0020764018814272" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623574v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19359705.2016.1182957" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623591v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hatteschweiler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2015.01.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623630v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatteschweiler Coralie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623616v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1017476ar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623587v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rusinek" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Halim Boudoukha" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Fonseca" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623594v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2012.01.001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623621v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Graziani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682922v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7870/cjcmh-2011-0015" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623618v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441300v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yc Grandjeat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Granger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guerlain" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gc Guilbert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillaumaud-Pujol" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149194v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Souchon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Renoir" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Barbier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326099v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335131v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gauthier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289290v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848040v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674896v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baussard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839521v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839532v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835013v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913452v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thiers" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916425v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849359v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608498v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916406v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674893v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Teissedre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674883v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943122v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115115v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charbonnier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159036v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692910v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Royer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674873v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674878v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boebion" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115413v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675202v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674852v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295772v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156132v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155391v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295702v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lan&#231;on" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197170v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160664v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977186v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160669v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160665v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160668v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Belzeaux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160667v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160670v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faccini" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Del-Monte" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160674v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160671v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160672v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160678v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Simeoni" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160675v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attal J" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160679v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160680v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160681v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069733v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249420v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069702v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848106v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675021v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289033v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monvoisin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116437v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116436v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115075v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115063v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thebault" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684516v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685342v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2022.1367" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675015v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685348v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Nogrette" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2022.1387" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865326v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265746v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160684v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Cerda" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160686v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160682v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160687v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Martin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659381v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670284v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160688v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Attal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659359v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160691v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160690v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160692v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160697v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160694v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pedinielli" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Rouan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160696v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160656v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giuffrida" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cannas Aghedu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160654v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cannas-Aghedu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160655v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160662v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160658v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160660v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160659v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212638v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694025v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693981v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03692810v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>