--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -99,51 +99,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -475,278 +475,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04910159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Associated With Psychological Distress in Parents of LGBT + People</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Post-pandemic student mental health and coping strategies: A time trajectory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilie Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montalescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Family Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/famp.70051⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 376, pp.260-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2025.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05137643v1</w:t>
+                <w:t xml:space="preserve">hal-04942802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-pandemic student mental health and coping strategies: A time trajectory study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+                <w:t xml:space="preserve">Factors Associated With Psychological Distress in Parents of LGBT + People</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montalescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basilie Chevrier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marylou Gouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 376, pp.260-268. </w:t>
+              <w:t xml:space="preserve">Family Process</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (2), pp.e70051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2025.02.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/famp.70051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942802v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relation between internalized homophobia, coping, and psychological distress in French gay men</w:t>
               </w:r>
@@ -1122,51 +1122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soins-Aides-soignantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 119, pp.20-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1200,51 +1200,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors Associated With Digital Intervention Engagement and Adherence in Patients With Cancer: Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1607,51 +1607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2377,51 +2377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Puechlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2498,51 +2498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2619,51 +2619,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between Fear of COVID-19, Intolerance of Uncertainty, and Coping Strategies on University Students’ Mental Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Puechlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2853,51 +2853,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Health Effectiveness of a Physical Activity Program Co-Constructed with Students after the COVID-19 Pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2968,776 +2968,776 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Years and Four Time Points: Description of Emotional State and Coping Strategies of French University Students during the COVID-19 Pandemic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can an Eight-Session Multicomponent Physical Exercise Program Reduce Fall Risk and Fear of Falling among the Elderly?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (4), pp.782. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (14), pp.8262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v14040782⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19148262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03640292v1</w:t>
+                <w:t xml:space="preserve">hal-03717430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a Cognitive Schema Account on the Stigma of Schizophrenia: A Study in a French University Student Sample</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two Years and Four Time Points: Description of Emotional State and Coping Strategies of French University Students during the COVID-19 Pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Caparos</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Puechlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montalescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5406/19398298.135.3.03⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (4), pp.782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v14040782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871380v2</w:t>
+                <w:t xml:space="preserve">hal-03640292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can an Eight-Session Multicomponent Physical Exercise Program Reduce Fall Risk and Fear of Falling among the Elderly?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maxime Deshayes</w:t>
+                <w:t xml:space="preserve">Effects of a Cognitive Schema Account on the Stigma of Schizophrenia: A Study in a French University Student Sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Devoisin-Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (14), pp.8262. </w:t>
+              <w:t xml:space="preserve">American Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 135 (3), pp.287 - 300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph19148262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5406/19398298.135.3.03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717430v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871380v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting physical activity among university students during COVID-19 pandemic: protocol for a randomised controlled trial.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bernal</w:t>
+                <w:t xml:space="preserve">Profiles and age-related differences in the expression of the three parental burnout dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Korchi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Scola</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
+              <w:t xml:space="preserve">European Journal of Developmental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/36429⟩</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17405629.2021.1990749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03685362v1</w:t>
+                <w:t xml:space="preserve">hal-03628026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of an online self-help intervention on university students’ mental health during COVID-19: A non-randomized controlled pilot study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Promoting physical activity among university students during COVID-19 pandemic: protocol for a randomised controlled trial.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Lespiau</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Korchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nogrette Maxence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Human Behavior Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chbr.2022.100175⟩</w:t>
+              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/36429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03571992v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiles and age-related differences in the expression of the three parental burnout dimensions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of an online self-help intervention on university students’ mental health during COVID-19: A non-randomized controlled pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trémolière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lespiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Developmental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Computers in Human Behavior Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.100175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17405629.2021.1990749⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chbr.2022.100175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628026v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypnosis and cognitive behavioral therapy with online sessions to reduce fatigue in patients undergoing chemotherapy for a metastatic colorectal cancer : Rational and study protocol for a feasibility study</w:t>
               </w:r>
@@ -3851,3213 +3851,3079 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a Cognitive Schema Account on the Stigma of Schizophrenia: A Study in a French University Student Sample</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bastien Trémolière</w:t>
+                <w:t xml:space="preserve">Study of the links between emotional regulation strategies and sense of place in the expression of symptoms of post-traumatic stress disorder in flood victims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Puechlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Caparos</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5406/19398298.135.3.03⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 76, pp.101656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvp.2021.101656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04399962v1</w:t>
+                <w:t xml:space="preserve">hal-03327991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the links between emotional regulation strategies and sense of place in the expression of symptoms of post-traumatic stress disorder in flood victims</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étudiants en temps de confinement et au-delà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Weiss</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Presse Médicale Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, 3, pp.267-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpmfor.2021.06.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvp.2021.101656⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03327991v1</w:t>
+                <w:t xml:space="preserve">hal-03334448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudiants en temps de confinement et au-delà</w:t>
+                <w:t xml:space="preserve">Psychological Vulnerability of French University Students during the COVID-19 Pandemic: A Four-Wave Longitudinal Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale Formation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (18), pp.9699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18189699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lpmfor.2021.06.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03334448v1</w:t>
+                <w:t xml:space="preserve">hal-03347281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychological Vulnerability of French University Students during the COVID-19 Pandemic: A Four-Wave Longitudinal Survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le rôle de la stigmatisation dans la symptomatologie dépressive de femmes françaises en surpoids ou en situation d’obésité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Juhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71 (2), pp.100646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2021.100646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph18189699⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03347281v1</w:t>
+                <w:t xml:space="preserve">hal-03207386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de la stigmatisation dans la symptomatologie dépressive de femmes françaises en surpoids ou en situation d’obésité</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Martinez</w:t>
+                <w:t xml:space="preserve">Assessment of illness representations in mental disorders: A mini review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscillia Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (2), pp.137-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2020.09.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2021.100646⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03207386v1</w:t>
+                <w:t xml:space="preserve">hal-03141150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of illness representations in mental disorders: A mini review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Priscillia Averous</w:t>
+                <w:t xml:space="preserve">University Students’ Lifestyle Behaviors during the COVID-19 Pandemic: A Four-Wave Longitudinal Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (17), pp.8998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18178998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2020.09.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03141150v1</w:t>
+                <w:t xml:space="preserve">hal-03334621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">University Students’ Lifestyle Behaviors during the COVID-19 Pandemic: A Four-Wave Longitudinal Survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Psychological Vulnerability of French University Students to the COVID-19 Confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Health Education and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (2), pp.123-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1090198120987128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph18178998⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03334621v1</w:t>
+                <w:t xml:space="preserve">hal-03117368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Psychological Vulnerability of French University Students to the COVID-19 Confinement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+                <w:t xml:space="preserve">Pilot study on the effects of an adapted physical activity program focused on the quality of life and risk indicators for falls in independent dwelling-women over 65 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot de Battista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Strubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Education and Behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (2), pp.205-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2020.0859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1090198120987128⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03117368v1</w:t>
+                <w:t xml:space="preserve">hal-03104527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilot study on the effects of an adapted physical activity program focused on the quality of life and risk indicators for falls in independent dwelling-women over 65 years</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denise Strubel</w:t>
+                <w:t xml:space="preserve">Role of personality traits and cognitive emotion regulation strategies in symptoms of post-traumatic stress disorder among flood victims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Puechlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50, pp.101688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2020.101688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/pnv.2020.0859⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03104527v1</w:t>
+                <w:t xml:space="preserve">hal-03094717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship Between Illness Representations, Psychosocial Adjustment, and Treatment Outcomes in Mental Disorders: A Mini Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscillia Averous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.01167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03117876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of personality traits and cognitive emotion regulation strategies in symptoms of post-traumatic stress disorder among flood victims</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Les facteurs de risque du développement de trouble de stress post-traumatique après une inondation : une revue de la littérature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Puechlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Weiss</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/cap0000244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2020.101688⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03094717v1</w:t>
+                <w:t xml:space="preserve">hal-03117871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les facteurs de risque du développement de trouble de stress post-traumatique après une inondation : une revue de la littérature.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of mothers’ affiliate stigma and child’s symptoms on the distress of mothers with ADHD children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Caparos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (3), pp.282-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09638237.2018.1521944⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/cap0000244⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03117871v1</w:t>
+                <w:t xml:space="preserve">hal-02148511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of mothers’ affiliate stigma and child’s symptoms on the distress of mothers with ADHD children</w:t>
+                <w:t xml:space="preserve">Characteristics of Stress and Suicidal Ideation in the Disclosure of Sexual Orientation among Young French LGB Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bastien Trémolière</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Chesterman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mental Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (2), pp.290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph15020290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09638237.2018.1521944⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02148511v1</w:t>
+                <w:t xml:space="preserve">hal-03117891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of Stress and Suicidal Ideation in the Disclosure of Sexual Orientation among Young French LGB Adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Illness perceptions and adherence in bipolar disorder: An exploratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscillia Averous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierluigi Graziani</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claude Lagouanelle-Simeoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Prosperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comprehensive Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 80, pp.109-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comppsych.2017.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph15020290⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03117891v1</w:t>
+                <w:t xml:space="preserve">hal-01648422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illness perceptions and adherence in bipolar disorder: An exploratory study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Illness representations about schizophrenia and bipolar disorder held by French people without mental disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscillia Averous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claude Lagouanelle-Simeoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscillia Averous</w:t>
+                <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprehensive Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Social Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 64 (8), pp.813-820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0020764018814272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comppsych.2017.10.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01648422v1</w:t>
+                <w:t xml:space="preserve">hal-02148501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illness representations about schizophrenia and bipolar disorder held by French people without mental disorder</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The stress associated with the coming out process in the young adult population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Social Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Gay &amp; Lesbian Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (4), pp.319 - 328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19359705.2016.1182957⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0020764018814272⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02148501v1</w:t>
+                <w:t xml:space="preserve">hal-01623574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stress associated with the coming out process in the young adult population</w:t>
+                <w:t xml:space="preserve">Risque suicidaire et stress chez les jeunes homosexuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hatteschweiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Gay &amp; Lesbian Mental Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60 (3), pp.209-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2015.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19359705.2016.1182957⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01623574v1</w:t>
+                <w:t xml:space="preserve">hal-01623591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risque suicidaire et stress chez les jeunes homosexuels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Addiction et passage à l'acte suicidaire : des processus cognitifs similaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatteschweiler Coralie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Francophone de Clinique Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2015.01.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01623591v1</w:t>
+                <w:t xml:space="preserve">hal-01623630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addiction et passage à l'acte suicidaire : des processus cognitifs similaires ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Stress, risque suicidaire et annonce de son homosexualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone de Clinique Comportementale et Cognitive</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Service Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59 (1), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1017476ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623630v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress, risque suicidaire et annonce de son homosexualité</w:t>
+                <w:t xml:space="preserve">Early Maladaptive Schemas among children: A new way to screen for depressed children?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rusinek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Halim Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David da Fonseca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Service Social</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psicoterapia Cognitiva e Comportamentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19, pp.157 - 168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1017476ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01623616v1</w:t>
+                <w:t xml:space="preserve">hal-01623587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Maladaptive Schemas among children: A new way to screen for depressed children?</w:t>
+                <w:t xml:space="preserve">The coping strategies that young homosexuals set up at the time of the disclosure of their homosexuality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David da Fonseca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psicoterapia Cognitiva e Comportamentale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (1), pp.24 - 31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2012.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623587v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The coping strategies that young homosexuals set up at the time of the disclosure of their homosexuality</w:t>
+                <w:t xml:space="preserve">Vécu émotionnel et tentatives de suicide lors du coming-out</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierluigi Graziani</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue Française et Francophone de Psychiatrie et de Psychologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2012.01.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01623594v1</w:t>
+                <w:t xml:space="preserve">hal-01623621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vécu émotionnel et tentatives de suicide lors du coming-out</w:t>
+                <w:t xml:space="preserve">La perception de jeunes lesbiennes et gais concernant l'attitude de leurs parents à l'égard de leur homosexualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P Graziani</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue Française et Francophone de Psychiatrie et de Psychologie Médicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Community Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7870/cjcmh-2011-0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623621v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perception de jeunes lesbiennes et gais concernant l'attitude de leurs parents à l'égard de leur homosexualité</w:t>
+                <w:t xml:space="preserve">Tentatives de suicide et homosexualité: revue de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Community Mental Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue Française et Francophone de Psychiatrie et de Psychologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7870/cjcmh-2011-0015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01682922v1</w:t>
+                <w:t xml:space="preserve">hal-01623618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tentatives de suicide et homosexualité: revue de la littérature</w:t>
-[...72 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">At the century mark (messages celebrating the 100th issue of the journal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yc Grandjeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yc Grandjeat</w:t>
+                <w:t xml:space="preserve">M Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Granger</w:t>
+                <w:t xml:space="preserve">P Guerlain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Guerlain</w:t>
+                <w:t xml:space="preserve">Gc Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Guillaumaud-Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 100, pp.8-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01441300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (45)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une approche transdiagnostique du risque suicidaire à l'adolescence : étude des processus psychologiques intra et inter-individuels impliqués</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Souchon</w:t>
+                <w:t xml:space="preserve">Les facteurs impliqués dans les détériorations de santé des jeunes LGBT+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Jeunes Chercheur.euse.s</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Psychologie et Neurocognition; Laboratoire Interuniversitaire de Psychologie, Jun 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Colloque "Métamorphose des liens à l'adolescence" Reconfigurations ou invariants ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05149194v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les facteurs impliqués dans les détériorations de santé des jeunes LGBT+</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficacité d'une intervention universelle pluri-processuelle de prophylaxie en santé mentale : essai contrôlé randomisé auprès de collégiens français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lespiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Métamorphose des liens à l'adolescence" Reconfigurations ou invariants ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Nimes, France</w:t>
+              <w:t xml:space="preserve">20e Journées Scientifiques du GREPACO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05326099v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une approche transdiagnostique et processuelle du risque suicidaire à l'adolescence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Vers une approche transdiagnostique du risque suicidaire à l'adolescence : étude des processus psychologiques intra et inter-individuels impliqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Renoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métamorphose des liens à l'adolescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des Adolescents du Gard; CODES 30, Oct 2025, Nîmes, France</w:t>
+              <w:t xml:space="preserve">Rencontres Jeunes Chercheur.euse.s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Psychologie et Neurocognition; Laboratoire Interuniversitaire de Psychologie, Jun 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335131v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05149194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde Hope LGBT+: Santé des familles LGBT+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7079,4251 +6945,4376 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde sur le projet Hope LGBT+</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de la résilience et du soutien social dans la détresse psychologique des jeunes LGBT+ : Une approche dyadique parent-enfant</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+                <w:t xml:space="preserve">Vers une approche transdiagnostique et processuelle du risque suicidaire à l'adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Deshayes</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Renoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52ème congrès AFTCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFTCC, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Métamorphose des liens à l'adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Adolescents du Gard; CODES 30, Oct 2025, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04848040v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différences inter-individuelles dans le niveau d'utilisation des stratégies de régulation émotionnelle selon la personnalité et l'avancée en âge</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le rôle de la résilience et du soutien social dans la détresse psychologique des jeunes LGBT+ : Une approche dyadique parent-enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Baussard</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Journées Internationales de Psychologie Différentielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">52ème congrès AFTCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFTCC, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674896v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité d’interventions en milieu scolaire visant à promouvoir la santé psychologique des adolescents : essai contrôlé randomisé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning-based exergaming to improve physical literacy, psychosocial skills and academic learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lespiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52e Congrès Annuel de l'Association Française de Thérapie Comportementale et Cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Thérapie Comportementale et Cognitive, Dec 2024, Paris Maison de la chimie, France</w:t>
+              <w:t xml:space="preserve">1er colloque International ICARES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Montpellier (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04839521v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et évaluation d’interventions prophylactiques auprès des collégiens : Parcours Adoptimisme</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Lespiau</w:t>
+                <w:t xml:space="preserve">Formation LGBT+ à destination des psychologues du Cher (18000)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylou Gouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52e Congrès annuel de Thérapie Comportementale et Cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Thérapie Comportementale et Cognitive, Dec 2024, Paris Maison de la chimie, France</w:t>
+              <w:t xml:space="preserve">Formation LGBT+ à destination des psychologues du Cher (18000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04839532v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning-based exergaming to improve physical literacy, psychosocial skills and academic learning</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Différences inter-individuelles dans le niveau d'utilisation des stratégies de régulation émotionnelle selon la personnalité et l'avancée en âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Sirven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er colloque International ICARES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Montpellier (FR), France</w:t>
+              <w:t xml:space="preserve">25ème Journées Internationales de Psychologie Différentielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835013v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation LGBT+ à destination des psychologues du Cher (18000)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Thiers</w:t>
+                <w:t xml:space="preserve">Efficacité d’interventions en milieu scolaire visant à promouvoir la santé psychologique des adolescents : essai contrôlé randomisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lespiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation LGBT+ à destination des psychologues du Cher (18000)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Bourges, France</w:t>
+              <w:t xml:space="preserve">52e Congrès Annuel de l'Association Française de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Thérapie Comportementale et Cognitive, Dec 2024, Paris Maison de la chimie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913452v1</w:t>
+                <w:t xml:space="preserve">hal-04839521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transidentité : comment accueillir ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Thiers</w:t>
+                <w:t xml:space="preserve">Développement et évaluation d’interventions prophylactiques auprès des collégiens : Parcours Adoptimisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Améliorer l'accueil des personnes transgenres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">52e Congrès annuel de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Thérapie Comportementale et Cognitive, Dec 2024, Paris Maison de la chimie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04916425v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets différentiels des ressources psychologiques: une étude longitudinale d’un an pendant la pandémie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transidentité : comment accueillir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVe Journées Internationales de Psychologie Différentielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Rennes (Université Rennes 2), France</w:t>
+              <w:t xml:space="preserve">Améliorer l'accueil des personnes transgenres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04849359v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of three Prophylactic Interventions on Middle-Schoolers' Mental Health : A Pilot Study in a French Context</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effets différentiels des ressources psychologiques: une étude longitudinale d’un an pendant la pandémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Raufaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Corman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Teissedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Annual International Conference on Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Athens Institute for Education and Research, May 2024, Athenes, Grece, Greece</w:t>
+              <w:t xml:space="preserve">XXVe Journées Internationales de Psychologie Différentielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rennes (Université Rennes 2), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04608498v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé des mineur.e.s transgenres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Thiers</w:t>
+                <w:t xml:space="preserve">Effects of three Prophylactic Interventions on Middle-Schoolers' Mental Health : A Pilot Study in a French Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé des jeunes trans', informer - orienter - accompagner</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">18th Annual International Conference on Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Athens Institute for Education and Research, May 2024, Athenes, Grece, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04916406v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets différentiels des ressources psychologiques sur le bien-être et la détresse psychologique : Une étude longitudinale d'un an pendant la pandémie de COVID-19</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La santé des mineur.e.s transgenres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Journées Internationales de Psychologie Différentielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Santé des jeunes trans', informer - orienter - accompagner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674893v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique affective chez des femmes entre 50 et 80 ans : utilisation d'un protocole de type Experience Sampling Method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+                <w:t xml:space="preserve">Effets différentiels des ressources psychologiques sur le bien-être et la détresse psychologique : Une étude longitudinale d'un an pendant la pandémie de COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Raufaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Corman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Teissedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème congrès de l'association francophone de la psychologie de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">25ème Journées Internationales de Psychologie Différentielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674883v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causes du phénomène suicidaire des personnels hospitaliers : interactions entre facteurs individuels et organisationnels ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Olivaux</w:t>
+                <w:t xml:space="preserve">Dynamique affective chez des femmes entre 50 et 80 ans : utilisation d'un protocole de type Experience Sampling Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Sirven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marine Royer</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème conférence ARAMOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Recherche Appliquée en Management des Organisations de Santé, Nov 2023, Metz, France</w:t>
+              <w:t xml:space="preserve">12ème congrès de l'association francophone de la psychologie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943122v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets du dispositif Etu'Zen sur la santé mentale et les stratégies d'apprentissage des étudiants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Causes du phénomène suicidaire des personnels hospitaliers : interactions entre facteurs individuels et organisationnels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Royer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRTCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Nimes, France</w:t>
+              <w:t xml:space="preserve">11ème conférence ARAMOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Recherche Appliquée en Management des Organisations de Santé, Nov 2023, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115115v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liens entre stigmatisation, autocompassion et symptômes dépressifs chez les personnes en situation d'obésité</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les effets du dispositif Etu'Zen sur la santé mentale et les stratégies d'apprentissage des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montalescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème congrès de l'AFPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">JRTCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159036v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fluctuations quotidiennes des perceptions liées au vieillissement prédisent-elles le mode de vie des individus ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liens entre stigmatisation, autocompassion et symptômes dépressifs chez les personnes en situation d'obésité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Deshayes</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylou Gouilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème congrès international de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
+              <w:t xml:space="preserve">12ème congrès de l'AFPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692910v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle variabilité affective chez un individu au regard de ses cinq traits de personnalité ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Baussard</w:t>
+                <w:t xml:space="preserve">Les fluctuations quotidiennes des perceptions liées au vieillissement prédisent-elles le mode de vie des individus ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème atelier MODEVAIIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Saint-Pierre-de-l'Isle, France</w:t>
+              <w:t xml:space="preserve">20ème congrès international de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674873v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutions et relations entre affects et fatigue au cours d'une expédition polaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle variabilité affective chez un individu au regard de ses cinq traits de personnalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Sirven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème congrès de l'association francophone de la psychologie de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">8ème atelier MODEVAIIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Saint-Pierre-de-l'Isle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674878v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations cognitives et émotionnelles dans l’ajustement psychosocial à l’infertilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Deninotti</w:t>
+                <w:t xml:space="preserve">Evolutions et relations entre affects et fatigue au cours d'une expédition polaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boebion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Régionales de l'AFTCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Nîmes (France), France</w:t>
+              <w:t xml:space="preserve">12ème congrès de l'association francophone de la psychologie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115413v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation d’interventions innovantes visant à prévenir les détériorations de santé des étudiants et à promouvoir le développement de leurs ressources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Représentations cognitives et émotionnelles dans l’ajustement psychosocial à l’infertilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deninotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l’Association des Villes Universitaires de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées Régionales de l'AFTCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Nîmes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675202v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illness representations, coping strategies and psychological consequences in infertility: A systematic review and meta-analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Deninotti</w:t>
+                <w:t xml:space="preserve">Présentation d’interventions innovantes visant à prévenir les détériorations de santé des étudiants et à promouvoir le développement de leurs ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Congress of Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Ljubljana, Slovenia, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l’Association des Villes Universitaires de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674852v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stigmatisation et symptômes dépressifs des femmes en situation de surpoids ou d'obésité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Illness representations, coping strategies and psychological consequences in infertility: A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deninotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'AFPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">17th European Congress of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Ljubljana, Slovenia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03295772v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés sur l’obésité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Martinez</w:t>
+                <w:t xml:space="preserve">Stigmatisation et symptômes dépressifs des femmes en situation de surpoids ou d'obésité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Juhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum "Regards croisés sur les maladies chroniques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Nîmes, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'AFPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04156132v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03295772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical activity prescription: report on 3 seasons of the Occitan program</w:t>
+                <w:t xml:space="preserve">Regards croisés sur l’obésité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Pabion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Congress of ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Forum "Regards croisés sur les maladies chroniques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04155391v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations de la maladie de proches d’individus présentant un trouble psychiatrique pré-post psychoéducation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Priscillia Averous</w:t>
+                <w:t xml:space="preserve">Physical activity prescription: report on 3 seasons of the Occitan program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pabion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Congrès en ligne, France</w:t>
+              <w:t xml:space="preserve">19th International Congress of ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03295702v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attachement au lieu, soutien social et état de stress post-traumatique après une inondation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cecile Puechlong</w:t>
+                <w:t xml:space="preserve">Représentations de la maladie de proches d’individus présentant un trouble psychiatrique pré-post psychoéducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscillia Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Weiss</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Prosperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60E CONGRÈS DE LA SFP : APPRENTISSAGES, VULNÉRABILITÉS, PRÉVENTIONS -</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Poitiers, France</w:t>
+              <w:t xml:space="preserve">11ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Congrès en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197170v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03295702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stigmatisation sociale et intériorisée des personnes souffrant d’obésité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Attachement au lieu, soutien social et état de stress post-traumatique après une inondation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Puechlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de Conférences Risques et Vulnérabilités : informer et prévenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Nimes, France</w:t>
+              <w:t xml:space="preserve">60E CONGRÈS DE LA SFP : APPRENTISSAGES, VULNÉRABILITÉS, PRÉVENTIONS -</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160664v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burnout parental et schémas précoces inadaptés</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stigmatisation sociale et intériorisée des personnes souffrant d’obésité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46ème Congrès annuel du TCC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFTCC, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Cycle de Conférences Risques et Vulnérabilités : informer et prévenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977186v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations de la maladie dans les troubles mentaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Priscillia Averous</w:t>
+                <w:t xml:space="preserve">Burnout parental et schémas précoces inadaptés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karla Bernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xème Congrès Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Metz, France</w:t>
+              <w:t xml:space="preserve">46ème Congrès annuel du TCC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFTCC, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160669v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la stigmatisation intériorisée et des symptômes de l'enfant dans la détresse psychologique des mères d'enfants TDAH.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Représentations de la maladie dans les troubles mentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscillia Averous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bastien Trémolière</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Française de Thérapie Comportementale et Cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Xème Congrès Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160665v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations de la maladie et symptomatologie anxieuse et dépressive chez les patients vivant avec un trouble bipolaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rôle de la stigmatisation intériorisée et des symptômes de l'enfant dans la détresse psychologique des mères d'enfants TDAH.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lionel Dany</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Caparos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association Française de Thérapie Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160668v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le coming-out dans l’avancée en âge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Représentations de la maladie et symptomatologie anxieuse et dépressive chez les patients vivant avec un trouble bipolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscillia Averous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Belzeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexagénaires : le plaisir dans l’avancée en âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Nimes, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association Française de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160667v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport thérapeutique de la réalité virtuelle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le coming-out dans l’avancée en âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entretien Nîmes/Alès</w:t>
+              <w:t xml:space="preserve">Sexagénaires : le plaisir dans l’avancée en âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160670v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’appuyer sur le patient pour construire sa prise en charge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport thérapeutique de la réalité virtuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Faccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche Unîmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Nimes, France</w:t>
+              <w:t xml:space="preserve">Entretien Nîmes/Alès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160674v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des théories cognitives dans la lutte contre la stigmatisation de la schizophrénie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Devoisin-Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association Française de Thérapie Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'identité sexuelle à l'adolescence</w:t>
+                <w:t xml:space="preserve">S’appuyer sur le patient pour construire sa prise en charge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème journées nationales des maisons des adolescents</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche Unîmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160672v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des représentations de la maladie (cognitives et émotionnelles) chez des patients bipolaires</w:t>
+                <w:t xml:space="preserve">L'identité sexuelle à l'adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Française de Thérapie Comportementale et Cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">9ème journées nationales des maisons des adolescents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160678v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l’activité physique sur la production de comportements sociaux non-verbaux chez des patients atteints de schizophrénie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation des représentations de la maladie (cognitives et émotionnelles) chez des patients bipolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscillia Averous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Simeoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association Française de Thérapie Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, paris, France</w:t>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160675v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécificités des stratégies de coping, de l’évaluation des risques, du vécu émotionnel et du risque suicidaire lors d’une situation stressante particulière : l’annonce de son homosexualité.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets de l’activité physique sur la production de comportements sociaux non-verbaux chez des patients atteints de schizophrénie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attal J</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème rencontre provinciale de prévention du suicide</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association Française de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160679v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation cognitive d’une situation stressante : les spécificités du coming-out.</w:t>
+                <w:t xml:space="preserve">Spécificités des stratégies de coping, de l’évaluation des risques, du vécu émotionnel et du risque suicidaire lors d’une situation stressante particulière : l’annonce de son homosexualité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Française de Thérapie Comportementale et Cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, paris, France</w:t>
+              <w:t xml:space="preserve">13ème rencontre provinciale de prévention du suicide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160680v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evaluation cognitive d’une situation stressante : les spécificités du coming-out.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Association Française de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les rapports filles-garçons en zones urbaines sensibles : étude menée auprès de 73 adolescentes et adolescents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Colloque International de Psychologie Sociale Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11419,51 +11410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11734,64 +11725,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus psychologiques impliqués dans le risque suicidaire à l'adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Renoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11836,545 +11827,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation émotionnelle chez des patientes ayant reçu un diagnostic de cancer de l'ovaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Baussard</w:t>
+                <w:t xml:space="preserve">Mental health school-based prevention and promotion intervention towards adolescents : a protocol study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jeunes &amp; Chercheurs de la Ligue contre le Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Régionales de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675021v1</w:t>
+                <w:t xml:space="preserve">hal-04116437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maison sport-santé universitaire et promotion de la littératie en santé chez les étudiant.es</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Monvoisin</w:t>
+                <w:t xml:space="preserve">Pilot study of a brief preventative intervention to adults' psychological health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">Journées Régionales de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289033v1</w:t>
+                <w:t xml:space="preserve">hal-04116436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental health school-based prevention and promotion intervention towards adolescents : a protocol study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
+                <w:t xml:space="preserve">Schémas précoces inadaptés et pratiques éducatives parentales chez des adolescents présentant un TDA-H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Régionales de Thérapie Comportementale et Cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Nîmes, France</w:t>
+              <w:t xml:space="preserve">JRTCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04116437v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilot study of a brief preventative intervention to adults' psychological health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t>
+                <w:t xml:space="preserve">Régulation émotionnelle chez des patientes ayant reçu un diagnostic de cancer de l'ovaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Sirven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Régionales de Thérapie Comportementale et Cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Nîmes, France</w:t>
+              <w:t xml:space="preserve">Journées Jeunes &amp; Chercheurs de la Ligue contre le Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04116436v1</w:t>
+                <w:t xml:space="preserve">hal-04675021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schémas précoces inadaptés et pratiques éducatives parentales chez des adolescents présentant un TDA-H</w:t>
+                <w:t xml:space="preserve">Maison sport-santé universitaire et promotion de la littératie en santé chez les étudiant.es</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Arnaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+                <w:t xml:space="preserve">Mathilde Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claude Lagouanelle-Simeoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montalescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gisclard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRTCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Nimes, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04115075v1</w:t>
+                <w:t xml:space="preserve">hal-04289033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liens entre agressivité, schémas précoces inadaptés et traitement de l’information sociale à l’adolescence</w:t>
               </w:r>
@@ -12602,51 +12593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Puechlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12719,51 +12710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12831,77 +12822,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting physical activity among university studentrs with a co-constructed program during COVID-19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Korchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Nogrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13004,51 +12995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st OncoLille Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lille, France</w:t>
@@ -13116,51 +13107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Scola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Congrès de l'Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Conférence en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13237,51 +13228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Colloque Francophone TCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Genève, Suisse. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13358,51 +13349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Cerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Colloque Francophone TCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13440,51 +13431,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies cognitives de régulation émotionnelle et traits de personnalité en lien avec l'état de stress post-traumatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Puechlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13574,51 +13565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème congrès de l’encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13643,90 +13634,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des représentations de la maladie chez les proches de patients atteints d’un trouble bipolaire suite à leur participation à des séances de psychoéducation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscillia Averous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscillia Averous</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claude Lagouanelle-Simeoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13762,329 +13753,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations du trouble bipolaire chez des personnes avec ou sans trouble psychique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Activités physiques et symptômes négatifs : Etude préliminaire dans la schizophrénie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Attal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 45ème congrès annuel de TCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Paris, France. 2017</w:t>
+              <w:t xml:space="preserve">15ème Congrès de l’Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670284v1</w:t>
+                <w:t xml:space="preserve">hal-02160688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités physiques et symptômes négatifs : Etude préliminaire dans la schizophrénie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les représentations du trouble bipolaire chez des personnes avec ou sans trouble psychique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscillia Averous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claude Lagouanelle-Simeoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès de l’Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, paris, France</w:t>
+              <w:t xml:space="preserve"> 45ème congrès annuel de TCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160688v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude exploratoire : l'impact d’un programme de psychoéducation sur les représentations de la maladie dans les troubles bipolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscillia Averous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscillia Averous</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claude Lagouanelle-Simeoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14139,51 +14130,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suicidal risk and stress during coming-out.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st international conference : LGBT Psychology and Related Fiels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14221,51 +14212,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coping processes employed during coming-out.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st international conference: LGBT Psychology and Related Fiels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14316,51 +14307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Congress of Cognitive Psychotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14398,51 +14389,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The emotional experience of a particular stressful situation: the homosexuality advertisement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third European Conference on Emotion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14493,51 +14484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pedinielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Rouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14588,51 +14579,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of a questionnaire on the suicidal beliefs : « ASP suicide »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14702,51 +14693,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The desire to drink : is it dangeous in the hospital ? Application of exposure technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Giuffrida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14823,51 +14814,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical case : Application of Beck’s addiction or motivation model to prevent relapse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Cannas-Aghedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14996,51 +14987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Giuffrida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Best Pratices : music in creative detoxification and rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15078,51 +15069,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de genre à l’adolescence dans les zones urbaines sensibles: etude menée auprès de 40 jeunes hommes âgés de 13 à 28 ans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre et parcours de vie, vers une nouvelle police des corps et des âges ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15210,178 +15201,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress and Homosexuality</w:t>
+                <w:t xml:space="preserve">Stress et addiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Stress: New Research</w:t>
+              <w:t xml:space="preserve">Soigner les addictions par les TCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160660v1</w:t>
+                <w:t xml:space="preserve">hal-02160659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress et addiction</w:t>
+                <w:t xml:space="preserve">Stress and Homosexuality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soigner les addictions par les TCC</w:t>
+              <w:t xml:space="preserve">Psychology of Stress: New Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160659v1</w:t>
+                <w:t xml:space="preserve">hal-02160660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15659,51 +15650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16001,51 +15992,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810799v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pellerin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raufaste" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Corman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Teissedre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17439760.2024.2433046" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071418v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2025.03.004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910159v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Charbonnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2024.12.009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137643v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deshayes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Gouilly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/famp.70051" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942802v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilie Chevrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2025.02.007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673304v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Plumas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pietropaoli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19359705.2024.2386944" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835932v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deninotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2024.2411636" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613977v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sirven" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baussard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2024.03.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674212v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olivaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Royer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-Brisson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sasoi.2024.05.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848076v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/52542" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565580v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Vaillant-Coindard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-024-01723-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816099v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Palermo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2024.0117" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600443v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Calmettes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525228v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2024.01.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516287v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322752v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/53072" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673308v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coste" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pabion" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21080966" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159008v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gosling" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12676" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053289v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Puechlong" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00469580231159962" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216966v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2023.08.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312673v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Puechlong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15234938" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107586v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Bernat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43076-023-00288-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148999v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Philippe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bernal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15132913" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640292v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14040782" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871380v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Devoisin-Lagarde" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caparos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/19398298.135.3.03" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717430v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19148262" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685362v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Korchi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nogrette Maxence" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/36429" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571992v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2022.100175" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628026v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Scola" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17405629.2021.1990749" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739193v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cousson-G&#233;lie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jarlier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.953711" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399962v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327991v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2021.101656" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334448v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2021.06.011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347281v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18189699" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207386v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Juhel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2021.100646" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141150v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Averous" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dany" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.09.011" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334621v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18178998" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117368v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1090198120987128" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104527v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot de Battista" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Strubel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0859" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117876v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01167" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094717v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101688" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117871v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cap0000244" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148511v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638237.2018.1521944" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117891v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Chesterman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Graziani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15020290" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648422v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Lagouanelle-Simeoni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Prosperi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2017.10.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148501v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0020764018814272" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623574v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19359705.2016.1182957" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623591v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hatteschweiler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2015.01.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623630v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatteschweiler Coralie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623616v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1017476ar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623587v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rusinek" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Halim Boudoukha" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Fonseca" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623594v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2012.01.001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623621v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Graziani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682922v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7870/cjcmh-2011-0015" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623618v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441300v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yc Grandjeat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Granger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guerlain" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gc Guilbert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillaumaud-Pujol" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149194v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Souchon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Renoir" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Barbier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326099v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335131v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gauthier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289290v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848040v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674896v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baussard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839521v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839532v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835013v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913452v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thiers" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916425v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849359v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608498v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916406v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674893v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Teissedre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674883v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943122v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115115v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charbonnier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159036v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692910v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Royer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674873v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674878v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boebion" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115413v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675202v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674852v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295772v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156132v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155391v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295702v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lan&#231;on" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197170v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160664v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977186v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160669v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160665v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160668v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Belzeaux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160667v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160670v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faccini" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Del-Monte" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160674v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160671v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160672v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160678v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Simeoni" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160675v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attal J" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160679v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160680v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160681v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069733v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249420v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069702v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848106v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675021v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289033v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monvoisin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116437v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116436v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115075v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115063v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thebault" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684516v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685342v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2022.1367" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675015v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685348v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Nogrette" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2022.1387" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865326v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265746v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160684v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Cerda" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160686v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160682v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160687v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Martin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659381v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670284v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160688v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Attal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659359v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160691v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160690v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160692v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160697v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160694v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pedinielli" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Rouan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160696v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160656v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giuffrida" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cannas Aghedu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160654v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cannas-Aghedu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160655v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160662v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160658v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160660v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160659v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212638v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694025v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693981v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03692810v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810799v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pellerin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raufaste" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Corman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Teissedre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17439760.2024.2433046" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071418v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2025.03.004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910159v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Charbonnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2024.12.009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942802v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilie Chevrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2025.02.007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137643v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deshayes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Gouilly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/famp.70051" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673304v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Plumas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pietropaoli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19359705.2024.2386944" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835932v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deninotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2024.2411636" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613977v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sirven" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baussard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2024.03.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674212v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olivaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Royer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-Brisson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sasoi.2024.05.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848076v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/52542" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565580v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Vaillant-Coindard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-024-01723-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816099v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Palermo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2024.0117" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600443v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Calmettes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525228v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2024.01.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516287v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322752v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/53072" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673308v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coste" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pabion" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21080966" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159008v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gosling" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12676" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053289v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Puechlong" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00469580231159962" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216966v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2023.08.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312673v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Puechlong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15234938" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107586v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Bernat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43076-023-00288-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148999v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Philippe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bernal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15132913" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717430v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19148262" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640292v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14040782" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871380v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Devoisin-Lagarde" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caparos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/19398298.135.3.03" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628026v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Scola" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17405629.2021.1990749" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685362v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Korchi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nogrette Maxence" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/36429" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571992v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2022.100175" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739193v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cousson-G&#233;lie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jarlier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.953711" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327991v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2021.101656" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334448v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2021.06.011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347281v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18189699" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207386v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Juhel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2021.100646" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141150v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Averous" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dany" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.09.011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334621v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18178998" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117368v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1090198120987128" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104527v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot de Battista" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Strubel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0859" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094717v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101688" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117876v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01167" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117871v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cap0000244" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148511v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638237.2018.1521944" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117891v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Chesterman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Graziani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15020290" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648422v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Lagouanelle-Simeoni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Prosperi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2017.10.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148501v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0020764018814272" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623574v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19359705.2016.1182957" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623591v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hatteschweiler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2015.01.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623630v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatteschweiler Coralie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623616v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1017476ar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623587v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rusinek" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Halim Boudoukha" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Fonseca" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623594v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2012.01.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623621v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Graziani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682922v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7870/cjcmh-2011-0015" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623618v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441300v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yc Grandjeat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Granger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guerlain" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gc Guilbert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillaumaud-Pujol" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326099v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624305v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149194v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Souchon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Renoir" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Barbier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289290v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335131v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gauthier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848040v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835013v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913452v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thiers" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674896v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baussard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839521v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839532v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916425v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849359v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608498v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916406v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674893v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Teissedre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674883v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943122v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115115v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charbonnier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159036v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692910v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Royer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674873v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674878v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boebion" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115413v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675202v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674852v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295772v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156132v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155391v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295702v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lan&#231;on" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197170v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160664v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977186v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160669v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160665v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160668v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Belzeaux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160667v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160670v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faccini" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Del-Monte" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160671v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160674v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160672v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160678v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Simeoni" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160675v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attal J" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160679v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160680v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160681v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069733v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249420v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069702v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848106v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116437v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116436v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115075v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675021v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289033v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monvoisin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115063v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thebault" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684516v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685342v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2022.1367" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675015v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685348v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Nogrette" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2022.1387" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865326v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265746v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160684v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Cerda" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160686v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160682v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160687v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Martin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659381v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160688v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Attal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670284v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659359v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160691v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160690v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160692v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160697v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160694v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pedinielli" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Rouan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160696v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160656v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giuffrida" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cannas Aghedu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160654v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cannas-Aghedu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160655v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160662v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160658v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160659v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160660v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212638v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694025v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693981v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03692810v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>