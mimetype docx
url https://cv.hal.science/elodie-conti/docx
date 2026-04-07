--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -663,286 +663,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03985500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment reconstituer des réseaux de pouvoir féminin au XVIIe siècle ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Femmes et pouvoirs dans les séries sur le Moyen Âge : clichés versus réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Delale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Jardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Kalogerakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance méthodologique "Le réseau, une source de pouvoir pour les femmes ?" du séminaire Genre et Sociétés du LARHRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elodie Conti; Sarah Rouvière; Claire Saunier-Le Foll, Oct 2021, Lyon (Maison Internationale des Langues et des Cultures), France</w:t>
+              <w:t xml:space="preserve">Histoire en séries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958199v1</w:t>
+                <w:t xml:space="preserve">hal-04014179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À qui être loyale en temps de conflit ? Le rôle de Christine de France dans les relations du duché de Savoie avec la France (1619-1642)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Conti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Princesses franco-savoyardes en conflictualités", séance du séminaire de l’Axe Conflictualités du LARHRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elodie Conti; Nicolas Broisin, Mar 2021, Lyon (Maison des Sciences de l'Homme), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femmes et pouvoirs dans les séries sur le Moyen Âge : clichés versus réalité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment reconstituer des réseaux de pouvoir féminin au XVIIe siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Conti</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elodie Pinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire en séries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Séance méthodologique "Le réseau, une source de pouvoir pour les femmes ?" du séminaire Genre et Sociétés du LARHRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elodie Conti; Sarah Rouvière; Claire Saunier-Le Foll, Oct 2021, Lyon (Maison Internationale des Langues et des Cultures), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04014179v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les femmes à la Cour de France dans les séries télévisées</w:t>
               </w:r>
@@ -1489,51 +1489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374791v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Conti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Duchesne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155w0" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861752v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958179v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Conti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958364v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958224v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958349v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985500v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Broisin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958199v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958210v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014179v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jardot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Kalogerakis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pinel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958287v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Giraudier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Balayre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Leroux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958282v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Paci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Paillard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Pampanay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Perrot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958258v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02958720v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374791v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Conti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Duchesne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155w0" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861752v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958179v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Conti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958364v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958224v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958349v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985500v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Broisin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014179v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jardot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Kalogerakis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pinel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958210v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958199v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958287v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Giraudier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Balayre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Leroux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958282v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Paci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Paillard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Pampanay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Perrot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958258v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02958720v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>