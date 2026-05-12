--- v1 (2026-04-07)
+++ v2 (2026-05-12)
@@ -922,256 +922,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les femmes à la Cour de France dans les séries télévisées</w:t>
+                <w:t xml:space="preserve">Les représentations des femmes de l’Antiquité dans les séries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Giraudier</w:t>
+                <w:t xml:space="preserve">Aurélie Paci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Balayre</w:t>
+                <w:t xml:space="preserve">Anastasia Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Leroux</w:t>
+                <w:t xml:space="preserve">Élise Pampanay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Épisode du cycle "Femmes, Histoire et séries" du podcast "Histoire en Séries"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elodie Conti, Nov 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">, Elodie Conti, Sep 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958287v1</w:t>
+                <w:t xml:space="preserve">hal-04958282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations des femmes de l’Antiquité dans les séries</w:t>
+                <w:t xml:space="preserve">Les femmes à la Cour de France dans les séries télévisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Paci</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Giraudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Paillard</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Balayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Perrot</w:t>
+                <w:t xml:space="preserve">Flavie Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Épisode du cycle "Femmes, Histoire et séries" du podcast "Histoire en Séries"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elodie Conti, Sep 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">, Elodie Conti, Nov 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04958282v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse historique de la mini-série télévisée &amp;quot;Gunpowder</w:t>
               </w:r>
@@ -1489,51 +1489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374791v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Conti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Duchesne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155w0" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861752v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958179v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Conti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958364v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958224v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958349v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985500v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Broisin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014179v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jardot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Kalogerakis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pinel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958210v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958199v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958287v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Giraudier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Balayre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Leroux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958282v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Paci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Paillard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Pampanay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Perrot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958258v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02958720v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374791v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Conti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Duchesne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155w0" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861752v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958179v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Conti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958364v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958224v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958349v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985500v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Broisin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014179v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jardot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Kalogerakis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pinel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958210v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958199v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958282v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Paci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Paillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Pampanay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Perrot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958287v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Giraudier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Balayre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Leroux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958258v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02958720v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>