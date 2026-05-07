--- v0 (2026-03-17)
+++ v1 (2026-05-07)
@@ -432,200 +432,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le parrainage d’une promotion véhicule des valeurs fortes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Source Credibility and Emotions generated by Robot and Human Influencers: The perception of luxury brand representatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie de Boissieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Duchemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grandes Ecoles &amp; Universités Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 187, pp.122255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2022.122255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05101864v1</w:t>
+                <w:t xml:space="preserve">hal-04314434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source Credibility and Emotions generated by Robot and Human Influencers: The perception of luxury brand representatives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le parrainage d’une promotion véhicule des valeurs fortes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie de Boissieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Duchemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Grandes Ecoles &amp; Universités Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, https://www.mondedesgrandesecoles.fr/le-parrainage-dune-promotion-vehicule-des-valeurs-fortes/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.techfore.2022.122255⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04314434v1</w:t>
+                <w:t xml:space="preserve">hal-05101864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The perceived credibility of human-like social robots: virtual influencers in a luxury and multicultural context</w:t>
               </w:r>
@@ -696,235 +696,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">``Consumer-to-Brand Impoliteness'' in Luxury Stores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The potential use of blockchain technology in co-creation ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Kondrateva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie de Boissieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Ammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Urien</w:t>
+                <w:t xml:space="preserve">Eric Seuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 146, pp.409-425. </w:t>
+              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Blockchain Technology in Innovation Management, 37, pp.9-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2022.02.078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/jie.pr1.0104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632306v1</w:t>
+                <w:t xml:space="preserve">hal-03268380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential use of blockchain technology in co-creation ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Galina Kondrateva</w:t>
+                <w:t xml:space="preserve">``Consumer-to-Brand Impoliteness'' in Luxury Stores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie de Boissieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Seuillet</w:t>
+                <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Blockchain Technology in Innovation Management, 37, pp.9-35. </w:t>
+              <w:t xml:space="preserve">Journal of Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 146, pp.409-425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/jie.pr1.0104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2022.02.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03268380v1</w:t>
+                <w:t xml:space="preserve">hal-04632306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of blockchain in the luxury industry: supply chains and the traceability of goods</w:t>
               </w:r>
@@ -1040,51 +1040,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rencontre interpersonnelle : un point clé dans l’expérience vécue en magasins de luxe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Christine de Boissieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 98, pp.83-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1336,51 +1336,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impoliteness as a new Framework for understanding Consumer Misbehavior in Luxury Stores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie de Boissieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Monaco Symposium of Luxury</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International University of Monaco, INSEEC U, Apr 2021, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1418,81 +1418,81 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blockchain and Co creation, Technological forecasting and social changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie de Boissieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Ammi</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Ammi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Gondrateva</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Kondrateva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMIB Congress</w:t>
+              <w:t xml:space="preserve">FEMIB 2020 : 2nd international conference on Finance, Economics, Management and IT Business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1518,116 +1518,116 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment la &amp;lt;i&amp;gt;blockchain&amp;lt;/i&amp;gt; et en particulier, la tockenisation peut-elle contribuer à améliorer les procédés de co-création entre &amp;lt;i&amp;gt;start-up&amp;lt;/i&amp;gt; et grand groupe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie de Boissieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubry Mathilde, Sow Mamadou Sanoussy (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transformation digitale en entreprise, 100 questions/réponses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.132-133, 2021, 9782340048324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId45"/>
+      <w:footerReference w:type="default" r:id="rId43"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1774,51 +1774,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808402v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Baudier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie de Boissieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2024.108447" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227568v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Kondrateva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ammi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/QMR-09-2024-0181" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682748v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chaney" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/QMR-01-2024-0015" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05101864v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314434v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Duchemin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2022.122255" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314353v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOCM-05-2023-0182" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632306v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Urien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2022.02.078" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268380v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Seuillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0104" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268370v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JEIM-11-2020-0471" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02906189v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Christine de Boissieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.098.83.102" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02906173v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.070.25.42" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000809v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092906v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505862v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ammi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gondrateva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05330233v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808402v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Baudier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie de Boissieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2024.108447" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227568v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Kondrateva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ammi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/QMR-09-2024-0181" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682748v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chaney" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/QMR-01-2024-0015" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314434v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Duchemin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2022.122255" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05101864v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314353v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOCM-05-2023-0182" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268380v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Seuillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0104" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632306v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Urien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2022.02.078" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268370v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JEIM-11-2020-0471" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02906189v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Christine de Boissieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.098.83.102" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02906173v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.070.25.42" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000809v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092906v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505862v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05330233v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>