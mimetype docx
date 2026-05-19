--- v0 (2026-03-19)
+++ v1 (2026-05-19)
@@ -368,1838 +368,1838 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Division of the large and multifunctional glycoside hydrolase family 2: high functional specificity and biochemical assays in the uncharacterized subfamilies</w:t>
+                <w:t xml:space="preserve">Snow- and ice-ecosystem cleaning capability of the pucciniomycotinous yeast Phenoliferia psychrophenolica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Lebreton</w:t>
+                <w:t xml:space="preserve">Jade Ezzedine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Line Garron</w:t>
+                <w:t xml:space="preserve">Pierre Guenzi-Tiberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlene Vuillemin</w:t>
+                <w:t xml:space="preserve">Gaëlle Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Pilgaard</w:t>
+                <w:t xml:space="preserve">Riccardo Aiese Cigliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastian Hornung</w:t>
+                <w:t xml:space="preserve">Yacine Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels and Bioproducts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (1), pp.68. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.1084. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13068-025-02669-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-025-08506-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05285721v1</w:t>
+                <w:t xml:space="preserve">hal-05285714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The FUNG-GROWTH database: linking fungal phenotype to genome</w:t>
+                <w:t xml:space="preserve">Functional Carbohydrate-Active Enzymes Acquired by Horizontal Gene Transfer from Plants in the Whitefly &amp;lt;i&amp;gt;Bemisia tabaci&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronald de Vries</w:t>
+                <w:t xml:space="preserve">Dominique Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ad Wiebenga</w:t>
+                <w:t xml:space="preserve">Mireille Haon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Drula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermo Aguilar Osorio</w:t>
+                <w:t xml:space="preserve">Mathilde Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Victoria Aguilar Pontes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evy Battaglia</w:t>
+                <w:t xml:space="preserve">Sacha Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mra.00378-25⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (2), pp.evaf012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evaf012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05285736v1</w:t>
+                <w:t xml:space="preserve">hal-04968956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of the Biotechnological Potential of Marine and Terrestrial Species of Two Orders of Sordariomycete Fungi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacterial polysaccharide lyase family 33: Specificity from an evolutionarily conserved binding tunnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Loiodice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Drula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Ledo Doval</w:t>
+                <w:t xml:space="preserve">Zak Mciver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Müller</w:t>
+                <w:t xml:space="preserve">Svetlana Antonyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daren Brown</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C Alisha Quandt</w:t>
+                <w:t xml:space="preserve">Arnaud Baslé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10126-025-10484-3⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (7), pp.e2421623122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2421623122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05285750v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial polysaccharide lyase family 33: Specificity from an evolutionarily conserved binding tunnel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Whole genome sequence, CAZyme repertoire and sugar metabolic model of the phytopathogenic fungus Kretzschmaria zonata GFP 132</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Regina Almas Do Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Manassero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Loiodice</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Drula</w:t>
+                <w:t xml:space="preserve">Rafaela Zandonade Ventorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zak Mciver</w:t>
+                <w:t xml:space="preserve">Mao Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana Antonyuk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Baslé</w:t>
+                <w:t xml:space="preserve">Tulio Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2421623122⟩</w:t>
+              <w:t xml:space="preserve">Molecular Genetics and Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 300 (1), pp.47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00438-025-02253-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968947v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole genome sequence, CAZyme repertoire and sugar metabolic model of the phytopathogenic fungus Kretzschmaria zonata GFP 132</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pangeneric analyses reveal the divergent genome evolution and ecologies between morels and truffles in the Morchellaceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Bonito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Regina Almas Do Carmo</w:t>
+                <w:t xml:space="preserve">Shingo Miyauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessia Manassero</w:t>
+                <w:t xml:space="preserve">Richard Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafaela Zandonade Ventorim</w:t>
+                <w:t xml:space="preserve">Hao Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mao Peng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tulio Morgan</w:t>
+                <w:t xml:space="preserve">Alan Kuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Genetics and Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00438-025-02253-7⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (17), pp.4135-4150.e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2025.07.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05285755v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Carbohydrate-Active Enzymes Acquired by Horizontal Gene Transfer from Plants in the Whitefly &amp;lt;i&amp;gt;Bemisia tabaci&amp;lt;/i&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative genomics of Aspergillus nidulans and section Nidulantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Theobald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Colinet</w:t>
+                <w:t xml:space="preserve">Tammi Vesth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Haon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Drula</w:t>
+                <w:t xml:space="preserve">Jane L Nybo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Boyer</w:t>
+                <w:t xml:space="preserve">Jens C Frisvad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacha Grisel</w:t>
+                <w:t xml:space="preserve">Inge Kjærbølling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (2), pp.evaf012. </w:t>
+              <w:t xml:space="preserve">Current Research in Microbial Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, pp.100342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evaf012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crmicr.2025.100342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968956v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood decay under anoxia by the brown-rot fungus Fomitopsis pinicola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Röllig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Grenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Cresswell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (1), pp.7352. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-025-62567-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomics of Aspergillus nidulans and section Nidulantes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The FUNG-GROWTH database: linking fungal phenotype to genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tammi Vesth</w:t>
+                <w:t xml:space="preserve">Ronald de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane L Nybo</w:t>
+                <w:t xml:space="preserve">Ad Wiebenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens C Frisvad</w:t>
+                <w:t xml:space="preserve">Guillermo Aguilar Osorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inge Kjærbølling</w:t>
+                <w:t xml:space="preserve">Maria Victoria Aguilar Pontes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evy Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Microbial Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crmicr.2025.100342⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (9), pp.e0037825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mra.00378-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968952v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pangeneric analyses reveal the divergent genome evolution and ecologies between morels and truffles in the Morchellaceae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gregory Bonito</w:t>
+                <w:t xml:space="preserve">Division of the large and multifunctional glycoside hydrolase family 2: high functional specificity and biochemical assays in the uncharacterized subfamilies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shingo Miyauchi</w:t>
+                <w:t xml:space="preserve">Marie-Line Garron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Hayes</w:t>
+                <w:t xml:space="preserve">Marlene Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Tan</w:t>
+                <w:t xml:space="preserve">Bo Pilgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Kuo</w:t>
+                <w:t xml:space="preserve">Bastian Hornung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 35 (17), pp.4135-4150.e6. </w:t>
+              <w:t xml:space="preserve">Biotechnology for Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (1), pp.68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2025.07.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13068-025-02669-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05285742v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snow- and ice-ecosystem cleaning capability of the pucciniomycotinous yeast Phenoliferia psychrophenolica</w:t>
+                <w:t xml:space="preserve">A Comparison of the Biotechnological Potential of Marine and Terrestrial Species of Two Orders of Sordariomycete Fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Ezzedine</w:t>
+                <w:t xml:space="preserve">Raquel Ledo Doval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Guenzi-Tiberi</w:t>
+                <w:t xml:space="preserve">Astrid Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Villain</w:t>
+                <w:t xml:space="preserve">Daren Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Aiese Cigliano</w:t>
+                <w:t xml:space="preserve">Derek Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Diagne</w:t>
+                <w:t xml:space="preserve">C Alisha Quandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8 (1), pp.1084. </w:t>
+              <w:t xml:space="preserve">Marine Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (4), pp.103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-025-08506-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10126-025-10484-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05285714v1</w:t>
+                <w:t xml:space="preserve">hal-05285750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomic analysis of thermophilic fungi reveals convergent evolutionary adaptations and gene losses</w:t>
+                <w:t xml:space="preserve">Streptomyces castrisilvae sp. nov. and Streptomyces glycanivorans sp. nov., novel soil streptomycetes metabolizing mutan and alternan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei S Steindorff</w:t>
+                <w:t xml:space="preserve">Tove Widén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Victoria Aguilar-Pontes</w:t>
+                <w:t xml:space="preserve">Albert Tafur Rangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron J Robinson</w:t>
+                <w:t xml:space="preserve">Vincent Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Drula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bill Andreopoulos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kurt Labutti</w:t>
+                <w:t xml:space="preserve">Scott Mazurkewich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-024-06681-w⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 74 (9), pp.006514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.006514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04882241v1</w:t>
+                <w:t xml:space="preserve">hal-04882192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streptomyces castrisilvae sp. nov. and Streptomyces glycanivorans sp. nov., novel soil streptomycetes metabolizing mutan and alternan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome evolution and transcriptome plasticity is associated with adaptation to monocot and dicot plants in Colletotrichum fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Baroncelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tove Widén</w:t>
+                <w:t xml:space="preserve">José Cobo-Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Tafur Rangel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Scott Mazurkewich</w:t>
+                <w:t xml:space="preserve">Tiziano Benocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mao Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evy Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.006514⟩</w:t>
+              <w:t xml:space="preserve">GigaScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13, pp.giae036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gigascience/giae036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882192v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome evolution and transcriptome plasticity is associated with adaptation to monocot and dicot plants in Colletotrichum fungi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative genomic analysis of thermophilic fungi reveals convergent evolutionary adaptations and gene losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei S Steindorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Victoria Aguilar-Pontes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Baroncelli</w:t>
+                <w:t xml:space="preserve">Aaron J Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Cobo-Díaz</w:t>
+                <w:t xml:space="preserve">Bill Andreopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiziano Benocci</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Evy Battaglia</w:t>
+                <w:t xml:space="preserve">Kurt Labutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GigaScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13, pp.giae036. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.1124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gigascience/giae036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-024-06681-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04915149v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme overall mushroom genome expansion in Mycena s.s. irrespective of plant hosts or substrate specializations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoffer Bugge Harder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shingo Miyauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Máté Virágh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Kuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ella Thoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2378,161 +2378,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global phylogenomic analysis of the shiitake genus Lentinula</w:t>
+                <w:t xml:space="preserve">Vertical and horizontal gene transfer shaped plant colonization and biomass degradation in the fungal genus Armillaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sean Sierra-Patev</w:t>
+                <w:t xml:space="preserve">Neha Sahu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Byoungnam Min</w:t>
+                <w:t xml:space="preserve">Boris Indic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Naranjo-Ortiz</w:t>
+                <w:t xml:space="preserve">Johanna Wong-Bajracharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Looney</w:t>
+                <w:t xml:space="preserve">Zsolt Merényi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zachary Konkel</w:t>
+                <w:t xml:space="preserve">Huei-Mien Ke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 120 (10), pp.e2214076120. </w:t>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (9), pp.1668-1681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2214076120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41564-023-01448-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144610v1</w:t>
+                <w:t xml:space="preserve">hal-04382375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major proliferation of transposable elements shaped the genome of the soybean rust pathogen Phakopsora pachyrhizi</w:t>
               </w:r>
@@ -2646,2763 +2646,2763 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical and horizontal gene transfer shaped plant colonization and biomass degradation in the fungal genus Armillaria</w:t>
+                <w:t xml:space="preserve">A global phylogenomic analysis of the shiitake genus Lentinula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neha Sahu</w:t>
+                <w:t xml:space="preserve">Sean Sierra-Patev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Indic</w:t>
+                <w:t xml:space="preserve">Byoungnam Min</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Wong-Bajracharya</w:t>
+                <w:t xml:space="preserve">Miguel Naranjo-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zsolt Merényi</w:t>
+                <w:t xml:space="preserve">Brian Looney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huei-Mien Ke</w:t>
+                <w:t xml:space="preserve">Zachary Konkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (9), pp.1668-1681. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (10), pp.e2214076120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41564-023-01448-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2214076120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04382375v1</w:t>
+                <w:t xml:space="preserve">hal-04144610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional exploration of the glycoside hydrolase family GH113</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The carbohydrate-active enzyme database: functions and literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Drula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Garron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Couturier</w:t>
+                <w:t xml:space="preserve">Suzan Dogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Touvrey-Loiodice</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurine Buon</w:t>
+                <w:t xml:space="preserve">Bernard Henrissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0267509⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (D1), pp.D571-D577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkab1045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03656671v1</w:t>
+                <w:t xml:space="preserve">hal-03588994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomics reveals a dynamic genome evolution in the ectomycorrhizal milk‐cap ( Lactarius ) mushrooms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">William Andreopoulos</w:t>
+                <w:t xml:space="preserve">Evolutionary transition to the ectomycorrhizal habit in the genomes of a hyperdiverse lineage of mushroom‐forming fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Looney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shingo Miyauchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Drula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 235 (1), pp.306-319. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.18143⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 233 (5), pp.2294-2309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.17892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03946660v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenomics and Comparative Genomics Highlight Specific Genetic Features in Ganoderma Species</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Comparative genomics reveals a dynamic genome evolution in the ectomycorrhizal milk‐cap ( Lactarius ) mushrooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jing Si</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nianwu Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Kuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Labutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Andreopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof8030311⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 235 (1), pp.306-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.18143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03627194v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the impact of Verticillium wilt disease on the mechanical properties of elementary flax (Linum usitatissimum L.) fibres</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mireille Haon</w:t>
+                <w:t xml:space="preserve">Phylogenomics and Comparative Genomics Highlight Specific Genetic Features in Ganoderma Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Fei Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia-Hui Xing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Xuan Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Si</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.114900⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (3), pp.311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof8030311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03656635v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03627194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary innovations through gain and loss of genes in the ectomycorrhizal Boletales</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alan Kuo</w:t>
+                <w:t xml:space="preserve">Functional exploration of the glycoside hydrolase family GH113</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Touvrey-Loiodice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Terrapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Drula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Buon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.17858⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (4), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0267509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03473169v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembly and synthesis of the extracellular matrix in brown algae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Mazéas</w:t>
+                <w:t xml:space="preserve">Exploring the impact of Verticillium wilt disease on the mechanical properties of elementary flax (Linum usitatissimum L.) fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Nuez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rina Yonamine</w:t>
+                <w:t xml:space="preserve">Alessia Melelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Barbeyron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elodie Drula</w:t>
+                <w:t xml:space="preserve">Jean-Guy Berrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Haon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.semcdb.2022.03.005⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 182, pp.114900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.114900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03627114v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The carbohydrate-active enzyme database: functions and literature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolutionary innovations through gain and loss of genes in the ectomycorrhizal Boletales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shingo Miyauchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Kuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Drula</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Henrissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkab1045⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.17858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588994v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary transition to the ectomycorrhizal habit in the genomes of a hyperdiverse lineage of mushroom‐forming fungi</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
+                <w:t xml:space="preserve">Assembly and synthesis of the extracellular matrix in brown algae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rina Yonamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Barbeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Henrissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Drula</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 233 (5), pp.2294-2309. </w:t>
+              <w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 134, pp.112-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.17892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.semcdb.2022.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04033326v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03627114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene family expansions and transcriptome signatures uncover fungal adaptations to wood decay</w:t>
+                <w:t xml:space="preserve">A Putative Lignin Copper Oxidase from Trichoderma reesei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayat Hage</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Byoungnam Min</w:t>
+                <w:t xml:space="preserve">Mariane Daou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bisotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Haon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Oliveira Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Cottyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.15423⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (8), pp.643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof7080643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03226505v1</w:t>
+                <w:t xml:space="preserve">hal-03328494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niche differentiation and evolution of the wood decay machinery in the invasive fungus Serpula lacrymans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaqueline Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudhagar Balasundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renee Bakkemo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Drula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Henrissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (2), pp.592-604. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41396-020-00799-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal treatment for the valorization of technical soda lignin</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gene family expansions and transcriptome signatures uncover fungal adaptations to wood decay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Cézard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Betty Cottyn</w:t>
+                <w:t xml:space="preserve">Hayat Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shingo Miyauchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Máté Virágh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Drula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Byoungnam Min</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof7010039⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.15423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03120945v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic determinants of endophytism in the Arabidopsis root mycobiome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fungal treatment for the valorization of technical soda lignin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Daou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clementina Farfan Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fantin Mesny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shingo Miyauchi</w:t>
+                <w:t xml:space="preserve">Amel Majira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorsten Thiergart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lea Atanasova</w:t>
+                <w:t xml:space="preserve">Laurent Cézard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Cottyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-27479-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (1), pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof7010039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508738v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Copper-Containing Oxidoreductases in the Secretomes of Three Colletotrichum Species with a Focus on Copper Radical Oxidases for the Biocatalytic Production of Fatty Aldehydes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic determinants of endophytism in the Arabidopsis root mycobiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fantin Mesny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shingo Miyauchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ribeaucourt</w:t>
+                <w:t xml:space="preserve">Thorsten Thiergart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safwan Saker</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elodie Drula</w:t>
+                <w:t xml:space="preserve">Brigitte Pickel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.01526-21⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.7227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-27479-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03619439v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co‑cultivation of the anaerobic fungus Caecomyces churrovis with Methanobacterium bryantii enhances transcription of carbohydrate binding modules, dockerins, and pyruvate formate lyases on specific substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Brown</w:t>
+                <w:t xml:space="preserve">Candice Swift</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candice Swift</w:t>
+                <w:t xml:space="preserve">Stephen Mondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Mondo</w:t>
+                <w:t xml:space="preserve">Susanna Seppala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asaf Salamov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (1), pp.234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13068-021-02083-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological generalism drives hyperdiversity of secondary metabolite gene clusters in xylarialean endophytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Franco</w:t>
+                <w:t xml:space="preserve">Jennifer Wisecaver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Wisecaver</w:t>
+                <w:t xml:space="preserve">a Elizabeth Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">a Elizabeth Arnold</w:t>
+                <w:t xml:space="preserve">Yu-Ming Ju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Slot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.17873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Putative Lignin Copper Oxidase from Trichoderma reesei</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariane Daou</w:t>
+                <w:t xml:space="preserve">Identification of Copper-Containing Oxidoreductases in the Secretomes of Three Colletotrichum Species with a Focus on Copper Radical Oxidases for the Biocatalytic Production of Fatty Aldehydes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ribeaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Bisotto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mireille Haon</w:t>
+                <w:t xml:space="preserve">Safwan Saker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Oliveira Correia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Betty Cottyn</w:t>
+                <w:t xml:space="preserve">Bastien Bissaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Drula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (8), pp.643. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 87 (24), pp.e01526-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jof7080643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01526-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328494v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03619439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic analysis enlightens agaricales Lifestyle Evolution and increasing peroxidase diversity</w:t>
+                <w:t xml:space="preserve">Characterization of the CAZy Repertoire from the Marine-Derived Fungus Stemphylium lucomagnoense in Relation to Saline Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Ruiz-Dueñas</w:t>
+                <w:t xml:space="preserve">Wissal Ben Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Barrasa</w:t>
+                <w:t xml:space="preserve">Abhishek Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Drula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marisol Sánchez-García</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Shingo Miyauchi</w:t>
+                <w:t xml:space="preserve">Annick Turbé-Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msaa301⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (9), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md18090461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03099933v1</w:t>
+                <w:t xml:space="preserve">hal-02953538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the CAZy Repertoire from the Marine-Derived Fungus Stemphylium lucomagnoense in Relation to Saline Conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abhishek Kumar</w:t>
+                <w:t xml:space="preserve">Conserved white rot enzymatic mechanism for wood decay in the Basidiomycota genus Pycnoporus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shingo Miyauchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Drula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annick Turbé-Doan</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lesage-Meessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guy Berrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md18090461⟩</w:t>
+              <w:t xml:space="preserve">DNA Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/dnares/dsaa011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02953538v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868456v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserved white rot enzymatic mechanism for wood decay in the Basidiomycota genus Pycnoporus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Genomic analysis enlightens agaricales Lifestyle Evolution and increasing peroxidase diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Ruiz-Dueñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Barrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisol Sánchez-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Camarero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shingo Miyauchi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Guy Berrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DNA Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (4), p. 1428-1446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/dnares/dsaa011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msaa301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02868456v2</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale genome sequencing of mycorrhizal fungi provides insights into the early evolution of symbiotic traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shingo Miyauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enikő Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Kuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Drula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5460,645 +5460,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03082507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomics of Rhizophagus irregularis, R. cerebriforme, R. diaphanus and Gigaspora rosea highlights specific genetic features in Glomeromycotina</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating Host Microbiota Relationships Through Functional Metagenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène San Clemente</w:t>
+                <w:t xml:space="preserve">Elisabeth Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric C. H. Chen</w:t>
+                <w:t xml:space="preserve">Josette Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Pelin</w:t>
+                <w:t xml:space="preserve">Nada Bejar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Maresca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Esque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.15687⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02181069v1</w:t>
+                <w:t xml:space="preserve">hal-02315852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A metagenomics investigation of carbohydrate-active enzymes along the goat and camel intestinal tract</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elodie Drula</w:t>
+                <w:t xml:space="preserve">Comparative genomics reveals unique wood‐decay strategies and fruiting body development in the Schizophyllaceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neha Sahu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elrashdy Redwan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lombard</w:t>
+                <w:t xml:space="preserve">Krisztina Krizsán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balázs Bálint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabor G Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitta Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10123-019-00068-2⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 224 (2), pp.902-915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.16032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612526v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomics reveals unique wood‐decay strategies and fruiting body development in the Schizophyllaceae</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A metagenomics investigation of carbohydrate-active enzymes along the goat and camel intestinal tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitta Kiss</w:t>
+                <w:t xml:space="preserve">Saad Al-Masaudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad El Kaoutari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Drula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elrashdy Redwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.16032⟩</w:t>
+              <w:t xml:space="preserve">International Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (4), pp.429-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10123-019-00068-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588296v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Host Microbiota Relationships Through Functional Metagenomics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Josette Perrier</w:t>
+                <w:t xml:space="preserve">Comparative genomics of Rhizophagus irregularis, R. cerebriforme, R. diaphanus and Gigaspora rosea highlights specific genetic features in Glomeromycotina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shingo Miyauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nada Bejar</w:t>
+                <w:t xml:space="preserve">Hélène San Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Maresca</w:t>
+                <w:t xml:space="preserve">Eric C. H. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Esque</w:t>
+                <w:t xml:space="preserve">Adrian Pelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, 12 p. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 222 (3), pp.1584-1598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.15687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02315852v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteroidetes use thousands of enzyme combinations to break down glycans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lapébie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Drula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Terrapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Henrissat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (2043), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6132,51 +6132,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-omic analyses of exogenous nutrient bag decomposition by the black morel Morchella importuna reveal sustained carbon acquisition and transferring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6260,593 +6260,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02311393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative visual omics of the white-rot fungus Polyporus brumalis exposes the biotechnological potential of its oxidative enzymes for delignifying raw plant biomass</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of inter- and intraspecies variation through genome sequencing of Aspergillus section Nigri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Rancon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Delphine Chaduli</w:t>
+                <w:t xml:space="preserve">Tammi C. Vesth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane L. Nybo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Theobald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens C. Frisvad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas O. Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13068-018-1198-5⟩</w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (12), pp.1688-1695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41588-018-0246-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867992v1</w:t>
+                <w:t xml:space="preserve">hal-02094492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PULDB: the expanded database of Polysaccharide Utilization Loci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Terrapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Drula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lapébie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Al-Masaudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 46 (D1), pp.D677-D683. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkx1022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultivation and sequencing of rumen microbiome members from the Hungate1000 Collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rekha Seshadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinead Leahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graeme Attwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koon Hoong Teh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Lambie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 36 (4), pp.359-367. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nbt.4110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of inter- and intraspecies variation through genome sequencing of Aspergillus section Nigri</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jens C. Frisvad</w:t>
+                <w:t xml:space="preserve">Integrative visual omics of the white-rot fungus Polyporus brumalis exposes the biotechnological potential of its oxidative enzymes for delignifying raw plant biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shingo Miyauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas O. Larsen</w:t>
+                <w:t xml:space="preserve">Anaïs Rancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Drula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Chaduli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 50 (12), pp.1688-1695. </w:t>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41588-018-0246-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13068-018-1198-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094492v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavender- and lavandin-distilled straws: an untapped feedstock with great potential for the production of high-added value compounds and fungal enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lesage-Meessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6930,295 +6930,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Metagenomics Investigation of Carbohydrate-Active Enzymes along the Gastrointestinal Tract of Saudi Sheep</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdessamad El Kaoutari</w:t>
+                <w:t xml:space="preserve">A bioinformatics analysis of 3400 lytic polysaccharide oxidases from family AA9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Hainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Terrapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Drula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elrashdy M. Redwan</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, </w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 448, pp.166-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00666⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2017.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595245v1</w:t>
+                <w:t xml:space="preserve">hal-01595066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bioinformatics analysis of 3400 lytic polysaccharide oxidases from family AA9</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Metagenomics Investigation of Carbohydrate-Active Enzymes along the Gastrointestinal Tract of Saudi Sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Al-Masaudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad El Kaoutari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Drula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lenfant</w:t>
+                <w:t xml:space="preserve">Hussein Al-Mehdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Hainaut</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lombard</w:t>
+                <w:t xml:space="preserve">Elrashdy M. Redwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 448, pp.166-174. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2017.04.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595066v1</w:t>
+                <w:t xml:space="preserve">hal-01595245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genome of the white-rot fungus [i]Pycnoporus cinnabarinus[/i]: a basidiomycete model with a versatile arsenal for lignocellulosic biomass breakdown</w:t>
               </w:r>
@@ -7338,64 +7338,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The carbohydrate-active enzymes database (CAZy) in 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Henrissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Drula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7494,77 +7494,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Drula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro M Coutinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Henrissat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6 (41), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7643,77 +7643,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of fungal biodiversity for the deconstruction of lignocellulosic biomass and the implementation of new biosynthetic pathways for green chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guy Berrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7787,103 +7787,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative genomics of Rhizophagus irregularis , R. cerebriforme , R. diaphanus and Gigaspora rosea highlights specific genetic features in Glomeromycotina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène San Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shingo Miyauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric C H Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Kuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
@@ -7925,51 +7925,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional exploration of naturally and artificially enriched rumen microbiomes reveals novel enzymatic synergies involved in plant cell wall breakdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Ufarté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Cecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8069,427 +8069,534 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CAZy Database/the Carbohydrate-Active Enzyme (CAZy) Database: Principles and Usage Guidelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Terrapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Drula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Coutinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Henrissat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Practical Guide to Using Glycomics Databases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Japan, pp.117-131, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-4-431-56454-6_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plan de Gestion De données du laboratoire “Biotechnologie et Biodiversité Fongiques”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Drula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global mapping of thioredoxin interacting proteins in&amp;lt;i&amp;gt;Neurospora crassa&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Bidondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Drula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Armengaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guy Berrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05052561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methionine oxidation of Carbohydrate-Active enZymes during white-rot wood decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Molinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Drula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Molinelli</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId331"/>
+      <w:footerReference w:type="default" r:id="rId333"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8636,51 +8743,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546172v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Steindorff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Cai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyue Ding" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Jiang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Atanasova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-026-02260-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05507610v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drula" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lambert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chaduli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2026.133990" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05285721v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lebreton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Garron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Vuillemin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Pilgaard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Hornung" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-025-02669-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05285736v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald de Vries" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad Wiebenga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Aguilar Osorio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Aguilar Pontes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evy Battaglia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00378-25" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05285750v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Ledo Doval" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid M&#252;ller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daren Brown" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Johnson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Alisha Quandt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-025-10484-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04968947v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Loiodice" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zak Mciver" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Antonyuk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Basl&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2421623122" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05285755v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Regina Almas Do Carmo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Manassero" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Zandonade Ventorim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mao Peng" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Morgan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-025-02253-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04968956v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Colinet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Grisel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242906v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R&#246;llig" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Grenga" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Cresswell" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Lett" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62567-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04968952v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Theobald" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammi Vesth" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane L Nybo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens C Frisvad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Kj&#230;rb&#248;lling" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2025.100342" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05285742v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bonito" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Miyauchi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hayes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kuo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.07.037" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05285714v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ezzedine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guenzi-Tiberi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Villain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Aiese Cigliano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Diagne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08506-w" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882241v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei S Steindorff" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Aguilar-Pontes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron J Robinson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Andreopoulos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Labutti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06681-w" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882192v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tove Wid&#233;n" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Tafur Rangel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Mazurkewich" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006514" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915149v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Baroncelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cobo-D&#237;az" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Benocci" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giae036" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795684v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoffer Bugge Harder" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;t&#233; Vir&#225;gh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Thoen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2024.100586" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734202v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Maz&#233;as" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Bouguerba-Collin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godfroy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10811-3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04144610v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Sierra-Patev" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byoungnam Min" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Naranjo-Ortiz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Looney" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Konkel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2214076120" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143167v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh K Gupta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francismar C Marcelino-Guimar&#227;es" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lorrain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Farmer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajeet Haridas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37551-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382375v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Sahu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Indic" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Wong-Bajracharya" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Mer&#233;nyi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huei-Mien Ke" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-023-01448-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656671v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couturier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Touvrey-Loiodice" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrapon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Buon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0267509" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03946660v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nianwu Tang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Andreopoulos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18143" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03627194v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Fei Sun" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Hui Xing" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Xuan Fang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Si" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8030311" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656635v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Nuez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Melelli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.114900" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473169v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17858" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03627114v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Yonamine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbeyron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2022.03.005" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03588994v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Dogan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab1045" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033326v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Courty" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17892" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03226505v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Hage" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15423" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167198v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Hess" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhagar Balasundaram" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Bakkemo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-00799-5" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03120945v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Daou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Farfan Soto" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Majira" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent C&#233;zard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7010039" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03508738v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantin Mesny" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Thiergart" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pickel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27479-y" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619439v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribeaucourt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwan Saker" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bissaro" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01526-21" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03508676v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Brown" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Swift" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mondo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Seppala" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Salamov" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-021-02083-w" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03508718v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Franco" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Wisecaver" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Elizabeth Arnold" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ming Ju" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Slot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17873" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328494v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bisotto" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira Correia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7080643" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099933v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ruiz-Due&#241;as" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barrasa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol S&#225;nchez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Camarero" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa301" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953538v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Ben Ali" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Turb&#233;-Doan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18090461" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02868456v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lesage-Meessen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsaa011" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082507v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Kiss" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18795-w" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181069v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne San Clemente" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. H. Chen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Pelin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15687" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02612526v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Al-Masaudi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad El Kaoutari" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elrashdy Redwan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10123-019-00068-2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02588296v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Krizs&#225;n" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs B&#225;lint" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor G Kovacs" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitta Kiss" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16032" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315852v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Perrier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Bejar" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Esque" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01286" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02588181v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lap&#233;bie" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10068-5" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311393v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renyun Miao" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhai Liu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14741" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867992v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rancon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-018-1198-5" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02094620v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1022" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02094598v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekha Seshadri" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinead Leahy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Attwood" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koon Hoong Teh" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lambie" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.4110" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02094492v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammi C. Vesth" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane L. Nybo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens C. Frisvad" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas O. Larsen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0246-1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467725v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bou" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginies" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chevret" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-018-1218-5" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595245v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Al-Mehdar" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elrashdy M. Redwan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00666" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595066v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenfant" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hainaut" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2017.04.012" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204353v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Levasseur" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrol" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Ruiz-Due&#241;as" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Boukhris-Uzan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-486" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04405153v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Coutinho" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemalatha Golaconda Ramulu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt1178" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268121v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-6-41" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652056v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertrand" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delattre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324335v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C H Chen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929438v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ufart&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cecchini" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Amblard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03508817v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-56454-6_6" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05052561v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bidondo" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaillard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04266319v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Molinelli" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546172v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Steindorff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Cai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyue Ding" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Jiang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Atanasova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-026-02260-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05507610v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drula" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lambert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chaduli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2026.133990" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05285714v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ezzedine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guenzi-Tiberi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Villain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Aiese Cigliano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Diagne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08506-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04968956v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Colinet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Grisel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04968947v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Loiodice" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zak Mciver" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Antonyuk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Basl&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2421623122" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05285755v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Regina Almas Do Carmo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Manassero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Zandonade Ventorim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mao Peng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Morgan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-025-02253-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05285742v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bonito" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Miyauchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hayes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kuo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.07.037" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04968952v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Theobald" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammi Vesth" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane L Nybo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens C Frisvad" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Kj&#230;rb&#248;lling" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2025.100342" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242906v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R&#246;llig" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lebreton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Grenga" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Cresswell" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Lett" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62567-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05285736v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald de Vries" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad Wiebenga" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Aguilar Osorio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Aguilar Pontes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evy Battaglia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00378-25" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05285721v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Garron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Vuillemin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Pilgaard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Hornung" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-025-02669-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05285750v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Ledo Doval" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid M&#252;ller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daren Brown" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Johnson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Alisha Quandt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-025-10484-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882192v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tove Wid&#233;n" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Tafur Rangel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Mazurkewich" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006514" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915149v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Baroncelli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cobo-D&#237;az" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Benocci" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giae036" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882241v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei S Steindorff" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Aguilar-Pontes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron J Robinson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Andreopoulos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Labutti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06681-w" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795684v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoffer Bugge Harder" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;t&#233; Vir&#225;gh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Thoen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2024.100586" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734202v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Maz&#233;as" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Bouguerba-Collin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godfroy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10811-3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382375v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Sahu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Indic" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Wong-Bajracharya" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Mer&#233;nyi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huei-Mien Ke" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-023-01448-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143167v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh K Gupta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francismar C Marcelino-Guimar&#227;es" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lorrain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Farmer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajeet Haridas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37551-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04144610v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Sierra-Patev" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byoungnam Min" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Naranjo-Ortiz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Looney" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Konkel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2214076120" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03588994v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Dogan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab1045" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033326v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Courty" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17892" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03946660v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nianwu Tang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Andreopoulos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18143" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03627194v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Fei Sun" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Hui Xing" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Xuan Fang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Si" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8030311" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656671v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couturier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Touvrey-Loiodice" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrapon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Buon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0267509" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656635v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Nuez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Melelli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.114900" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473169v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17858" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03627114v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Yonamine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbeyron" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2022.03.005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328494v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Daou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bisotto" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira Correia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7080643" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167198v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Hess" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhagar Balasundaram" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Bakkemo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-00799-5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03226505v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Hage" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15423" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03120945v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Farfan Soto" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Majira" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent C&#233;zard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7010039" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03508738v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantin Mesny" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Thiergart" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pickel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27479-y" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03508676v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Brown" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Swift" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mondo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Seppala" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Salamov" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-021-02083-w" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03508718v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Franco" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Wisecaver" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Elizabeth Arnold" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ming Ju" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Slot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17873" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619439v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribeaucourt" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwan Saker" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bissaro" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01526-21" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953538v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Ben Ali" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Turb&#233;-Doan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18090461" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02868456v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lesage-Meessen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsaa011" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099933v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ruiz-Due&#241;as" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barrasa" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol S&#225;nchez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Camarero" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa301" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082507v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Kiss" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18795-w" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315852v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Perrier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Bejar" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Esque" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01286" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02588296v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Krizs&#225;n" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs B&#225;lint" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor G Kovacs" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitta Kiss" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16032" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02612526v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Al-Masaudi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad El Kaoutari" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elrashdy Redwan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10123-019-00068-2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181069v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne San Clemente" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. H. Chen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Pelin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15687" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02588181v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lap&#233;bie" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10068-5" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311393v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renyun Miao" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhai Liu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14741" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02094492v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammi C. Vesth" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane L. Nybo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens C. Frisvad" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas O. Larsen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0246-1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02094620v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1022" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02094598v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekha Seshadri" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinead Leahy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Attwood" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koon Hoong Teh" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lambie" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.4110" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867992v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rancon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-018-1198-5" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467725v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bou" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginies" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chevret" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-018-1218-5" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595066v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenfant" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hainaut" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2017.04.012" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595245v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Al-Mehdar" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elrashdy M. Redwan" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00666" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204353v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Levasseur" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrol" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Ruiz-Due&#241;as" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Boukhris-Uzan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-486" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04405153v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Coutinho" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemalatha Golaconda Ramulu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt1178" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268121v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-6-41" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652056v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertrand" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delattre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324335v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C H Chen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929438v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ufart&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cecchini" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Amblard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03508817v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-56454-6_6" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563060v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rosso" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05052561v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bidondo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaillard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04266319v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Molinelli" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>