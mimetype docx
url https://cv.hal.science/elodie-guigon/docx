--- v0 (2026-03-09)
+++ v1 (2026-04-08)
@@ -672,429 +672,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03552025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanization constrains skin bacterial phylogenetic diversity in wild fish populations and correlates with the proliferation of aeromonads</w:t>
+                <w:t xml:space="preserve">Synergetic effect of antibiotic mixtures on soil bacterial N2O-reducing communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Colin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Berthe</w:t>
+                <w:t xml:space="preserve">Céline Roose-Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëlie Molbert</w:t>
+                <w:t xml:space="preserve">Viviane David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Vivant</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-020-01650-2⟩</w:t>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (2), pp.1873-1878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10311-020-01117-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03614770v1</w:t>
+                <w:t xml:space="preserve">hal-02987836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Record of trace organic contaminants in a river sediment core: from historical wastewater management to historical use</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+                <w:t xml:space="preserve">Urbanization constrains skin bacterial phylogenetic diversity in wild fish populations and correlates with the proliferation of aeromonads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Petit</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlie Molbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Vivant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.145694⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82 (2), pp.523-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-020-01650-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03134012v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergetic effect of antibiotic mixtures on soil bacterial N2O-reducing communities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Roose-Amsaleg</w:t>
+                <w:t xml:space="preserve">Record of trace organic contaminants in a river sediment core: from historical wastewater management to historical use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane David</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elodie Guigon</w:t>
+                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+                <w:t xml:space="preserve">Fabienne Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 19 (2), pp.1873-1878. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 773, pp.145694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10311-020-01117-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.145694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02987836v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03134012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination of soils by metals and organic micropollutants: case study of the Parisian conurbation</w:t>
               </w:r>
@@ -1610,51 +1610,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass balance and decontamination times of Polycyclic Aromatic Hydrocarbons in rural nested catchments of an early industrialized region (Seine River basin, France)</w:t>
+                <w:t xml:space="preserve">Combining measurements and modelling to quantify the contribution of atmospheric fallout, local industry and road traffic to \PAH\ stocks in contrasting catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gateuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
@@ -1689,350 +1689,350 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 470, pp.608-617. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 189, pp.152-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.10.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2014.02.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194906v1</w:t>
+                <w:t xml:space="preserve">hal-01195884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-residue method for characterization of endocrine disruptors in gaseous and particulate phases of ambient air</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mass balance and decontamination times of Polycyclic Aromatic Hydrocarbons in rural nested catchments of an early industrialized region (Seine River basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gateuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Moreau-Guigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Alliot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jeanne Teil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2014.02.044⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 470, pp.608-617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195886v1</w:t>
+                <w:t xml:space="preserve">hal-01194906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining measurements and modelling to quantify the contribution of atmospheric fallout, local industry and road traffic to \PAH\ stocks in contrasting catchments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Irene Lefevre</w:t>
+                <w:t xml:space="preserve">A multi-residue method for characterization of endocrine disruptors in gaseous and particulate phases of ambient air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Moreau-Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bourges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Desportes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Teil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 189, pp.152-160. </w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 92, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2014.02.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2014.02.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195884v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phthalate Fate in the Hydrographic Network of the River Seine Basin (France) Under Contrasted Hydrological Conditions</w:t>
               </w:r>
@@ -2164,51 +2164,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution by urban and agricultural pesticide uses to water contamination at the scale of the Marne watershed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Moreau-Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3093,64 +3093,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecotoxicological impact of antibiotic mixtures on soil nitrogen cycling microbial guilds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Roose-Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nelieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3462,691 +3462,691 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01854704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination de l'atmosphère par les composés perturbateurs endocriniens en Ile-de-France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contamination des sols franciliens par les éléments métalliques et les micropolluants organiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Moreau-Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labadie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Simonnet-Laprade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PIREN-Seine, fin de phse 6</w:t>
+              <w:t xml:space="preserve">Colloque PIREN - fin de phase 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01162348v1</w:t>
+                <w:t xml:space="preserve">hal-01162334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination des sols franciliens par les éléments métalliques et les micropolluants organiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contamination de l'atmosphère par les composés perturbateurs endocriniens en Ile-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Moreau-Guigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Simonnet-Laprade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PIREN - fin de phase 6</w:t>
+              <w:t xml:space="preserve">Colloque PIREN-Seine, fin de phse 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162334v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de circulation des contaminants dans le continuum atmosphère – sol – rivière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of erosion and transfer processes in Polycyclic Aromatic Hydrocarbon contamination of water bodies in the Seine River basin (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gateuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Moreau-Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop 02/10 INTERZA - Micropolluants au sein des ZA : Mesures, traitements et changements de pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-4042</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01700733v1</w:t>
+                <w:t xml:space="preserve">cea-02640978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-residue method for analysis of various endocrine disruptors in ambient air: application to urban habitats</w:t>
+                <w:t xml:space="preserve">Dynamique de circulation des contaminants dans le continuum atmosphère – sol – rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Moreau-Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Teil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martine Blanchard</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th International Symposium on Environmental Analytical Chemistry, Genève (Suisse)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Geneve, Switzerland</w:t>
+              <w:t xml:space="preserve">Workshop 02/10 INTERZA - Micropolluants au sein des ZA : Mesures, traitements et changements de pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064052v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term impact of PAH contamination in soils on the water quality in rivers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multi-residue method for analysis of various endocrine disruptors in ambient air: application to urban habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Moreau-Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Teil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-4051</w:t>
+              <w:t xml:space="preserve">38th International Symposium on Environmental Analytical Chemistry, Genève (Suisse)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Geneve, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02640953v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of erosion and transfer processes in Polycyclic Aromatic Hydrocarbon contamination of water bodies in the Seine River basin (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Long term impact of PAH contamination in soils on the water quality in rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gateuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Moreau-Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4162,69 +4162,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-4042</w:t>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-4051</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02640978v1</w:t>
+                <w:t xml:space="preserve">cea-02640953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination de l'air par les contaminants organiques, bioindication et conséquences sur la contamination des sols</w:t>
               </w:r>
@@ -4335,51 +4335,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Polycyclic Aromatic Hydrocarbon transfers at the catchment scale combining chemical and fallout radionuclides analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gateuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5316,64 +5316,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixtures effect of antibiotics on soil microbial nitrogen processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Roose-Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nelieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5467,51 +5467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5598,51 +5598,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pesticides dans le bassin de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6013,51 +6013,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass Balance of PAHs at the Scale of the Seine River Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gateuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6147,51 +6147,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding polycyclic aromatic hydrocarbon transfers at the catchment scale combining chemical and fallout radionuclides analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gateuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6304,64 +6304,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique et Transferts des Hydrocarbures Aromatiques Polycycliques (HAP) dans le bassin de l'Orgeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gateuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6619,51 +6619,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2FEFE7AD"/>
+    <w:nsid w:val="0B256A2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6850,51 +6850,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-guigon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7836-7898" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05104000v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Daniel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guigon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-025-01854-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744483v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Bourbon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Averseng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Baratelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.4c00113" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04417454v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Vivant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Marchand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Janvier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2023-01211" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03552025v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lla Le Gaudu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Qu&#233;n&#233;a" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153601" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614770v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Molbert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01650-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03134012v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Petit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145694" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02987836v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane David" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-020-01117-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01396132v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Moreau-Guigon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8005-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01379888v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Blanchard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Teil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.10.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01211426v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Laborie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Desportes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Oziol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.09.028" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01250062v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.12.015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194906v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gateuille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lefevre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.10.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195886v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourges" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2014.02.044" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195884v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2014.02.029" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195887v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Dargnat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-013-1592-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PHG53VT5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711638v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farrugia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevreuil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Mouchel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWZ5MLMB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145213v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e153511" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05226536v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Le Bayon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Bimbot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688632v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Daaboul" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carvallo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Turcati" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Isambert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390051v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Averseng" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie N&#233;lieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01919741v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy-Barmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01541513v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchard Martine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532569v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01380650v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Briand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854704v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Xueref-Remy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Bregonzio-Rozier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01162348v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonnet-Laprade" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01162334v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700733v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labadie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01064052v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02640953v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gateuille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02640978v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00818776v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cladi&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02639349v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lefevre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970971v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Botta" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mamilov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alliot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970883v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976306v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Arini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bourgeault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05133319v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03826108v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03826101v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03826118v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fauches" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Mendez-Millan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531716v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190385v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192340v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guery" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sisyphe.upmc.fr/piren/book/1333" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01548234v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dargant" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894943v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Alligant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bigot-Clivot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_381" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894924v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_382" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615659v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02668705v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-03984629v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-guigon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7836-7898" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05104000v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Daniel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guigon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-025-01854-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744483v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Bourbon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Averseng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Baratelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.4c00113" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04417454v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Vivant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Marchand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Janvier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2023-01211" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03552025v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lla Le Gaudu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Qu&#233;n&#233;a" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153601" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02987836v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane David" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-020-01117-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614770v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Molbert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01650-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03134012v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Petit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145694" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01396132v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Moreau-Guigon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8005-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01379888v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Blanchard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Teil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.10.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01211426v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Laborie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Desportes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Oziol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.09.028" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01250062v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.12.015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195884v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gateuille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lefevre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2014.02.029" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194906v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.10.009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195886v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourges" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2014.02.044" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195887v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Dargnat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-013-1592-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PHG53VT5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711638v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farrugia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevreuil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Mouchel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWZ5MLMB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145213v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e153511" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05226536v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Le Bayon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Bimbot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688632v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Daaboul" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carvallo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Turcati" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Isambert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390051v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Averseng" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie N&#233;lieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01919741v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy-Barmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01541513v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchard Martine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532569v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01380650v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Briand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854704v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Xueref-Remy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Bregonzio-Rozier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01162334v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01162348v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonnet-Laprade" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02640978v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gateuille" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700733v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labadie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01064052v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02640953v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00818776v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cladi&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02639349v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lefevre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970971v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Botta" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mamilov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alliot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970883v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976306v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Arini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bourgeault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05133319v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03826108v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03826101v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03826118v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fauches" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Mendez-Millan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531716v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190385v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192340v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guery" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sisyphe.upmc.fr/piren/book/1333" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01548234v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dargant" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894943v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Alligant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bigot-Clivot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_381" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894924v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_382" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615659v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02668705v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-03984629v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>