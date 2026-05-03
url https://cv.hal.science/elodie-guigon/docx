--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -3958,273 +3958,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-residue method for analysis of various endocrine disruptors in ambient air: application to urban habitats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long term impact of PAH contamination in soils on the water quality in rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gateuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Moreau-Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th International Symposium on Environmental Analytical Chemistry, Genève (Suisse)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Geneve, Switzerland</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-4051</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064052v1</w:t>
+                <w:t xml:space="preserve">cea-02640953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term impact of PAH contamination in soils on the water quality in rivers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multi-residue method for analysis of various endocrine disruptors in ambient air: application to urban habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Moreau-Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Teil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-4051</w:t>
+              <w:t xml:space="preserve">38th International Symposium on Environmental Analytical Chemistry, Genève (Suisse)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Geneve, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02640953v1</w:t>
+                <w:t xml:space="preserve">hal-01064052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination de l'air par les contaminants organiques, bioindication et conséquences sur la contamination des sols</w:t>
               </w:r>
@@ -6619,51 +6619,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B256A2A"/>
+    <w:nsid w:val="7851E673"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6850,51 +6850,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-guigon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7836-7898" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05104000v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Daniel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guigon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-025-01854-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744483v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Bourbon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Averseng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Baratelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.4c00113" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04417454v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Vivant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Marchand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Janvier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2023-01211" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03552025v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lla Le Gaudu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Qu&#233;n&#233;a" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153601" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02987836v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane David" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-020-01117-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614770v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Molbert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01650-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03134012v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Petit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145694" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01396132v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Moreau-Guigon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8005-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01379888v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Blanchard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Teil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.10.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01211426v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Laborie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Desportes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Oziol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.09.028" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01250062v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.12.015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195884v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gateuille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lefevre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2014.02.029" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194906v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.10.009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195886v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourges" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2014.02.044" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195887v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Dargnat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-013-1592-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PHG53VT5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711638v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farrugia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevreuil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Mouchel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWZ5MLMB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145213v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e153511" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05226536v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Le Bayon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Bimbot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688632v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Daaboul" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carvallo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Turcati" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Isambert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390051v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Averseng" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie N&#233;lieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01919741v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy-Barmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01541513v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchard Martine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532569v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01380650v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Briand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854704v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Xueref-Remy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Bregonzio-Rozier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01162334v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01162348v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonnet-Laprade" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02640978v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gateuille" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700733v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labadie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01064052v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02640953v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00818776v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cladi&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02639349v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lefevre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970971v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Botta" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mamilov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alliot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970883v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976306v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Arini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bourgeault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05133319v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03826108v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03826101v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03826118v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fauches" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Mendez-Millan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531716v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190385v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192340v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guery" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sisyphe.upmc.fr/piren/book/1333" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01548234v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dargant" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894943v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Alligant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bigot-Clivot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_381" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894924v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_382" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615659v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02668705v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-03984629v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-guigon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7836-7898" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05104000v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Daniel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guigon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-025-01854-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744483v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Bourbon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Averseng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Baratelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.4c00113" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04417454v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Vivant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Marchand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Janvier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2023-01211" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03552025v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lla Le Gaudu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Qu&#233;n&#233;a" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153601" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02987836v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane David" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-020-01117-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614770v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Molbert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01650-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03134012v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Petit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145694" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01396132v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Moreau-Guigon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8005-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01379888v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Blanchard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Teil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.10.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01211426v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Laborie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Desportes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Oziol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.09.028" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01250062v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.12.015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195884v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gateuille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lefevre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2014.02.029" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194906v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.10.009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195886v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourges" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2014.02.044" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195887v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Dargnat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-013-1592-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PHG53VT5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711638v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farrugia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevreuil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Mouchel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWZ5MLMB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145213v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e153511" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05226536v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Le Bayon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Bimbot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688632v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Daaboul" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carvallo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Turcati" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Isambert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390051v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Averseng" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie N&#233;lieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01919741v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy-Barmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01541513v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchard Martine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532569v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01380650v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Briand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854704v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Xueref-Remy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Bregonzio-Rozier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01162334v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01162348v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonnet-Laprade" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02640978v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gateuille" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700733v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labadie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02640953v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01064052v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00818776v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cladi&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02639349v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lefevre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970971v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Botta" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mamilov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alliot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970883v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976306v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Arini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bourgeault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05133319v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03826108v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03826101v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03826118v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fauches" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Mendez-Millan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531716v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190385v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192340v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guery" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sisyphe.upmc.fr/piren/book/1333" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01548234v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dargant" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894943v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Alligant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bigot-Clivot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_381" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894924v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_382" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615659v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02668705v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-03984629v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>