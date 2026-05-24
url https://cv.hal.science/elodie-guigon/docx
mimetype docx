--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -672,429 +672,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03552025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergetic effect of antibiotic mixtures on soil bacterial N2O-reducing communities</w:t>
+                <w:t xml:space="preserve">Urbanization constrains skin bacterial phylogenetic diversity in wild fish populations and correlates with the proliferation of aeromonads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Roose-Amsaleg</w:t>
+                <w:t xml:space="preserve">Yannick Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane David</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+                <w:t xml:space="preserve">Noëlie Molbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Vivant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10311-020-01117-3⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82 (2), pp.523-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-020-01650-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02987836v1</w:t>
+                <w:t xml:space="preserve">hal-03614770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanization constrains skin bacterial phylogenetic diversity in wild fish populations and correlates with the proliferation of aeromonads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Record of trace organic contaminants in a river sediment core: from historical wastewater management to historical use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Colin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Vivant</w:t>
+                <w:t xml:space="preserve">Fabienne Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-020-01650-2⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 773, pp.145694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.145694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03614770v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03134012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Record of trace organic contaminants in a river sediment core: from historical wastewater management to historical use</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+                <w:t xml:space="preserve">Synergetic effect of antibiotic mixtures on soil bacterial N2O-reducing communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Roose-Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Petit</w:t>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 773, pp.145694. </w:t>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (2), pp.1873-1878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.145694⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10311-020-01117-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03134012v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination of soils by metals and organic micropollutants: case study of the Parisian conurbation</w:t>
               </w:r>
@@ -1610,51 +1610,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining measurements and modelling to quantify the contribution of atmospheric fallout, local industry and road traffic to \PAH\ stocks in contrasting catchments</w:t>
+                <w:t xml:space="preserve">Mass balance and decontamination times of Polycyclic Aromatic Hydrocarbons in rural nested catchments of an early industrialized region (Seine River basin, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gateuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
@@ -1689,350 +1689,350 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 189, pp.152-160. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 470, pp.608-617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2014.02.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195884v1</w:t>
+                <w:t xml:space="preserve">hal-01194906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass balance and decontamination times of Polycyclic Aromatic Hydrocarbons in rural nested catchments of an early industrialized region (Seine River basin, France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Irene Lefevre</w:t>
+                <w:t xml:space="preserve">A multi-residue method for characterization of endocrine disruptors in gaseous and particulate phases of ambient air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Moreau-Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bourges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Desportes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Teil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.10.009⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 92, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2014.02.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194906v1</w:t>
+                <w:t xml:space="preserve">hal-01195886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-residue method for characterization of endocrine disruptors in gaseous and particulate phases of ambient air</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining measurements and modelling to quantify the contribution of atmospheric fallout, local industry and road traffic to \PAH\ stocks in contrasting catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gateuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Moreau-Guigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Alliot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jeanne Teil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 92, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 189, pp.152-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2014.02.044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2014.02.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195886v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phthalate Fate in the Hydrographic Network of the River Seine Basin (France) Under Contrasted Hydrological Conditions</w:t>
               </w:r>
@@ -2164,51 +2164,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution by urban and agricultural pesticide uses to water contamination at the scale of the Marne watershed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Moreau-Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3093,64 +3093,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecotoxicological impact of antibiotic mixtures on soil nitrogen cycling microbial guilds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Roose-Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nelieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3712,519 +3712,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01162348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of erosion and transfer processes in Polycyclic Aromatic Hydrocarbon contamination of water bodies in the Seine River basin (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamique de circulation des contaminants dans le continuum atmosphère – sol – rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Moreau-Guigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Teil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gateuille</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-4042</w:t>
+              <w:t xml:space="preserve">Workshop 02/10 INTERZA - Micropolluants au sein des ZA : Mesures, traitements et changements de pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02640978v1</w:t>
+                <w:t xml:space="preserve">hal-01700733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de circulation des contaminants dans le continuum atmosphère – sol – rivière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long term impact of PAH contamination in soils on the water quality in rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gateuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Moreau-Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop 02/10 INTERZA - Micropolluants au sein des ZA : Mesures, traitements et changements de pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-4051</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700733v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02640953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term impact of PAH contamination in soils on the water quality in rivers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multi-residue method for analysis of various endocrine disruptors in ambient air: application to urban habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Moreau-Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Teil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-4051</w:t>
+              <w:t xml:space="preserve">38th International Symposium on Environmental Analytical Chemistry, Genève (Suisse)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Geneve, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02640953v1</w:t>
+                <w:t xml:space="preserve">hal-01064052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-residue method for analysis of various endocrine disruptors in ambient air: application to urban habitats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of erosion and transfer processes in Polycyclic Aromatic Hydrocarbon contamination of water bodies in the Seine River basin (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gateuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Moreau-Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th International Symposium on Environmental Analytical Chemistry, Genève (Suisse)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Geneve, Switzerland</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-4042</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064052v1</w:t>
+                <w:t xml:space="preserve">cea-02640978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination de l'air par les contaminants organiques, bioindication et conséquences sur la contamination des sols</w:t>
               </w:r>
@@ -4335,51 +4335,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Polycyclic Aromatic Hydrocarbon transfers at the catchment scale combining chemical and fallout radionuclides analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gateuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5316,64 +5316,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixtures effect of antibiotics on soil microbial nitrogen processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Roose-Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nelieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5467,51 +5467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5598,51 +5598,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pesticides dans le bassin de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6013,51 +6013,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass Balance of PAHs at the Scale of the Seine River Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gateuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6147,51 +6147,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding polycyclic aromatic hydrocarbon transfers at the catchment scale combining chemical and fallout radionuclides analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gateuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6304,64 +6304,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique et Transferts des Hydrocarbures Aromatiques Polycycliques (HAP) dans le bassin de l'Orgeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gateuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6619,51 +6619,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7851E673"/>
+    <w:nsid w:val="3E5C6723"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6850,51 +6850,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-guigon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7836-7898" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05104000v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Daniel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guigon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-025-01854-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744483v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Bourbon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Averseng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Baratelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.4c00113" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04417454v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Vivant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Marchand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Janvier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2023-01211" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03552025v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lla Le Gaudu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Qu&#233;n&#233;a" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153601" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02987836v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane David" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-020-01117-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614770v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Molbert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01650-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03134012v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Petit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145694" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01396132v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Moreau-Guigon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8005-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01379888v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Blanchard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Teil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.10.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01211426v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Laborie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Desportes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Oziol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.09.028" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01250062v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.12.015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195884v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gateuille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lefevre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2014.02.029" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194906v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.10.009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195886v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourges" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2014.02.044" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195887v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Dargnat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-013-1592-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PHG53VT5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711638v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farrugia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevreuil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Mouchel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWZ5MLMB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145213v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e153511" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05226536v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Le Bayon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Bimbot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688632v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Daaboul" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carvallo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Turcati" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Isambert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390051v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Averseng" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie N&#233;lieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01919741v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy-Barmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01541513v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchard Martine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532569v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01380650v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Briand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854704v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Xueref-Remy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Bregonzio-Rozier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01162334v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01162348v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonnet-Laprade" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02640978v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gateuille" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700733v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labadie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02640953v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01064052v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00818776v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cladi&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02639349v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lefevre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970971v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Botta" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mamilov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alliot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970883v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976306v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Arini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bourgeault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05133319v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03826108v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03826101v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03826118v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fauches" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Mendez-Millan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531716v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190385v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192340v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guery" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sisyphe.upmc.fr/piren/book/1333" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01548234v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dargant" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894943v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Alligant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bigot-Clivot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_381" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894924v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_382" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615659v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02668705v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-03984629v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-guigon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7836-7898" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05104000v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Daniel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guigon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-025-01854-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744483v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Bourbon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Averseng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Baratelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.4c00113" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04417454v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Vivant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Marchand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Janvier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2023-01211" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03552025v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lla Le Gaudu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Qu&#233;n&#233;a" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153601" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614770v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Molbert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01650-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03134012v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Petit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145694" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02987836v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane David" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-020-01117-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01396132v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Moreau-Guigon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8005-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01379888v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Blanchard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Teil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.10.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01211426v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Laborie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Desportes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Oziol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.09.028" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01250062v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.12.015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194906v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gateuille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lefevre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.10.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195886v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourges" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2014.02.044" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195884v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2014.02.029" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195887v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Dargnat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-013-1592-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PHG53VT5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711638v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farrugia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevreuil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Mouchel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWZ5MLMB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145213v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e153511" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05226536v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Le Bayon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Bimbot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688632v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Daaboul" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carvallo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Turcati" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Isambert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390051v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Averseng" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie N&#233;lieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01919741v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy-Barmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01541513v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchard Martine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532569v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01380650v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Briand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854704v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Xueref-Remy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Bregonzio-Rozier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01162334v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01162348v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonnet-Laprade" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700733v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labadie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02640953v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gateuille" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01064052v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02640978v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00818776v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cladi&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02639349v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lefevre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970971v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Botta" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mamilov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alliot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970883v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976306v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Arini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bourgeault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05133319v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03826108v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03826101v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03826118v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fauches" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Mendez-Millan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531716v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190385v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192340v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guery" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sisyphe.upmc.fr/piren/book/1333" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01548234v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dargant" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894943v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Alligant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bigot-Clivot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_381" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894924v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_382" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615659v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02668705v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-03984629v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>