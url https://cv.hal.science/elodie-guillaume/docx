--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -192,51 +192,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -851,51 +851,51 @@
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cancers13174374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05558239v1</w:t>
+                <w:t xml:space="preserve">inserm-03589186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextual factors associated with cancer screening uptake: A systematic review of observational studies</w:t>
               </w:r>
@@ -981,185 +981,185 @@
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ypmed.2021.106692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05469585v1</w:t>
+                <w:t xml:space="preserve">inserm-03589176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hip fractures and characteristics of living area: a fine-scale spatial analysis in France</w:t>
+                <w:t xml:space="preserve">Hip fractures and characteristics of living area : a fine-scale spatial analysis in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Héquette-Ruz</w:t>
+                <w:t xml:space="preserve">Rozenn Héquette-Ruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-B. Beuscart</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Beuscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ficheur</w:t>
+                <w:t xml:space="preserve">Gregoire Ficheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Chazard</w:t>
+                <w:t xml:space="preserve">Emmanuel Chazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Osteoporosis International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 31 (7), pp.1353-1360. </w:t>
+              <w:t xml:space="preserve">, 2020, Osteoporosis International, 31 (7), pp.1353-1360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00198-020-05363-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05558251v1</w:t>
+                <w:t xml:space="preserve">hal-03395144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche interventionnelle pour la réduction des inégalités sociales et territoriales de dépistage des cancers</w:t>
               </w:r>
@@ -1671,295 +1671,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02448146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-Effectiveness Analysis of a Navigation Program for Colorectal Cancer Screening to Reduce Social Health Inequalities: A French Cluster Randomized Controlled Trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy de Mil</w:t>
+                <w:t xml:space="preserve">Slovenian version of the european deprivation index at municipal level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vesna Zadnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bouvier</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Lokar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Žagar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Primic Žakelj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jval.2017.09.020⟩</w:t>
+              <w:t xml:space="preserve">Slovenian Journal of Public Health : The Journal of National Institute of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (2), pp.47 - 54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/sjph-2018-0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02096495v1</w:t>
+                <w:t xml:space="preserve">inserm-01856011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slovenian version of the european deprivation index at municipal level</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vesna Zadnik</w:t>
+                <w:t xml:space="preserve">Cost-Effectiveness Analysis of a Navigation Program for Colorectal Cancer Screening to Reduce Social Health Inequalities: A French Cluster Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy de Mil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tina Žagar</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Guittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maja Primic Žakelj</w:t>
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Slovenian Journal of Public Health : The Journal of National Institute of Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 57 (2), pp.47 - 54. </w:t>
+              <w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (6), pp.685-691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/sjph-2018-0007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jval.2017.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01856011v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02096495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Portuguese version of the European Deprivation Index: Development and association with all-cause mortality</w:t>
               </w:r>
@@ -2069,291 +2069,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02107199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longterm Risk of Solid Organ De Novo Malignancies After Liver Transplantation: A French National Study on 11,226 Patients</w:t>
+                <w:t xml:space="preserve">European Deprivation Index: designed to tackle socioeconomic inequalities in cancer in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Sérée</w:t>
+                <w:t xml:space="preserve">G Launoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Altieri</w:t>
+                <w:t xml:space="preserve">L Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bryère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liver Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lt.25310⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (suppl_4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/cky213.625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02000599v1</w:t>
+                <w:t xml:space="preserve">hal-05558267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Deprivation Index: designed to tackle socioeconomic inequalities in cancer in Europe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Longterm Risk of Solid Organ De Novo Malignancies After Liver Transplantation: A French National Study on 11,226 Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Launay</w:t>
+                <w:t xml:space="preserve">Olivier Sérée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Dejardin</w:t>
+                <w:t xml:space="preserve">Mario Altieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy de Mil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Bryère</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Lobbedez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28 (suppl_4), </w:t>
+              <w:t xml:space="preserve">Liver Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (10), pp.1425-1436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/cky213.625⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lt.25310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05558267v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patient navigation to reduce social inequalities in colorectal cancer screening participation: A cluster randomized controlled trial</w:t>
               </w:r>
@@ -2625,1922 +2625,1374 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02091197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could mobile mammography reduce social and geographic inequalities in breast cancer screening participation?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">General practitioners’ preferences with regard to colorectal cancer screening organisation Colon cancer screening medico-legal aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Papin-Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Moutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Launoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Berchi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2017.04.006⟩</w:t>
+              <w:t xml:space="preserve">Health Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (10), pp.1079-1084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.healthpol.2017.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05558273v1</w:t>
+                <w:t xml:space="preserve">hal-05509990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General practitioners’ preferences with regard to colorectal cancer screening organisation Colon cancer screening medico-legal aspects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a cross-cultural deprivation index in five European countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Lillini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.healthpol.2017.08.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70 (5), pp.493-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jech-2015-205729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-05509990v1</w:t>
+                <w:t xml:space="preserve">inserm-02367141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a cross-cultural deprivation index in five European countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of a screening navigation program on social inequalities in health beliefs about colorectal cancer screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roberto Lillini</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Guittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (8), pp.1700-1710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1359105314564018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jech-2015-205729⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02367141v1</w:t>
+                <w:t xml:space="preserve">hal-01943527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a screening navigation program on social inequalities in health beliefs about colorectal cancer screening</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Vallet</w:t>
+                <w:t xml:space="preserve">Colorectal cancer screening: Why immunochemical faecal occult blood test performs as well with either one or two samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Guittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bouvier</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Health Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (8), pp.694-699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dld.2012.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1359105314564018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01943527v1</w:t>
+                <w:t xml:space="preserve">hal-05558280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a cross-cultural deprivation index in five European countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analytical Comparison of Three Quantitative Immunochemical Fecal Occult Blood Tests for Colorectal Cancer Screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Guittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Roberto Lillini</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Beley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Tichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jech-2015-205729⟩</w:t>
+              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (7), pp.1492-1501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-10-0594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910096v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a screening navigation program on social inequalities in health beliefs about colorectal cancer screening</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Vallet</w:t>
+                <w:t xml:space="preserve">Inégalités sociales, de santé du constat à l’action – Intérêt de la mise en place d’un accompagnement personnalisé pour la réduction des inégalités sociales en cancérologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Berchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Health Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1359105314564018⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (1), pp.45-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2010.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05558276v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934292v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colorectal cancer screening: Why immunochemical faecal occult blood test performs as well with either one or two samples</w:t>
+                <w:t xml:space="preserve">Seasonal variations of immunochemical and gaiac faecal occult blood tests: Table 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Guittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Launoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dld.2012.03.005⟩</w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 60 (3), pp.423.3-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gut.2010.224535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05558280v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Comparison of Three Quantitative Immunochemical Fecal Occult Blood Tests for Colorectal Cancer Screening</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydia Guittet</w:t>
+                <w:t xml:space="preserve">A Plasmodium Falciparum FcB1-Schizont-EST Collection Providing Clues to Schizont Specific Gene Structure and Polymorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betina M Porcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Tichet</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Artiguenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-10-0594⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10, pp.235-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-10-235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05558282v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00395282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités sociales, de santé du constat à l’action – Intérêt de la mise en place d’un accompagnement personnalisé pour la réduction des inégalités sociales en cancérologie</w:t>
-[...319 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arabidopsis TFL2/LHP1 Specifically Associates with Genes Marked by Trimethylation of Histone H3 Lysine 27</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Artiguenave</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 10, pp.235-252. </w:t>
+                <w:t xml:space="preserve">Franziska Turck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-10-235⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">François Roudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Florent</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Farrona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...158 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 3 (6), pp.855-866. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.0030086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Screening in the Social Gradient for Survival of Cancer Patients in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Environment and Cancer in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.249-259, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-69329-9_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The European Deprivation Index: A Tool to Help Build an Evidence-Based Cancer Policy for Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Launoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4585,265 +4037,390 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Environment and Cancer in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.13-19, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-69329-9_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Links Between Research in Public Health and Public Health Policy: The Conceptual Framework of Interventional Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Environment and Cancer in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.299-307, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-69329-9_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apport des profils de croyances en santé sur le dépistage du cancer colorectal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Guittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Berchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evolyutions sociales, innovations et politiques : Nouveaux enjeux en psychologie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions des archives contemporaines, pp.75-78, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation collective du dépistage des cancers et réduction des inégalités sociales de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Normandie Université, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017NORMC413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01688446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId144"/>
+      <w:footerReference w:type="default" r:id="rId140"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4911,51 +4488,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8548E77F"/>
+    <w:nsid w:val="1F6DCB84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5142,51 +4719,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-guillaume" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9169-8197" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223475947" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509954v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnir&#233; Kon&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Beuriot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Launay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Launoy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guillaume" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.breast.2025.104686" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430590v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Merville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rollet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dejardin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Guillaume" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1310315" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430609v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-022-06480-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198648v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bry&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19042311" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558239v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13174374" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469585v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my de Mil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2021.106692" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558251v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H&#233;quette-Ruz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Beuscart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ficheur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chazard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-020-05363-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558254v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Quertier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Notari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.197.0059" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469617v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lillini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tittarelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Bertoldi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ritchie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Katalinic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/398_2020_58" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558255v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vercelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Stracci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Brunori" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Gili" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-020-02396-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02448146v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Guittet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2019.06.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02096495v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouvier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2017.09.020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01856011v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Zadnik" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Lokar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina &#381;agar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Primic &#381;akelj" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sjph-2018-0007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02107199v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Ribeiro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Barros" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0208320" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02000599v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;r&#233;e" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Altieri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lobbedez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lt.25310" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558267v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Launoy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Launay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dejardin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bry&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky213.625" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02092471v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Bouvier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Berchi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2017.08.012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDSBG2G6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02091197v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2017.04.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMKQ54V1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558273v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509990v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Papin-Lefebvre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Moutel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2017.08.013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBDHP2HT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02367141v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pornet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2015-205729" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943527v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vallet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105314564018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910096v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558276v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558280v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Levillain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Ruiz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2012.03.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2QV0NZX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558282v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beley" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tichet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-10-0594" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01934292v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Mignon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2010.10.008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558284v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.2010.224535" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-43QG0N86-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395282v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Florent" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina M Porcel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Artiguenave" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-235" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558288v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663914v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Turck" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Farrona" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030086" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558389v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69329-9_17" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558386v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69329-9_3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558393v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69329-9_20" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01688446v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NORMC413" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-guillaume" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9169-8197" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223475947" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509954v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnir&#233; Kon&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Beuriot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Launay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Launoy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guillaume" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.breast.2025.104686" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430590v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Merville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rollet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dejardin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Guillaume" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1310315" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430609v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-022-06480-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198648v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bry&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19042311" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03589186v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13174374" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03589176v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my de Mil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2021.106692" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03395144v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn H&#233;quette-Ruz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Beuscart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Ficheur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chazard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-020-05363-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558254v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Quertier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Notari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.197.0059" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469617v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lillini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tittarelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Bertoldi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ritchie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Katalinic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/398_2020_58" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558255v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vercelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Stracci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Brunori" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Gili" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-020-02396-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02448146v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Guittet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2019.06.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01856011v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Zadnik" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Lokar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina &#381;agar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Primic &#381;akelj" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sjph-2018-0007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02096495v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouvier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2017.09.020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02107199v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Ribeiro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Barros" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0208320" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558267v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Launoy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Launay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dejardin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bry&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky213.625" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02000599v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;r&#233;e" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Altieri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lobbedez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lt.25310" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02092471v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Bouvier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Berchi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2017.08.012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDSBG2G6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02091197v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2017.04.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMKQ54V1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509990v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Papin-Lefebvre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Moutel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2017.08.013" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBDHP2HT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02367141v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pornet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2015-205729" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943527v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vallet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105314564018" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558280v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Levillain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Ruiz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2012.03.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2QV0NZX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558282v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beley" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tichet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-10-0594" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01934292v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Mignon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2010.10.008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558284v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.2010.224535" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-43QG0N86-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395282v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Florent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina M Porcel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Artiguenave" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-235" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663914v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Turck" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Farrona" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030086" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558389v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69329-9_17" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558386v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69329-9_3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558393v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69329-9_20" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02509701v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01688446v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NORMC413" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>