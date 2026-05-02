--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:55.729166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Elodie Guillaume </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">J'occupe actuellement un poste d'ingénieur de recherche au sein de l'U1086 INSERM ANTICIPE.</w:t>
+        <w:t xml:space="preserve">Ingénieure de recherche </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -490,295 +490,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a mobile mammography unit: concepts and randomized cluster trial protocol of a population health intervention research to reduce breast cancer screening inequalities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Guillaume</w:t>
+                <w:t xml:space="preserve">Can an Ecological Index of Deprivation Be Used at the Country Level? The Case of the French Version of the European Deprivation Index (F-EDI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Merville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Bryère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-022-06480-w⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19042311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05430609v1</w:t>
+                <w:t xml:space="preserve">hal-05198648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can an Ecological Index of Deprivation Be Used at the Country Level? The Case of the French Version of the European Deprivation Index (F-EDI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Merville</w:t>
+                <w:t xml:space="preserve">Evaluation of a mobile mammography unit: concepts and randomized cluster trial protocol of a population health intervention research to reduce breast cancer screening inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Beuriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joséphine Bryère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19, </w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph19042311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13063-022-06480-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05198648v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-Territorial Inequities in the French National Breast Cancer Screening Programme—A Cross-Sectional Multilevel Study</w:t>
               </w:r>
@@ -1005,559 +1005,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03589176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hip fractures and characteristics of living area : a fine-scale spatial analysis in France</w:t>
+                <w:t xml:space="preserve">Cancer Mortality and Deprivation: Comparison Among the Performances of the European Deprivation Index, the Italian Deprivation Index and Local Socio-Health Deprivation Indices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rozenn Héquette-Ruz</w:t>
+                <w:t xml:space="preserve">Marina Vercelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Beuscart</w:t>
+                <w:t xml:space="preserve">Roberto Lillini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregoire Ficheur</w:t>
+                <w:t xml:space="preserve">Fabrizio Stracci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Chazard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Guillaume</w:t>
+                <w:t xml:space="preserve">Valerio Brunori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Gili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osteoporosis International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00198-020-05363-7⟩</w:t>
+              <w:t xml:space="preserve">Social Indicators Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 151 (2), pp.599-620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11205-020-02396-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03395144v1</w:t>
+                <w:t xml:space="preserve">hal-05558255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche interventionnelle pour la réduction des inégalités sociales et territoriales de dépistage des cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy de Mil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Christine Quertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Notari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Launoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, S2 (HS2), pp.59-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/spub.197.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water and Soil Pollution: Ecological Environmental Study Methodologies Useful for Public Health Projects. A Literature Review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hip fractures and characteristics of living area : a fine-scale spatial analysis in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Tittarelli</w:t>
+                <w:t xml:space="preserve">Rozenn Héquette-Ruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Bertoldi</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Beuscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ritchie</w:t>
+                <w:t xml:space="preserve">Gregoire Ficheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Katalinic</w:t>
+                <w:t xml:space="preserve">Emmanuel Chazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Environmental Contamination and Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Reviews of Environmental Contamination and Toxicology, 256, pp.179-214. </w:t>
+              <w:t xml:space="preserve">Osteoporosis International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Osteoporosis International, 31 (7), pp.1353-1360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/398_2020_58⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00198-020-05363-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05469617v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03395144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer Mortality and Deprivation: Comparison Among the Performances of the European Deprivation Index, the Italian Deprivation Index and Local Socio-Health Deprivation Indices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water and Soil Pollution: Ecological Environmental Study Methodologies Useful for Public Health Projects. A Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Lillini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Vercelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roberto Lillini</w:t>
+                <w:t xml:space="preserve">Andrea Tittarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio Stracci</w:t>
+                <w:t xml:space="preserve">Martina Bertoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerio Brunori</w:t>
+                <w:t xml:space="preserve">David Ritchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessio Gili</w:t>
+                <w:t xml:space="preserve">Alexander Katalinic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Indicators Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 151 (2), pp.599-620. </w:t>
+              <w:t xml:space="preserve">Reviews of Environmental Contamination and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Reviews of Environmental Contamination and Toxicology, 256, pp.179-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11205-020-02396-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/398_2020_58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05558255v1</w:t>
+                <w:t xml:space="preserve">hal-05469617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost-Effectiveness Analysis of a Mobile Mammography Unit for Breast Cancer Screening to Reduce Geographic and Social Health Inequalities</w:t>
               </w:r>
@@ -1671,689 +1671,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02448146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slovenian version of the european deprivation index at municipal level</w:t>
+                <w:t xml:space="preserve">Longterm Risk of Solid Organ De Novo Malignancies After Liver Transplantation: A French National Study on 11,226 Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vesna Zadnik</w:t>
+                <w:t xml:space="preserve">Olivier Sérée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Altieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Katarina Lokar</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy de Mil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tina Žagar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maja Primic Žakelj</w:t>
+                <w:t xml:space="preserve">Thierry Lobbedez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Slovenian Journal of Public Health : The Journal of National Institute of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/sjph-2018-0007⟩</w:t>
+              <w:t xml:space="preserve">Liver Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (10), pp.1425-1436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lt.25310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01856011v1</w:t>
+                <w:t xml:space="preserve">hal-02000599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-Effectiveness Analysis of a Navigation Program for Colorectal Cancer Screening to Reduce Social Health Inequalities: A French Cluster Randomized Controlled Trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy de Mil</w:t>
+                <w:t xml:space="preserve">European Deprivation Index: designed to tackle socioeconomic inequalities in cancer in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Launoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bryère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jval.2017.09.020⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (suppl_4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/cky213.625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02096495v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Portuguese version of the European Deprivation Index: Development and association with all-cause mortality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Launay</w:t>
+                <w:t xml:space="preserve">Cost-Effectiveness Analysis of a Navigation Program for Colorectal Cancer Screening to Reduce Social Health Inequalities: A French Cluster Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy de Mil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Guittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0208320⟩</w:t>
+              <w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (6), pp.685-691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jval.2017.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02107199v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02096495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Deprivation Index: designed to tackle socioeconomic inequalities in cancer in Europe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Slovenian version of the european deprivation index at municipal level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Launay</w:t>
+                <w:t xml:space="preserve">Vesna Zadnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Dejardin</w:t>
+                <w:t xml:space="preserve">Katarina Lokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Bryère</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tina Žagar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Primic Žakelj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/cky213.625⟩</w:t>
+              <w:t xml:space="preserve">Slovenian Journal of Public Health : The Journal of National Institute of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (2), pp.47 - 54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/sjph-2018-0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05558267v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01856011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longterm Risk of Solid Organ De Novo Malignancies After Liver Transplantation: A French National Study on 11,226 Patients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Portuguese version of the European Deprivation Index: Development and association with all-cause mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Altieri</w:t>
+                <w:t xml:space="preserve">Ana Isabel Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémy de Mil</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Launoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lobbedez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Henrique Barros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liver Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 24 (10), pp.1425-1436. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (12), pp.e0208320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lt.25310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0208320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000599v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02107199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patient navigation to reduce social inequalities in colorectal cancer screening participation: A cluster randomized controlled trial</w:t>
               </w:r>
@@ -2767,338 +2767,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a cross-cultural deprivation index in five European countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of a screening navigation program on social inequalities in health beliefs about colorectal cancer screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roberto Lillini</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Guittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 70 (5), pp.493-9. </w:t>
+              <w:t xml:space="preserve">Journal of Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (8), pp.1700-1710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jech-2015-205729⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1359105314564018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02367141v1</w:t>
+                <w:t xml:space="preserve">hal-01943527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a screening navigation program on social inequalities in health beliefs about colorectal cancer screening</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a cross-cultural deprivation index in five European countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Vallet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Guillaume</w:t>
+                <w:t xml:space="preserve">Carole Pornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bouvier</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Lillini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Health Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 21 (8), pp.1700-1710. </w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70 (5), pp.493-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1359105314564018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/jech-2015-205729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943527v1</w:t>
+                <w:t xml:space="preserve">inserm-02367141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colorectal cancer screening: Why immunochemical faecal occult blood test performs as well with either one or two samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Guittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3181,351 +3181,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Comparison of Three Quantitative Immunochemical Fecal Occult Blood Tests for Colorectal Cancer Screening</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydia Guittet</w:t>
+                <w:t xml:space="preserve">Inégalités sociales, de santé du constat à l’action – Intérêt de la mise en place d’un accompagnement personnalisé pour la réduction des inégalités sociales en cancérologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Berchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Tichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-10-0594⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (1), pp.45-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2010.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05558282v1</w:t>
+                <w:t xml:space="preserve">hal-01934292v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités sociales, de santé du constat à l’action – Intérêt de la mise en place d’un accompagnement personnalisé pour la réduction des inégalités sociales en cancérologie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Célia Berchi</w:t>
+                <w:t xml:space="preserve">Analytical Comparison of Three Quantitative Immunochemical Fecal Occult Blood Tests for Colorectal Cancer Screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Guittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Beley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Mignon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elodie Guillaume</w:t>
+                <w:t xml:space="preserve">Jean Tichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 59 (1), pp.45-51. </w:t>
+              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (7), pp.1492-1501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2010.10.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-10-0594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01934292v2</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variations of immunochemical and gaiac faecal occult blood tests: Table 1</w:t>
+                <w:t xml:space="preserve">Seasonal variations of immunochemical and gaiac faecal occult blood tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Guittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Launoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3878,343 +3878,343 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Screening in the Social Gradient for Survival of Cancer Patients in Europe</w:t>
+                <w:t xml:space="preserve">Links Between Research in Public Health and Public Health Policy: The Conceptual Framework of Interventional Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Environment and Cancer in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.249-259, 2021, </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.299-307, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-69329-9_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-69329-9_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05558389v1</w:t>
+                <w:t xml:space="preserve">hal-05558393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The European Deprivation Index: A Tool to Help Build an Evidence-Based Cancer Policy for Europe</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of Screening in the Social Gradient for Survival of Cancer Patients in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Environment and Cancer in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.13-19, 2021, </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.249-259, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-69329-9_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-69329-9_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05558386v1</w:t>
+                <w:t xml:space="preserve">hal-05558389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Links Between Research in Public Health and Public Health Policy: The Conceptual Framework of Interventional Research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The European Deprivation Index: A Tool to Help Build an Evidence-Based Cancer Policy for Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Launoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Bryère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Environment and Cancer in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.299-307, 2021, </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.13-19, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-69329-9_20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-69329-9_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05558393v1</w:t>
+                <w:t xml:space="preserve">hal-05558386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des profils de croyances en santé sur le dépistage du cancer colorectal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4488,51 +4488,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F6DCB84"/>
+    <w:nsid w:val="1F2C05FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4719,51 +4719,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-guillaume" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9169-8197" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223475947" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509954v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnir&#233; Kon&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Beuriot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Launay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Launoy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guillaume" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.breast.2025.104686" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430590v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Merville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rollet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dejardin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Guillaume" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1310315" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430609v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-022-06480-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198648v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bry&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19042311" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03589186v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13174374" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03589176v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my de Mil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2021.106692" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03395144v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn H&#233;quette-Ruz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Beuscart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Ficheur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chazard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-020-05363-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558254v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Quertier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Notari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.197.0059" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469617v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lillini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tittarelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Bertoldi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ritchie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Katalinic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/398_2020_58" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558255v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vercelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Stracci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Brunori" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Gili" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-020-02396-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02448146v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Guittet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2019.06.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01856011v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Zadnik" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Lokar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina &#381;agar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Primic &#381;akelj" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sjph-2018-0007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02096495v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouvier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2017.09.020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02107199v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Ribeiro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Barros" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0208320" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558267v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Launoy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Launay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dejardin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bry&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky213.625" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02000599v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;r&#233;e" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Altieri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lobbedez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lt.25310" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02092471v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Bouvier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Berchi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2017.08.012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDSBG2G6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02091197v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2017.04.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMKQ54V1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509990v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Papin-Lefebvre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Moutel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2017.08.013" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBDHP2HT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02367141v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pornet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2015-205729" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943527v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vallet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105314564018" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558280v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Levillain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Ruiz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2012.03.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2QV0NZX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558282v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beley" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tichet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-10-0594" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01934292v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Mignon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2010.10.008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558284v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.2010.224535" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-43QG0N86-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395282v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Florent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina M Porcel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Artiguenave" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-235" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663914v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Turck" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Farrona" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030086" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558389v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69329-9_17" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558386v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69329-9_3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558393v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69329-9_20" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02509701v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01688446v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NORMC413" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-guillaume" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9169-8197" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223475947" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509954v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnir&#233; Kon&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Beuriot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Launay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Launoy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guillaume" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.breast.2025.104686" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430590v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Merville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rollet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dejardin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Guillaume" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1310315" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198648v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bry&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19042311" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430609v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-022-06480-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03589186v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13174374" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03589176v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my de Mil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2021.106692" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558255v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vercelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lillini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Stracci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Brunori" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Gili" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-020-02396-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558254v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Quertier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Notari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.197.0059" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03395144v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn H&#233;quette-Ruz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Beuscart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Ficheur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chazard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-020-05363-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469617v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tittarelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Bertoldi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ritchie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Katalinic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/398_2020_58" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02448146v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Guittet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2019.06.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02000599v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;r&#233;e" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Altieri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lobbedez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lt.25310" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558267v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Launoy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Launay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dejardin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bry&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky213.625" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02096495v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouvier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2017.09.020" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01856011v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Zadnik" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Lokar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina &#381;agar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Primic &#381;akelj" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sjph-2018-0007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02107199v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Ribeiro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Barros" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0208320" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02092471v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Bouvier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Berchi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2017.08.012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDSBG2G6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02091197v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2017.04.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMKQ54V1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509990v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Papin-Lefebvre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Moutel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2017.08.013" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBDHP2HT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943527v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vallet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105314564018" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02367141v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pornet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2015-205729" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558280v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Levillain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Ruiz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2012.03.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2QV0NZX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01934292v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Mignon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2010.10.008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558282v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beley" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tichet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-10-0594" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558284v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.2010.224535" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-43QG0N86-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395282v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Florent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina M Porcel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Artiguenave" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-235" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663914v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Turck" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Farrona" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030086" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558393v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69329-9_20" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558389v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69329-9_17" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558386v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69329-9_3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02509701v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01688446v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NORMC413" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>