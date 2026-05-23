--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -192,1104 +192,1104 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a mobile mammography unit on participation and equity in breast cancer screening: a cluster randomised trial in Normandy, France</w:t>
+                <w:t xml:space="preserve">Development of an intervention theory for a mobile mammography unit research project for breast cancer screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gniré Koné</w:t>
+                <w:t xml:space="preserve">Séverine Beuriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Beuriot</w:t>
+                <w:t xml:space="preserve">Timothée Delescluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Launay</w:t>
+                <w:t xml:space="preserve">Cyrille Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Launoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Breast</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 86, </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 117 (S1), pp.125-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.breast.2025.104686⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17269/s41997-025-01118-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05509954v1</w:t>
+                <w:t xml:space="preserve">hal-05611360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Area-based social inequalities in adult mortality: construction of French deprivation-specific life tables for the period 2016–2018</w:t>
+                <w:t xml:space="preserve">Effect of a mobile mammography unit on participation and equity in breast cancer screening: a cluster randomised trial in Normandy, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Merville</w:t>
+                <w:t xml:space="preserve">Gniré Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Beuriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Rollet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Launoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2023.1310315⟩</w:t>
+              <w:t xml:space="preserve">The Breast</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 86, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.breast.2025.104686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05430590v1</w:t>
+                <w:t xml:space="preserve">hal-05509954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can an Ecological Index of Deprivation Be Used at the Country Level? The Case of the French Version of the European Deprivation Index (F-EDI)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Area-based social inequalities in adult mortality: construction of French deprivation-specific life tables for the period 2016–2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Merville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joséphine Bryère</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19042311⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2023.1310315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05198648v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a mobile mammography unit: concepts and randomized cluster trial protocol of a population health intervention research to reduce breast cancer screening inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Rollet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Beuriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (1), pp.562. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-022-06480-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-Territorial Inequities in the French National Breast Cancer Screening Programme—A Cross-Sectional Multilevel Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can an Ecological Index of Deprivation Be Used at the Country Level? The Case of the French Version of the European Deprivation Index (F-EDI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Merville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quentin Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Bryère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19042311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers13174374⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-03589186v1</w:t>
+                <w:t xml:space="preserve">hal-05198648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextual factors associated with cancer screening uptake: A systematic review of observational studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Socio-Territorial Inequities in the French National Breast Cancer Screening Programme—A Cross-Sectional Multilevel Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Rollet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rémy de Mil</w:t>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Launoy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 150, pp.106692. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (17), pp.4374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2021.106692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers13174374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03589176v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03589186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer Mortality and Deprivation: Comparison Among the Performances of the European Deprivation Index, the Italian Deprivation Index and Local Socio-Health Deprivation Indices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contextual factors associated with cancer screening uptake: A systematic review of observational studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Vercelli</w:t>
+                <w:t xml:space="preserve">Laure Tron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Lillini</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rémy de Mil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Launoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Indicators Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11205-020-02396-7⟩</w:t>
+              <w:t xml:space="preserve">Preventive Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 150, pp.106692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2021.106692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05558255v1</w:t>
+                <w:t xml:space="preserve">inserm-03589176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche interventionnelle pour la réduction des inégalités sociales et territoriales de dépistage des cancers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémy de Mil</w:t>
+                <w:t xml:space="preserve">Cancer Mortality and Deprivation: Comparison Among the Performances of the European Deprivation Index, the Italian Deprivation Index and Local Socio-Health Deprivation Indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Vercelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Lillini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Stracci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Christine Quertier</w:t>
+                <w:t xml:space="preserve">Valerio Brunori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Notari</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alessio Gili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, S2 (HS2), pp.59-65. </w:t>
+              <w:t xml:space="preserve">Social Indicators Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 151 (2), pp.599-620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.197.0059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11205-020-02396-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05558254v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hip fractures and characteristics of living area : a fine-scale spatial analysis in France</w:t>
               </w:r>
@@ -1403,2464 +1403,2594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03395144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water and Soil Pollution: Ecological Environmental Study Methodologies Useful for Public Health Projects. A Literature Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherche interventionnelle pour la réduction des inégalités sociales et territoriales de dépistage des cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Lillini</w:t>
+                <w:t xml:space="preserve">Rémy de Mil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Tittarelli</w:t>
+                <w:t xml:space="preserve">Marie Christine Quertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Bertoldi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annick Notari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Launoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Environmental Contamination and Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/398_2020_58⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, S2 (HS2), pp.59-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.197.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05469617v1</w:t>
+                <w:t xml:space="preserve">hal-05558254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-Effectiveness Analysis of a Mobile Mammography Unit for Breast Cancer Screening to Reduce Geographic and Social Health Inequalities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Launay</w:t>
+                <w:t xml:space="preserve">Water and Soil Pollution: Ecological Environmental Study Methodologies Useful for Public Health Projects. A Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Lillini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tittarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Bertoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Guittet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+                <w:t xml:space="preserve">David Ritchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Katalinic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jval.2019.06.001⟩</w:t>
+              <w:t xml:space="preserve">Reviews of Environmental Contamination and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Reviews of Environmental Contamination and Toxicology, 256, pp.179-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/398_2020_58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02448146v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longterm Risk of Solid Organ De Novo Malignancies After Liver Transplantation: A French National Study on 11,226 Patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sérée</w:t>
+                <w:t xml:space="preserve">Cost-Effectiveness Analysis of a Mobile Mammography Unit for Breast Cancer Screening to Reduce Geographic and Social Health Inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy de Mil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Altieri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lobbedez</w:t>
+                <w:t xml:space="preserve">Lydia Guittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liver Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lt.25310⟩</w:t>
+              <w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (10), pp.1111-1118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jval.2019.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000599v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02448146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Deprivation Index: designed to tackle socioeconomic inequalities in cancer in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Launoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Launoy</w:t>
+                <w:t xml:space="preserve">L Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Launay</w:t>
+                <w:t xml:space="preserve">O Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Bryère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (suppl_4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurpub/cky213.625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-Effectiveness Analysis of a Navigation Program for Colorectal Cancer Screening to Reduce Social Health Inequalities: A French Cluster Randomized Controlled Trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Longterm Risk of Solid Organ De Novo Malignancies After Liver Transplantation: A French National Study on 11,226 Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sérée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Altieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy de Mil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bouvier</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lobbedez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jval.2017.09.020⟩</w:t>
+              <w:t xml:space="preserve">Liver Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (10), pp.1425-1436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lt.25310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02096495v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slovenian version of the european deprivation index at municipal level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vesna Zadnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina Lokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Žagar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Primic Žakelj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Slovenian Journal of Public Health : The Journal of National Institute of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 57 (2), pp.47 - 54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2478/sjph-2018-0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01856011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Portuguese version of the European Deprivation Index: Development and association with all-cause mortality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Launay</w:t>
+                <w:t xml:space="preserve">Cost-Effectiveness Analysis of a Navigation Program for Colorectal Cancer Screening to Reduce Social Health Inequalities: A French Cluster Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy de Mil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Launoy</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Guittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrique Barros</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (12), pp.e0208320. </w:t>
+              <w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (6), pp.685-691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0208320⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jval.2017.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02107199v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02096495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient navigation to reduce social inequalities in colorectal cancer screening participation: A cluster randomized controlled trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Portuguese version of the European Deprivation Index: Development and association with all-cause mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Isabel Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rémy de Mil</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Launoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Berchi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Henrique Barros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 103, pp.76-83. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (12), pp.e0208320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2017.08.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0208320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02092471v1</w:t>
+                <w:t xml:space="preserve">inserm-02107199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could mobile mammography reduce social and geographic inequalities in breast cancer screening participation?</w:t>
+                <w:t xml:space="preserve">Patient navigation to reduce social inequalities in colorectal cancer screening participation: A cluster randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lydia Guittet</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy de Mil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Berchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Preventive Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 100, pp.84-88. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2017.04.006⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 103, pp.76-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2017.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02091197v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02092471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General practitioners’ preferences with regard to colorectal cancer screening organisation Colon cancer screening medico-legal aspects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Could mobile mammography reduce social and geographic inequalities in breast cancer screening participation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Guittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Policy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Preventive Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100, pp.84-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2017.04.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.healthpol.2017.08.013⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05509990v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02091197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a screening navigation program on social inequalities in health beliefs about colorectal cancer screening</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">General practitioners’ preferences with regard to colorectal cancer screening organisation Colon cancer screening medico-legal aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Papin-Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Vallet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grégoire Moutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Launoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Berchi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Health Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 21 (8), pp.1700-1710. </w:t>
+              <w:t xml:space="preserve">Health Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (10), pp.1079-1084. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1359105314564018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.healthpol.2017.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943527v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a cross-cultural deprivation index in five European countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Lillini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 70 (5), pp.493-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/jech-2015-205729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02367141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colorectal cancer screening: Why immunochemical faecal occult blood test performs as well with either one or two samples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Influence of a screening navigation program on social inequalities in health beliefs about colorectal cancer screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Guittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bouvier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Angela Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 44 (8), pp.694-699. </w:t>
+              <w:t xml:space="preserve">Journal of Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (8), pp.1700-1710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dld.2012.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1359105314564018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05558280v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités sociales, de santé du constat à l’action – Intérêt de la mise en place d’un accompagnement personnalisé pour la réduction des inégalités sociales en cancérologie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Célia Berchi</w:t>
+                <w:t xml:space="preserve">Colorectal cancer screening: Why immunochemical faecal occult blood test performs as well with either one or two samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Guittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Mignon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elodie Guillaume</w:t>
+                <w:t xml:space="preserve">Angela Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 59 (1), pp.45-51. </w:t>
+              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (8), pp.694-699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2010.10.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dld.2012.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01934292v2</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical Comparison of Three Quantitative Immunochemical Fecal Occult Blood Tests for Colorectal Cancer Screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Guittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Beley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Tichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 20 (7), pp.1492-1501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-10-0594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variations of immunochemical and gaiac faecal occult blood tests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydia Guittet</w:t>
+                <w:t xml:space="preserve">Inégalités sociales, de santé du constat à l’action – Intérêt de la mise en place d’un accompagnement personnalisé pour la réduction des inégalités sociales en cancérologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Berchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (1), pp.45-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2010.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/gut.2010.224535⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05558284v1</w:t>
+                <w:t xml:space="preserve">hal-01934292v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Plasmodium Falciparum FcB1-Schizont-EST Collection Providing Clues to Schizont Specific Gene Structure and Polymorphism</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Betina M Porcel</w:t>
+                <w:t xml:space="preserve">Seasonal variations of immunochemical and gaiac faecal occult blood tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Guittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Launoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-10-235⟩</w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 60 (3), pp.423.3-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gut.2010.224535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00395282v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Plasmodium Falciparum FcB1-Schizont-EST Collection Providing Clues to Schizont Specific Gene Structure and Polymorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betina M Porcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Artiguenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10, pp.235-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-10-235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00395282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arabidopsis TFL2/LHP1 Specifically Associates with Genes Marked by Trimethylation of Histone H3 Lysine 27</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Turck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Farrona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 3 (6), pp.855-866. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.0030086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3870,440 +4000,440 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Links Between Research in Public Health and Public Health Policy: The Conceptual Framework of Interventional Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Environment and Cancer in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.299-307, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-69329-9_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Screening in the Social Gradient for Survival of Cancer Patients in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Environment and Cancer in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.249-259, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-69329-9_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The European Deprivation Index: A Tool to Help Build an Evidence-Based Cancer Policy for Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Launoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Bryère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Environment and Cancer in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.13-19, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-69329-9_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des profils de croyances en santé sur le dépistage du cancer colorectal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Guittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Berchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolyutions sociales, innovations et politiques : Nouveaux enjeux en psychologie de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des archives contemporaines, pp.75-78, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02509701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4313,114 +4443,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation collective du dépistage des cancers et réduction des inégalités sociales de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Normandie Université, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017NORMC413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01688446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId140"/>
+      <w:footerReference w:type="default" r:id="rId144"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4488,51 +4618,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F2C05FD"/>
+    <w:nsid w:val="F5EA7D23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4719,51 +4849,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-guillaume" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9169-8197" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223475947" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509954v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnir&#233; Kon&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Beuriot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Launay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Launoy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guillaume" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.breast.2025.104686" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430590v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Merville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rollet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dejardin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Guillaume" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1310315" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198648v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bry&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19042311" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430609v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-022-06480-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03589186v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13174374" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03589176v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my de Mil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2021.106692" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558255v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vercelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lillini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Stracci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Brunori" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Gili" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-020-02396-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558254v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Quertier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Notari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.197.0059" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03395144v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn H&#233;quette-Ruz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Beuscart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Ficheur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chazard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-020-05363-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469617v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tittarelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Bertoldi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ritchie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Katalinic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/398_2020_58" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02448146v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Guittet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2019.06.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02000599v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;r&#233;e" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Altieri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lobbedez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lt.25310" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558267v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Launoy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Launay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dejardin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bry&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky213.625" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02096495v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouvier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2017.09.020" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01856011v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Zadnik" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Lokar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina &#381;agar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Primic &#381;akelj" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sjph-2018-0007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02107199v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Ribeiro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Barros" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0208320" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02092471v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Bouvier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Berchi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2017.08.012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDSBG2G6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02091197v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2017.04.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMKQ54V1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509990v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Papin-Lefebvre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Moutel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2017.08.013" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBDHP2HT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943527v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vallet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105314564018" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02367141v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pornet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2015-205729" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558280v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Levillain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Ruiz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2012.03.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2QV0NZX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01934292v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Mignon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2010.10.008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558282v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beley" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tichet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-10-0594" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558284v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.2010.224535" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-43QG0N86-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395282v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Florent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina M Porcel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Artiguenave" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-235" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663914v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Turck" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Farrona" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030086" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558393v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69329-9_20" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558389v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69329-9_17" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558386v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69329-9_3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02509701v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01688446v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NORMC413" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-guillaume" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9169-8197" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223475947" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05611360v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Beuriot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Delescluse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Launoy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guillaume" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17269/s41997-025-01118-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509954v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnir&#233; Kon&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Launay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.breast.2025.104686" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430590v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Merville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rollet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dejardin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Guillaume" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1310315" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430609v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-022-06480-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198648v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bry&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19042311" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03589186v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13174374" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03589176v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my de Mil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2021.106692" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558255v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vercelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lillini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Stracci" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Brunori" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Gili" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-020-02396-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03395144v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn H&#233;quette-Ruz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Beuscart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Ficheur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chazard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-020-05363-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558254v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Quertier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Notari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.197.0059" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469617v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tittarelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Bertoldi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ritchie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Katalinic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/398_2020_58" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02448146v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Guittet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2019.06.001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558267v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Launoy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Launay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dejardin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bry&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky213.625" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02000599v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;r&#233;e" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Altieri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lobbedez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lt.25310" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01856011v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Zadnik" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Lokar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina &#381;agar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Primic &#381;akelj" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sjph-2018-0007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02096495v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouvier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2017.09.020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02107199v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Ribeiro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Barros" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0208320" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02092471v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Bouvier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Berchi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2017.08.012" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDSBG2G6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02091197v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2017.04.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMKQ54V1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509990v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Papin-Lefebvre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Moutel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2017.08.013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBDHP2HT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02367141v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pornet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2015-205729" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943527v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vallet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105314564018" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558280v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Levillain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Ruiz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2012.03.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2QV0NZX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558282v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beley" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tichet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-10-0594" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01934292v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Mignon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2010.10.008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558284v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.2010.224535" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-43QG0N86-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395282v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Florent" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina M Porcel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Artiguenave" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-235" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663914v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Turck" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Farrona" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030086" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558393v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69329-9_20" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558389v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69329-9_17" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558386v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69329-9_3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02509701v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01688446v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NORMC413" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>