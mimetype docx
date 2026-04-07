--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -213,982 +213,1208 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">2025, l'Odyssée de l'IA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Hachet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Passage(s). , 2026, Focale(s), 978-2-492986-28-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Totò. Des origines à l’original</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mimésis. , 2023, Cinéma, 9788869763748</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Berton, Spectatrices du cinéma. Aux origines d’un imaginaire, Paris, Classiques Garnier, Recherches cinématographiques, n° 15, 2025, 276 pages.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Hachet</w:t>
+                <w:t xml:space="preserve">Le corps parlant : Peppe Barra, entre la scène et l’écran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Hachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Ferrentino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 106, pp.185-187</w:t>
+              <w:t xml:space="preserve">Revue Scènes du Monde </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05402015v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Mastroianni à Mastorna : l’impossible métamorphose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élodie Hachet</w:t>
+                <w:t xml:space="preserve">Mireille Berton, Spectatrices du cinéma. Aux origines d’un imaginaire, Paris, Classiques Garnier, Recherches cinématographiques, n° 15, 2025, 276 pages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décadrages</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 106, pp.185-187</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05247899v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Lasagna, Massimo Troisi. Quando c’è l’amore…, Milano-Udine, Mimesis, 2025, 142 pages.</w:t>
+                <w:t xml:space="preserve">Mireille Berton, Stéphane Tralongo (dir.), L’Outre-humain. Automates, performances mécaniques et cultures spectaculaires, Villeneuve-d’Ascq, Presses universitaires du Septentrion, 2025, 308 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mise au Point</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 21, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15z79⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/154x9⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05362801v1</w:t>
+                <w:t xml:space="preserve">hal-05581940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugène Green. Filmare i dettagli, gli interstizi e i silenzi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Hachet</w:t>
+                <w:t xml:space="preserve">De Mastroianni à Mastorna : l’impossible métamorphose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fata Morgana</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Décadrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53-54, pp.47-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14kat⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380505v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05247899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augusto Sainati et Martina Federico. Le Vie del Sud. Transiti e confini nel cinema meridiano, Pisa, Edizioni ETS, Vertigo, Percorsi nel cinema, 2023, 236 pages.</w:t>
+                <w:t xml:space="preserve">Roberto Lasagna, Massimo Troisi. Quando c’è l’amore…, Milano-Udine, Mimesis, 2025, 142 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mise au Point</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 19, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12e6h⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/154x9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05247915v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toto : sublime et grotesque, p.38-41</w:t>
+                <w:t xml:space="preserve">Eugène Green. Filmare i dettagli, gli interstizi e i silenzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radici</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 130, https://www.radici-press.net/toto-sublime-et-grotesque/</w:t>
+              <w:t xml:space="preserve">Fata Morgana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05248044v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Totò, acteur rebelle des productions italiennes subalternes des années 1940-1950</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élodie Hachet</w:t>
+                <w:t xml:space="preserve">Toto : sublime et grotesque, p.38-41</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Radici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 130, https://www.radici-press.net/toto-sublime-et-grotesque/</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04983692v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestuelle de l’acteur Totò : entre ancrage culturel, innovations et survivances archaïques</w:t>
+                <w:t xml:space="preserve">Augusto Sainati et Martina Federico. Le Vie del Sud. Transiti e confini nel cinema meridiano, Pisa, Edizioni ETS, Vertigo, Percorsi nel cinema, 2023, 236 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mise au Point</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12e6h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12d77⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04983695v1</w:t>
+                <w:t xml:space="preserve">hal-05247915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gloria Paganini et Walter Zidarič, Città italiane al cinema, Milano-Udine, Mimesis Edizioni, Cinema, n° 94, 2020, 202 pages.</w:t>
+                <w:t xml:space="preserve">Totò, acteur rebelle des productions italiennes subalternes des années 1940-1950</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mise au Point</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12ylh⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13u4a⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05247921v1</w:t>
+                <w:t xml:space="preserve">hal-04983692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans l’intimité d’Ennio Morricone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Hachet</w:t>
+                <w:t xml:space="preserve">La gestuelle de l’acteur Totò : entre ancrage culturel, innovations et survivances archaïques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Deux Mondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mise au Point</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12d77⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234170v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Paganini et Walter Zidarič, Città italiane al cinema, Milano-Udine, Mimesis Edizioni, Cinema, n° 94, 2020, 202 pages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Hachet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mise au Point</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13u4a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05247921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans l’intimité d’Ennio Morricone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Hachet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Deux Mondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Totò et son corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeune Cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 399-400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1198,331 +1424,331 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la mécanique de la gestuelle à la mécanique textuelle. La figure chaplinesque à l’œuvre chez Cendrars-spectateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blaise Cendrars, le rire en éclats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, 2025, 978-2-406-18702-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18704-2.p.0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05351065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’acteur cerné. La preuve à l’épreuve dans Una giornata particolare (Ettore Scola, 1977)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Universitaires de Dijon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une journée particulière, de l’écran à la scène, de l’Italie à la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2025, Écritures, 978-2-36441-546-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’acteur Totò comme matériau chez Pasolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’humain et le sacré selon Pier Paolo Pasolini</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp. 163-183, 2024, 9791094360439</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Totò come figura dantesca in Totò all’inferno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schermi oscuri. L'inferno dantesco nel cinema e nei media audiovisivi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexis Compagnia Editoriale in Torino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Quaderni della Valle dell'Eden, 979-12-5993-202-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1532,215 +1758,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Fiona Gordon et Dominique Abel. Amener notre univers clownesque et théâtral au cinéma ». CinéCirque n°3, pp. 27-33</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Totò et la pensée sauvage chez Pasolini. CinéCirque n°2, pp. 10-18</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Spectacle le plus comique du monde (Mattoli, 1953). CinéCirque n°1, pp. 12-18</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1750,112 +1976,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il delta del Po attraverso il filtro eco-critico: all'origine di un'estetica cinematografica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemplare/abitare: la natura nella letteratura italiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elena Bilancia, Margherita De Blasi, Serena Malatesta, Matteo Portico, Eleonora Rimolo, Sep 2023, Napoli, France. https://www.italianisti.it/pubblicazioni/atti-di-congresso/contemplare-abitare</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId43"/>
+      <w:footerReference w:type="default" r:id="rId48"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1923,51 +2149,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EF53474C"/>
+    <w:nsid w:val="2D7B6995"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2154,51 +2380,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-hachet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4899-860X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313249146" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/toto-des-origines-loriginal/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cinecirque.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233994v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hachet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402015v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247899v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Hachet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14kat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362801v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154x9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380505v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247915v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12e6h" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248044v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983692v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ylh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983695v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12d77" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247921v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13u4a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04234170v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889112v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351065v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18704-2.p.0017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983779v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983772v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345882v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rosenbergesellier.it/ita/titolo?ref=1646" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247999v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247992v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247986v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248431v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-hachet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4899-860X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313249146" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/toto-des-origines-loriginal/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cinecirque.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553443v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hachet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233994v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468446v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Hachet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Ferrentino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402015v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581940v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15z79" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247899v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14kat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362801v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154x9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380505v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248044v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247915v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12e6h" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983692v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ylh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983695v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12d77" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247921v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13u4a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04234170v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889112v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351065v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18704-2.p.0017" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983779v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345882v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rosenbergesellier.it/ita/titolo?ref=1646" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247999v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247992v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247986v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248431v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>