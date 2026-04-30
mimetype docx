--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -485,100 +485,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Berton, Spectatrices du cinéma. Aux origines d’un imaginaire, Paris, Classiques Garnier, Recherches cinématographiques, n° 15, 2025, 276 pages.</w:t>
+                <w:t xml:space="preserve">Eugène Green. Filmare i dettagli, gli interstizi e i silenzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 106, pp.185-187</w:t>
+              <w:t xml:space="preserve">Fata Morgana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05402015v1</w:t>
+                <w:t xml:space="preserve">hal-05380505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Berton, Stéphane Tralongo (dir.), L’Outre-humain. Automates, performances mécaniques et cultures spectaculaires, Villeneuve-d’Ascq, Presses universitaires du Septentrion, 2025, 308 pages.</w:t>
               </w:r>
@@ -640,256 +636,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05581940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Mastroianni à Mastorna : l’impossible métamorphose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élodie Hachet</w:t>
+                <w:t xml:space="preserve">Mireille Berton, Spectatrices du cinéma. Aux origines d’un imaginaire, Paris, Classiques Garnier, Recherches cinématographiques, n° 15, 2025, 276 pages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décadrages</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 106, pp.185-187</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05247899v1</w:t>
+                <w:t xml:space="preserve">hal-05402015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Lasagna, Massimo Troisi. Quando c’è l’amore…, Milano-Udine, Mimesis, 2025, 142 pages.</w:t>
+                <w:t xml:space="preserve">De Mastroianni à Mastorna : l’impossible métamorphose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mise au Point</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/154x9⟩</w:t>
+              <w:t xml:space="preserve">Décadrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53-54, pp.47-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14kat⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05362801v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05247899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugène Green. Filmare i dettagli, gli interstizi e i silenzi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Hachet</w:t>
+                <w:t xml:space="preserve">Roberto Lasagna, Massimo Troisi. Quando c’è l’amore…, Milano-Udine, Mimesis, 2025, 142 pages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fata Morgana</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mise au Point</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/154x9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05380505v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toto : sublime et grotesque, p.38-41</w:t>
               </w:r>
@@ -1432,178 +1432,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la mécanique de la gestuelle à la mécanique textuelle. La figure chaplinesque à l’œuvre chez Cendrars-spectateur</w:t>
+                <w:t xml:space="preserve">L’acteur cerné. La preuve à l’épreuve dans Una giornata particolare (Ettore Scola, 1977)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Universitaires de Dijon. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blaise Cendrars, le rire en éclats</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Une journée particulière, de l’écran à la scène, de l’Italie à la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2025, Écritures, 978-2-36441-546-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05351065v1</w:t>
+                <w:t xml:space="preserve">hal-04983779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’acteur cerné. La preuve à l’épreuve dans Una giornata particolare (Ettore Scola, 1977)</w:t>
+                <w:t xml:space="preserve">De la mécanique de la gestuelle à la mécanique textuelle. La figure chaplinesque à l’œuvre chez Cendrars-spectateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une journée particulière, de l’écran à la scène, de l’Italie à la France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Blaise Cendrars, le rire en éclats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2025, 978-2-406-18702-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18704-2.p.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04983779v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’acteur Totò comme matériau chez Pasolini</w:t>
               </w:r>
@@ -2149,51 +2149,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D7B6995"/>
+    <w:nsid w:val="FD6AE08A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2380,51 +2380,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-hachet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4899-860X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313249146" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/toto-des-origines-loriginal/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cinecirque.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553443v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hachet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233994v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468446v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Hachet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Ferrentino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402015v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581940v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15z79" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247899v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14kat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362801v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154x9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380505v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248044v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247915v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12e6h" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983692v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ylh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983695v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12d77" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247921v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13u4a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04234170v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889112v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351065v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18704-2.p.0017" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983779v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345882v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rosenbergesellier.it/ita/titolo?ref=1646" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247999v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247992v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247986v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248431v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-hachet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4899-860X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313249146" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/toto-des-origines-loriginal/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cinecirque.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553443v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hachet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233994v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468446v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Hachet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Ferrentino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380505v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581940v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15z79" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402015v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247899v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14kat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362801v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154x9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248044v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247915v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12e6h" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983692v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ylh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983695v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12d77" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247921v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13u4a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04234170v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889112v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983779v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351065v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18704-2.p.0017" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345882v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rosenbergesellier.it/ita/titolo?ref=1646" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247999v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247992v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247986v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248431v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>