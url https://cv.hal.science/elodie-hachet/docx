--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -485,96 +485,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugène Green. Filmare i dettagli, gli interstizi e i silenzi</w:t>
+                <w:t xml:space="preserve">Mireille Berton, Spectatrices du cinéma. Aux origines d’un imaginaire, Paris, Classiques Garnier, Recherches cinématographiques, n° 15, 2025, 276 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fata Morgana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 106, pp.185-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05380505v1</w:t>
+                <w:t xml:space="preserve">hal-05402015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Berton, Stéphane Tralongo (dir.), L’Outre-humain. Automates, performances mécaniques et cultures spectaculaires, Villeneuve-d’Ascq, Presses universitaires du Septentrion, 2025, 308 pages.</w:t>
               </w:r>
@@ -636,260 +640,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05581940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Berton, Spectatrices du cinéma. Aux origines d’un imaginaire, Paris, Classiques Garnier, Recherches cinématographiques, n° 15, 2025, 276 pages.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Hachet</w:t>
+                <w:t xml:space="preserve">De Mastroianni à Mastorna : l’impossible métamorphose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Décadrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53-54, pp.47-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14kat⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05402015v1</w:t>
+                <w:t xml:space="preserve">hal-05247899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Mastroianni à Mastorna : l’impossible métamorphose</w:t>
+                <w:t xml:space="preserve">Roberto Lasagna, Massimo Troisi. Quando c’è l’amore…, Milano-Udine, Mimesis, 2025, 142 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décadrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mise au Point</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/154x9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/14kat⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05247899v1</w:t>
+                <w:t xml:space="preserve">hal-05362801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Lasagna, Massimo Troisi. Quando c’è l’amore…, Milano-Udine, Mimesis, 2025, 142 pages.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élodie Hachet</w:t>
+                <w:t xml:space="preserve">Eugène Green. Filmare i dettagli, gli interstizi e i silenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mise au Point</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fata Morgana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/154x9⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05362801v1</w:t>
+                <w:t xml:space="preserve">hal-05380505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toto : sublime et grotesque, p.38-41</w:t>
               </w:r>
@@ -1432,178 +1432,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’acteur cerné. La preuve à l’épreuve dans Una giornata particolare (Ettore Scola, 1977)</w:t>
+                <w:t xml:space="preserve">De la mécanique de la gestuelle à la mécanique textuelle. La figure chaplinesque à l’œuvre chez Cendrars-spectateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une journée particulière, de l’écran à la scène, de l’Italie à la France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Blaise Cendrars, le rire en éclats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2025, 978-2-406-18702-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18704-2.p.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04983779v1</w:t>
+                <w:t xml:space="preserve">hal-05351065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la mécanique de la gestuelle à la mécanique textuelle. La figure chaplinesque à l’œuvre chez Cendrars-spectateur</w:t>
+                <w:t xml:space="preserve">L’acteur cerné. La preuve à l’épreuve dans Una giornata particolare (Ettore Scola, 1977)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Hachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Universitaires de Dijon. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blaise Cendrars, le rire en éclats</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Une journée particulière, de l’écran à la scène, de l’Italie à la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2025, Écritures, 978-2-36441-546-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18704-2.p.0017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05351065v1</w:t>
+                <w:t xml:space="preserve">hal-04983779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’acteur Totò comme matériau chez Pasolini</w:t>
               </w:r>
@@ -2149,51 +2149,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FD6AE08A"/>
+    <w:nsid w:val="04B3BD51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2380,51 +2380,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-hachet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4899-860X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313249146" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/toto-des-origines-loriginal/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cinecirque.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553443v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hachet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233994v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468446v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Hachet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Ferrentino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380505v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581940v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15z79" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402015v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247899v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14kat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362801v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154x9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248044v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247915v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12e6h" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983692v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ylh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983695v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12d77" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247921v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13u4a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04234170v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889112v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983779v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351065v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18704-2.p.0017" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345882v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rosenbergesellier.it/ita/titolo?ref=1646" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247999v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247992v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247986v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248431v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-hachet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4899-860X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313249146" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/toto-des-origines-loriginal/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cinecirque.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553443v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hachet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233994v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468446v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Hachet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Ferrentino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402015v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581940v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15z79" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247899v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14kat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362801v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154x9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380505v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248044v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247915v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12e6h" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983692v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ylh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983695v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12d77" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247921v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13u4a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04234170v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889112v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351065v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18704-2.p.0017" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983779v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345882v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rosenbergesellier.it/ita/titolo?ref=1646" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247999v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247992v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247986v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248431v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>