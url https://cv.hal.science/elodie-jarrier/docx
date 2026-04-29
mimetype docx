--- v0 (2026-03-15)
+++ v1 (2026-04-29)
@@ -410,51 +410,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do artist-entrepreneurs exercise their creative freedom with respect to the mechanisms governing them? The case of the performing arts</w:t>
+                <w:t xml:space="preserve">Comment les artistes entrepreneurs exercent-ils leur liberté de décision face aux mécanismes qui les gouvernent ? Le cas de l’art vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Burkhardt-Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jarrier</w:t>
@@ -471,94 +471,106 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 24-3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/fcs.9433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/fcs.8210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03851385v1</w:t>
+                <w:t xml:space="preserve">hal-03451374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les artistes entrepreneurs exercent-ils leur liberté de décision face aux mécanismes qui les gouvernent ? Le cas de l’art vivant</w:t>
+                <w:t xml:space="preserve">How do artist-entrepreneurs exercise their creative freedom with respect to the mechanisms governing them? The case of the performing arts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Burkhardt-Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jarrier</w:t>
@@ -569,88 +581,76 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 24-3, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/fcs.9433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/fcs.8210⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03451374v1</w:t>
+                <w:t xml:space="preserve">hal-03851385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enrichissement de l'expérience de visite muséale par l'utilisation d'outils interactifs de médiation</w:t>
               </w:r>
@@ -1538,243 +1538,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport narratif, expérience de consommation et intentions à l'égard d'un dispositif transmédia</w:t>
+                <w:t xml:space="preserve">Transmédia et Expérience de consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Petr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derbaix Maud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jarrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Derbaix Maud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arts and Creative Industries Symposium</w:t>
+              <w:t xml:space="preserve">AAPS Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04068780v1</w:t>
+                <w:t xml:space="preserve">hal-04067184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmédia et Expérience de consommation</w:t>
+                <w:t xml:space="preserve">Transport narratif, expérience de consommation et intentions à l'égard d'un dispositif transmédia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Petr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Jarrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derbaix Maud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Jarrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAPS Journal</w:t>
+              <w:t xml:space="preserve">Arts and Creative Industries Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04067184v1</w:t>
+                <w:t xml:space="preserve">hal-04068780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Interactive Mediation Tools Bridge the Identity Gap Between the Public and the Art Museum?</w:t>
               </w:r>
@@ -1944,191 +1944,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04068800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Mediation Devices on the Museum Visit Experience and on Visitors' Behavioural Intentions</w:t>
+                <w:t xml:space="preserve">Impact of Mediation devices on the Museum Visit Experience and on Visitors' Behavioural Intentions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jarrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Arts Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 15 (1), pp.18-29</w:t>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01288238v1</w:t>
+                <w:t xml:space="preserve">hal-02139835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Mediation devices on the Museum Visit Experience and on Visitors' Behavioural Intentions</w:t>
+                <w:t xml:space="preserve">Impact of Mediation Devices on the Museum Visit Experience and on Visitors' Behavioural Intentions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jarrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Arts Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">, 2012, 15 (1), pp.18-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139835v1</w:t>
+                <w:t xml:space="preserve">halshs-01288238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2861,714 +2861,714 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02164808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'usage des traces audiovisuelles en contexte d'enquête : de la réminiscence à la reviviscence ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Gawin</w:t>
+                <w:t xml:space="preserve">Latitude discrétionnaire de l’artiste entrepreneur dans les organisations culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsten Burkhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jarrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méthodes visuelles dans les recherches sur la communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, La Laguna, Îles Canaries</w:t>
+              <w:t xml:space="preserve">17ème Conférence Internationale de Gouvernance (CIG) de l'Association Académique Internationale de Gouvernance (AAIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Recherche en Management (GRM) en collaboration avec l’IAE de Nice et l’EDHEC Business School, Université Côte d’Azur, Jun 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139843v1</w:t>
+                <w:t xml:space="preserve">hal-01878069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visuals MethodsThe use of audiovisual tracks when conducting research : from reminiscences to vivid memories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jarrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Gawin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes visuelles dans les recherches sur la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, La Laguna, Espagne. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4185/cac144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latitude discrétionnaire de l’artiste entrepreneur dans les organisations culturelles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t>
+                <w:t xml:space="preserve">De l'usage des traces audiovisuelles en contexte d'enquête : de la réminiscence à la reviviscence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Gawin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jarrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Conférence Internationale de Gouvernance (CIG) de l'Association Académique Internationale de Gouvernance (AAIG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de Recherche en Management (GRM) en collaboration avec l’IAE de Nice et l’EDHEC Business School, Université Côte d’Azur, Jun 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">Méthodes visuelles dans les recherches sur la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, La Laguna, Îles Canaries</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878069v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latitude discrétionnaire de l’artiste entrepreneur dans le secteur de l’art vivant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K Burkhardt</w:t>
+                <w:t xml:space="preserve">Le transport narratif au coeur de l'expérience d'un dispositif transmédia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Petr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Derbaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jarrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Forum Entreprendre dans la Culture, Journée dédiée à l’Entrepreneuriat Culturel et Créatif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">33ème Congrès international de l'Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528793v1</w:t>
+                <w:t xml:space="preserve">hal-02139850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le transport narratif au coeur de l'expérience d'un dispositif transmédia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Petr</w:t>
+                <w:t xml:space="preserve">Latitude discrétionnaire de l’artiste entrepreneur dans le secteur de l’art vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Burkhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maud Derbaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jarrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Congrès international de l'Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">3ème Forum Entreprendre dans la Culture, Journée dédiée à l’Entrepreneuriat Culturel et Créatif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139850v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure du transport narratif dans le contexte d’une expérience de consommation transmédia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Narrative transportation scale: Measure development for transmedia experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Jarrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elodie Jarrier</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Derbaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Petr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Congrès international de l’Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on Arts and Culture Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04066548v1</w:t>
+                <w:t xml:space="preserve">hal-02139849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrative transportation scale: Measure development for transmedia experience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesure du transport narratif dans le contexte d’une expérience de consommation transmédia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derbaix Maud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jarrier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maud Derbaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Petr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Arts and Culture Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Beijing, China</w:t>
+              <w:t xml:space="preserve">33ème Congrès international de l’Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139849v1</w:t>
+                <w:t xml:space="preserve">hal-04066548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport narratif, expérience de consommation et intentions à l’égard d’un dispositif transmédia</w:t>
               </w:r>
@@ -4489,51 +4489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://formations.univ-angers.fr/fr/offre-de-formation/master-lmd-MLMD/droit-economie-gestion-02/master-management-et-commerce-international-program-master-management-et-commerce-international.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://granem.univ-angers.fr/fr/acces-directs/presentation.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afm-marketing.org/fr/content/git-innovation-et-marketing-de-la-culture-et-du-tourisme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://predict.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ouestindustriescreatives.fr/projets/predict/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scaena.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://entrepreneuriat.com/groupe-de-travail-sur-lentrepreneuriat-culturel-et-creatif-reunion-19-janvier-17h30/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04150868v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourgeon-Renault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derbaix Maud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jarrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2023.2213964" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03851385v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Burkhardt-Bourgeois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.9433" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03451374v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.8210" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-58KNFMJW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02276381v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.097.87.101" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558955v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Belvaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.108.0107" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421912v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourgeon - Renault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derbaix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060602v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02518872v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01903676v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1623" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065698v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421909v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139818v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Derbaix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068780v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067184v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139827v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Miguel de Blas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068800v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288238v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139835v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04697663v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Coutelle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ducros Passebois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick&#228;el Flacandji" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824366v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Garcia-Bardidia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Collet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754618v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gawin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066499v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03461992v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02276274v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164808v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139843v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966671v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4185/cac144" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01878069v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Burkhardt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528793v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Burkhardt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139850v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066548v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139849v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139853v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139854v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066208v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066155v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798960v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03482508v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066314v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://formations.univ-angers.fr/fr/offre-de-formation/master-lmd-MLMD/droit-economie-gestion-02/master-management-et-commerce-international-program-master-management-et-commerce-international.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://granem.univ-angers.fr/fr/acces-directs/presentation.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afm-marketing.org/fr/content/git-innovation-et-marketing-de-la-culture-et-du-tourisme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://predict.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ouestindustriescreatives.fr/projets/predict/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scaena.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://entrepreneuriat.com/groupe-de-travail-sur-lentrepreneuriat-culturel-et-creatif-reunion-19-janvier-17h30/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04150868v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourgeon-Renault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derbaix Maud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jarrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2023.2213964" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03451374v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Burkhardt-Bourgeois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.8210" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-58KNFMJW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03851385v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.9433" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02276381v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.097.87.101" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558955v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Belvaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.108.0107" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421912v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourgeon - Renault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derbaix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060602v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02518872v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01903676v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1623" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065698v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421909v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139818v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Derbaix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067184v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068780v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139827v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Miguel de Blas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068800v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139835v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288238v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04697663v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Coutelle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ducros Passebois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick&#228;el Flacandji" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824366v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Garcia-Bardidia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Collet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754618v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gawin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066499v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03461992v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02276274v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164808v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01878069v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Burkhardt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966671v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4185/cac144" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139843v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139850v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528793v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Burkhardt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139849v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066548v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139853v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139854v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066208v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066155v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798960v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03482508v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066314v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>