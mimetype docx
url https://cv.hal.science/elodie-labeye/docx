--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -124,1639 +124,1743 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagining abstractness: The role of embodied simulations and language in memory for abstract concepts</w:t>
+                <w:t xml:space="preserve">Grounded Cognition and Terminology: Exploring the role of motor simulation in processing concepts related to specialized knowledge.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Marre</w:t>
+                <w:t xml:space="preserve">Larisa Seredova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Huet</w:t>
+                <w:t xml:space="preserve">Anne Condamines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Labeye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-24. </w:t>
+              <w:t xml:space="preserve">CogniTextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 27, </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13506285.2024.2375202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15y12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709437v1</w:t>
+                <w:t xml:space="preserve">hal-05572851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does context matter for memory? Testing the effectiveness of learning by imagining situated interactions with objects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Imagining abstractness: The role of embodied simulations and language in memory for abstract concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Labeye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09658211.2024.2336161⟩</w:t>
+              <w:t xml:space="preserve">Visual Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13506285.2024.2375202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709424v1</w:t>
+                <w:t xml:space="preserve">hal-04709437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing the Elephant in the Middle: Implications of the Midscale Disagreement Problem Through the Lens of Body-Object Interaction Ratings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Does context matter for memory? Testing the effectiveness of learning by imagining situated interactions with objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Marre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Labeye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collabra: Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (4), pp.502-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09658211.2024.2336161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1525/collabra.84564⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04405485v1</w:t>
+                <w:t xml:space="preserve">hal-04709424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossing the street in front of an autonomous vehicle: An investigation of eye contact between drivengers and vulnerable road users</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aïsha Sahaï</w:t>
+                <w:t xml:space="preserve">Addressing the Elephant in the Middle: Implications of the Midscale Disagreement Problem Through the Lens of Body-Object Interaction Ratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Paisios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Labeye</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.981666⟩</w:t>
+              <w:t xml:space="preserve">Collabra: Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1525/collabra.84564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997879v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embodied Mental Imagery Improves Memory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Huet</w:t>
+                <w:t xml:space="preserve">Crossing the street in front of an autonomous vehicle: An investigation of eye contact between drivengers and vulnerable road users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïsha Sahaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Labeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Caroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/17470218211009227⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.981666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139291v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The electric vehicle: A new driving experience involving specific skills and rules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Embodied Mental Imagery Improves Memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Marre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Labeye</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael Regan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trf.2015.11.008⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 74 (8), pp.1396-1405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17470218211009227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01375560v2</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spotting from the rightmost deep: A temporal field advantage in a behavioural task of attention and filtering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The electric vehicle: A new driving experience involving specific skills and rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Labeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Hugot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Andrew Michael</w:t>
+                <w:t xml:space="preserve">Corinne Brusque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Mizzi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elodie Labeye</w:t>
+                <w:t xml:space="preserve">Michael A. Regan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37, pp.27-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trf.2015.11.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598035v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375560v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACT-IN: An integrated view of memory mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spotting from the rightmost deep: A temporal field advantage in a behavioural task of attention and filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Andrew Michael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Versace</w:t>
+                <w:t xml:space="preserve">Raphaël Mizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
+                <w:t xml:space="preserve">Cyril Couffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Riou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lesourd</w:t>
+                <w:t xml:space="preserve">Germán Galvez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Labeye</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AIMS Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.56-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598124v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily use of an electric vehicle: Behavioural changes and potential for ITS support</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ACT-IN: An integrated view of memory mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Versace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Labeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Intelligent Transport Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 7 (2), pp. 210-214. </w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (3), pp.280-306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-its.2012.0155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/20445911.2014.892113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598040v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sensory nature of knowledge : Sensory priming effects in semantic categorization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Daily use of an electric vehicle: Behavioural changes and potential for ITS support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Labeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Brunel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rémy Versace</w:t>
+                <w:t xml:space="preserve">Julien Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Hugot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A. Regan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Brusque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IET Intelligent Transport Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (2), pp. 210-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-its.2012.0155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598122v1</w:t>
+                <w:t xml:space="preserve">hal-01598040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sensory nature of episodic memory: Sensory priming effects due to memory trace activation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">The sensory nature of knowledge : Sensory priming effects in semantic categorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Labeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Versace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 63 (5), pp.955-964</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/a0015537⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01624496v1</w:t>
+                <w:t xml:space="preserve">hal-01598122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sensory nature of episodic memory : Sensory priming effects due to memory traces activation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">The sensory nature of episodic memory: Sensory priming effects due to memory trace activation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Labeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Versace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 35 (4), pp.1081-1088</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 35 (4), pp.1081 - 1088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0015537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598096v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contents of long-term memory and the emergence of knowledge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">The sensory nature of episodic memory : Sensory priming effects due to memory traces activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Labeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Versace</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marylen Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cognitive Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 21 (4), pp.522-560</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 35 (4), pp.1081-1088</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598063v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The contents of long-term memory and the emergence of knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Versace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Labeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Badard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylen Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (4), pp.522-560</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Activation and integration of motor components in a short-term priming paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Labeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Oker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Oker</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillemette Badard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Versace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Neuropsychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 129 (1), pp.108-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1766,953 +1870,953 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognition incarnée et Terminologie : Exploration du rôle de la simulation motrice dans le traitement des concepts liés aux connaissances spécialisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seredova Larisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Condamines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Labeye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e conférence internationale de l'AFLiCo, l'Association Française de Linguistique cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFLICO, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04682332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Let’s agree they disagree: the midscale disagreement problem in psycholinguistic ratings and its implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Paisios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Labeye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Conference of the European Society for Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft Skills, New Concept of Metacognition ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lockman Aalioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Labeye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7 th Canadian International Conference on Advances in Education, Teaching &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Toronto ( CA ), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04709688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La face cachée des normes psycholinguistiques : le midscale disagreement problem et ses implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Paisios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Labeye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème édition de la Rencontre Jeunes Chercheur·e·s</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le côté obscur des normes psycholinguistiques : Exploration du midscale disagreement problem à travers des normes de manipulabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Paisios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Labeye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème édition de HECO : Human Embodied COgnition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of linguistic and sensory processes in memorizing abstract words.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Labeye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Conference European Society for Cognitive Psychology (ESCOP 2022), Lille.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04738948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing child, young and older adult pedestrians’ crossing decision presenting vehicle’s state information through an external vehicle display</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïsha Sahaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Labeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Applied Human Factors and Ergonomics - AHFE 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, New York City, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03128807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise de Position : Projet C2C – Véhicules connectés et acceptabilité par l’humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipo Studzinski Perotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Aguilar Alarcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFMS 2020 - 3e Journées Francophones de la Modélisation et de la Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Cargèse, France. pp.25-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03120823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction with of type 4 autonomous car: The impact of expertise in the visual scanning quality during the few seconds until the resumption of the steering wheel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Ouddiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Vincent Paubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Labeye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Applied Psychology (ICAP 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02093788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2722,522 +2826,522 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dark Side of Likert-type Scales: Implications of the Midscale Disagreement Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Paisios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Labeye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Perspectives on Scientific Error Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La face cachée des normes psycholinguistiques : le midscale disagreement problem et ses implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Paisios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Labeye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Colloque Interdisciplinaire du GDR Mémoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dimensions In Manual Action (DIMA) Project: Defining and assessing object manipulability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Paisios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Labeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Colloque Interdisciplinaire du GDR Mémoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Vers, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.34815.94886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining and assessing manipulability: A review of the norming literature and new ratings for French words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Paisios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Labeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HECO : Human Embodied COgnition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor simulations and memory: effects of object manipulability on verbal memory in a postural interference paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Paisios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Labeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Meeting of LabEx CORTEX: The dynamic and flexible nature of memories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.28426.93129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3247,250 +3351,250 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driver Acceptance of Electric Vehicles: Findings from the French MINI E Study. Chapter 11. In: Driver Acceptance of New Technology: Theory, Measurement and Optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Labeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Brusque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael A. Regan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Driver Acceptance of Electric Vehicles: Findings from the French MINI E Study. Chapter 11. In: Driver Acceptance of New Technology: Theory, Measurement and Optimisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, 2014, 978-1-4094-3984-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric Vehicles: An eco-friendly mode of transport which induce changes in driving behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Labeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Hugot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael A. Regan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corine Brusque</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Brusque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In D. de Waard, N. Merat, A.H. Jamson, Y. Barnard, and O.M.J.Carsten (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Factors of Systems and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Shaker Publishing, 2012, 978-90-423-0416-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId84"/>
+      <w:footerReference w:type="default" r:id="rId85"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3637,51 +3741,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709437v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Huet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Labeye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506285.2024.2375202" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709424v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2024.2336161" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405485v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Paisios" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/collabra.84564" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997879v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;sha Saha&#239;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caroux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.981666" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139291v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218211009227" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375560v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hugot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Brusque" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Regan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2015.11.008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598035v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Andrew Michael" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mizzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Couffe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Galvez-Garcia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598124v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Versace" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume T. Vallet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Riou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lesourd" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2014.892113" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598040v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Adrian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Regan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its.2012.0155" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598122v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624496v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0015537" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598096v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598063v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Badard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylen Rose" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598045v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oker" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04682332v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seredova Larisa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Condamines" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04712764v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709688v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lockman Aalioui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04712766v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04712767v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738948v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128807v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120823v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipo Studzinski Perotto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Combettes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Michel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Aguilar Alarcon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02093788v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Ouddiz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04712729v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04712741v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04712745v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34815.94886" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04712748v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04712762v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.28426.93129" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01497150v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01497157v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Brusque" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05572851v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Seredova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Condamines" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Labeye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15y12" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709437v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Huet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506285.2024.2375202" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709424v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2024.2336161" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405485v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Paisios" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/collabra.84564" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997879v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;sha Saha&#239;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caroux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.981666" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139291v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218211009227" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375560v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hugot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Brusque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Regan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2015.11.008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598035v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Andrew Michael" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mizzi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Couffe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Galvez-Garcia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598124v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Versace" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume T. Vallet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Riou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lesourd" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2014.892113" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598040v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Adrian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its.2012.0155" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598122v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624496v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0015537" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598096v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598063v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Badard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylen Rose" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598045v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04682332v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seredova Larisa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04712764v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04709688v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lockman Aalioui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04712766v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04712767v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738948v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128807v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120823v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipo Studzinski Perotto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Combettes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Michel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Aguilar Alarcon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02093788v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Ouddiz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04712729v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04712741v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04712745v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34815.94886" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04712748v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04712762v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.28426.93129" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01497150v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01497157v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>