--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -831,165 +831,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05164653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enfants peuvent-ils apprendre le respect de l'environnement à la cantine ?</w:t>
+                <w:t xml:space="preserve">Mais madame, vous mangez, là ?&amp;quot; Pratiques alimentaires au travail des agent⸱es de la restauration scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Leszczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Café des jeunes chercheurs de la Chaire Transformations de l'Action publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sciences Po Lyon, Feb 2025, Lyon (FR), France</w:t>
+              <w:t xml:space="preserve">Séminaire Sciences sociales et alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Maurice Halbwachs, Jan 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04964905v1</w:t>
+                <w:t xml:space="preserve">hal-04895342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mais madame, vous mangez, là ?&amp;quot; Pratiques alimentaires au travail des agent⸱es de la restauration scolaire</w:t>
+                <w:t xml:space="preserve">Les enfants peuvent-ils apprendre le respect de l'environnement à la cantine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Leszczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Sciences sociales et alimentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Maurice Halbwachs, Jan 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Café des jeunes chercheurs de la Chaire Transformations de l'Action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po Lyon, Feb 2025, Lyon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04895342v1</w:t>
+                <w:t xml:space="preserve">hal-04964905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why Do French Children Not Know More About Healthy Food? Canteen Workers' Perspectives on School Meals and Children's Eating Habits</w:t>
               </w:r>
@@ -1696,51 +1696,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357444v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Leszczak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1540i" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167174v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhiz.093.0016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04759692v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12le4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SKZ164HB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758908v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.63860" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917355v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Buisson-Fenet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tena Armagnague" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.1962" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758896v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.58542" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-37L2XZ69-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04204364v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164653v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964905v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895342v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353318v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076086v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164631v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421584v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085551v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758847v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635624v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635602v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357444v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Leszczak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1540i" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167174v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhiz.093.0016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04759692v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12le4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SKZ164HB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758908v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.63860" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917355v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Buisson-Fenet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tena Armagnague" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.1962" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758896v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.58542" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-37L2XZ69-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04204364v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164653v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895342v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964905v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353318v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076086v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164631v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421584v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085551v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758847v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635624v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635602v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>