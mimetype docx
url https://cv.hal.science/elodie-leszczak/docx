--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -106,183 +106,183 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un simple problème d’éducation ? Regards croisés de jeunes et de professionnel∙les sur la prise en charge de l’obésité infantile</w:t>
+                <w:t xml:space="preserve">La cantine, une expérience inégalitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Leszczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2025 (24), </w:t>
+              <w:t xml:space="preserve">Rhizome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 93, pp.16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/1540i⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rhiz.093.0016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05357444v1</w:t>
+                <w:t xml:space="preserve">hal-05167174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cantine, une expérience inégalitaire</w:t>
+                <w:t xml:space="preserve">Un simple problème d’éducation ? Regards croisés de jeunes et de professionnel∙les sur la prise en charge de l’obésité infantile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Leszczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhizome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 93, pp.16. </w:t>
+              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (24), </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhiz.093.0016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/1540i⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167174v1</w:t>
+                <w:t xml:space="preserve">hal-05357444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[ CR de lecture] - Martine Janner-Raimondi, Alizée Delpierre, Gaspard Lion (dir.), Les femmes de ménage dans l’intimité du domicile : une relation de travail complexe</w:t>
               </w:r>
@@ -728,828 +728,910 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-04204364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More Than a Lunch Tray: The Emotional Dimensions of Feeding Pupils and Eating at School</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manger au collège : une socialisation ordinaire aux inégalités de genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Pouliquen-Crosato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Leszczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th ISA Forum of Sociology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Sociological Association, Jul 2025, Rabat (MOROCCO), Morocco</w:t>
+              <w:t xml:space="preserve">Doctoriales du Centre Maurice Halbwachs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Maurice Halbwachs, Apr 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05164653v1</w:t>
+                <w:t xml:space="preserve">hal-05593888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mais madame, vous mangez, là ?&amp;quot; Pratiques alimentaires au travail des agent⸱es de la restauration scolaire</w:t>
+                <w:t xml:space="preserve">Emotional Labor and Emotion Work in French School Canteens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Leszczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Sciences sociales et alimentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Maurice Halbwachs, Jan 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">"Food Systems and Food Practices" Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bridg'it! European network in the social science of food and sustainability, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04895342v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enfants peuvent-ils apprendre le respect de l'environnement à la cantine ?</w:t>
+                <w:t xml:space="preserve">Voir la restauration scolaire comme une instance éducative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Leszczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Café des jeunes chercheurs de la Chaire Transformations de l'Action publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sciences Po Lyon, Feb 2025, Lyon (FR), France</w:t>
+              <w:t xml:space="preserve">Rencontres territoriales de l’action éducative et alimentation saine et durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNFPT; Ministère de l’Éducation nationale; Ministère de l'Agriculture; ANDEV; AGORES, Dec 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04964905v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Do French Children Not Know More About Healthy Food? Canteen Workers' Perspectives on School Meals and Children's Eating Habits</w:t>
+                <w:t xml:space="preserve">Mais madame, vous mangez, là ?&amp;quot; Pratiques alimentaires au travail des agent⸱es de la restauration scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Leszczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nurturing school meals: Building partnerships for healthy and sustainable school food systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cardiff University, Nov 2025, Cardiff (Wales), France</w:t>
+              <w:t xml:space="preserve">Séminaire Sciences sociales et alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Maurice Halbwachs, Jan 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05353318v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être au four et au moulin. Quand le travail des agent∙es de restauration scolaire déborde leur fiche de poste</w:t>
+                <w:t xml:space="preserve">More Than a Lunch Tray: The Emotional Dimensions of Feeding Pupils and Eating at School</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Leszczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire INES "Inégalités et Solidarité"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Maurice Halbwachs, May 2025, ENS-Jourdan, Paris, France</w:t>
+              <w:t xml:space="preserve">5th ISA Forum of Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Sociological Association, Jul 2025, Rabat (MOROCCO), Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05076086v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05164653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Quiet Claim to Expertise: School Canteen Workers, a Feminised Care Activity</w:t>
+                <w:t xml:space="preserve">Les enfants peuvent-ils apprendre le respect de l'environnement à la cantine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Leszczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th ISA Forum of Sociology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Sociological Association, Jul 2025, Rabat (MOROCCO), Morocco</w:t>
+              <w:t xml:space="preserve">Café des jeunes chercheurs de la Chaire Transformations de l'Action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po Lyon, Feb 2025, Lyon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05164631v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voir la restauration scolaire comme une instance éducative</w:t>
+                <w:t xml:space="preserve">Être au four et au moulin. Quand le travail des agent∙es de restauration scolaire déborde leur fiche de poste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Leszczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres territoriales de l’action éducative et alimentation saine et durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNFPT; Ministère de l’Éducation nationale; Ministère de l'Agriculture; ANDEV; AGORES, Dec 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">Séminaire INES "Inégalités et Solidarité"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Maurice Halbwachs, May 2025, ENS-Jourdan, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421584v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional Labor and Emotion Work in French School Canteens</w:t>
+                <w:t xml:space="preserve">A Quiet Claim to Expertise: School Canteen Workers, a Feminised Care Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Leszczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Food Systems and Food Practices" Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bridg'it! European network in the social science of food and sustainability, May 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">5th ISA Forum of Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Sociological Association, Jul 2025, Rabat (MOROCCO), Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05085551v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05164631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler dans une cantine, un &amp;quot;sale boulot&amp;quot; ? Enquête sociologique dans deux restaurants scolaires français</w:t>
+                <w:t xml:space="preserve">Why Do French Children Not Know More About Healthy Food? Canteen Workers' Perspectives on School Meals and Children's Eating Habits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Leszczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manger à la cantine de la fin du XVIIIe au début du XXIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse - Jean Jaurès, Oct 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Nurturing school meals: Building partnerships for healthy and sustainable school food systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cardiff University, Nov 2025, Cardiff (Wales), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04758847v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment faire apprécier des aliments qu’on n’apprécie pas soi-même ? Le travail de socialisation contraint des agent·es de la restauration scolaire</w:t>
+                <w:t xml:space="preserve">Travailler dans une cantine, un &amp;quot;sale boulot&amp;quot; ? Enquête sociologique dans deux restaurants scolaires français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Leszczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Enjeux sociaux, territoriaux, environnementaux, nutritionnels et éducatifs de la restauration scolaire, en France et ailleurs"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS-PSL; CNRS; INRAE, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Manger à la cantine de la fin du XVIIIe au début du XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse - Jean Jaurès, Oct 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04635624v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment faire apprécier des aliments qu’on n’apprécie pas soi-même ? Le travail de socialisation contraint des agent·es de la restauration scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Leszczak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Enjeux sociaux, territoriaux, environnementaux, nutritionnels et éducatifs de la restauration scolaire, en France et ailleurs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS-PSL; CNRS; INRAE, Jun 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendre l’enfant autonome dans ses choix alimentaires, c’est primordial&amp;quot; : la prise en charge médicale paradoxale des jeunes en surcharge pondérale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Leszczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès de l’Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04635602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId36"/>
+      <w:footerReference w:type="default" r:id="rId38"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1696,51 +1778,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357444v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Leszczak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1540i" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167174v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhiz.093.0016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04759692v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12le4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SKZ164HB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758908v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.63860" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917355v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Buisson-Fenet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tena Armagnague" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.1962" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758896v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.58542" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-37L2XZ69-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04204364v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164653v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895342v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964905v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353318v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076086v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164631v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421584v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085551v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758847v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635624v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635602v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167174v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Leszczak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhiz.093.0016" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357444v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1540i" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04759692v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12le4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SKZ164HB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758908v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.63860" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917355v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Buisson-Fenet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tena Armagnague" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.1962" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758896v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.58542" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-37L2XZ69-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04204364v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593888v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Pouliquen-Crosato" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085551v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421584v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895342v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164653v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964905v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076086v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164631v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353318v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758847v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635624v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635602v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>