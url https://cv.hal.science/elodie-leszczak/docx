--- v2 (2026-05-02)
+++ v3 (2026-06-03)
@@ -106,183 +106,183 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cantine, une expérience inégalitaire</w:t>
+                <w:t xml:space="preserve">Un simple problème d’éducation ? Regards croisés de jeunes et de professionnel∙les sur la prise en charge de l’obésité infantile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Leszczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhizome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 93, pp.16. </w:t>
+              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (24), </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhiz.093.0016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/1540i⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167174v1</w:t>
+                <w:t xml:space="preserve">hal-05357444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un simple problème d’éducation ? Regards croisés de jeunes et de professionnel∙les sur la prise en charge de l’obésité infantile</w:t>
+                <w:t xml:space="preserve">La cantine, une expérience inégalitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Leszczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2025 (24), </w:t>
+              <w:t xml:space="preserve">Rhizome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 93, pp.16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/1540i⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rhiz.093.0016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05357444v1</w:t>
+                <w:t xml:space="preserve">hal-05167174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[ CR de lecture] - Martine Janner-Raimondi, Alizée Delpierre, Gaspard Lion (dir.), Les femmes de ménage dans l’intimité du domicile : une relation de travail complexe</w:t>
               </w:r>
@@ -728,212 +728,212 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-04204364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manger au collège : une socialisation ordinaire aux inégalités de genre</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« On va pas leur mettre des entonnoirs ! » Les agent∙es de restauration et l’éducation nutritionnelle en cantine scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Leszczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoriales du Centre Maurice Halbwachs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Maurice Halbwachs, Apr 2026, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire Santé et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Triangle (UMR5206), May 2026, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05593888v1</w:t>
+                <w:t xml:space="preserve">hal-05612618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional Labor and Emotion Work in French School Canteens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manger au collège : une socialisation ordinaire aux inégalités de genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Pouliquen-Crosato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Leszczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Food Systems and Food Practices" Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bridg'it! European network in the social science of food and sustainability, May 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Doctoriales du Centre Maurice Halbwachs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Maurice Halbwachs, Apr 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05085551v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voir la restauration scolaire comme une instance éducative</w:t>
               </w:r>
@@ -982,96 +982,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mais madame, vous mangez, là ?&amp;quot; Pratiques alimentaires au travail des agent⸱es de la restauration scolaire</w:t>
+                <w:t xml:space="preserve">Emotional Labor and Emotion Work in French School Canteens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Leszczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Sciences sociales et alimentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Maurice Halbwachs, Jan 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">"Food Systems and Food Practices" Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bridg'it! European network in the social science of food and sustainability, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04895342v1</w:t>
+                <w:t xml:space="preserve">hal-05085551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More Than a Lunch Tray: The Emotional Dimensions of Feeding Pupils and Eating at School</w:t>
               </w:r>
@@ -1189,449 +1189,518 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être au four et au moulin. Quand le travail des agent∙es de restauration scolaire déborde leur fiche de poste</w:t>
+                <w:t xml:space="preserve">Mais madame, vous mangez, là ?&amp;quot; Pratiques alimentaires au travail des agent⸱es de la restauration scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Leszczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire INES "Inégalités et Solidarité"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Maurice Halbwachs, May 2025, ENS-Jourdan, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire Sciences sociales et alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Maurice Halbwachs, Jan 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05076086v1</w:t>
+                <w:t xml:space="preserve">hal-04895342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Quiet Claim to Expertise: School Canteen Workers, a Feminised Care Activity</w:t>
+                <w:t xml:space="preserve">Être au four et au moulin. Quand le travail des agent∙es de restauration scolaire déborde leur fiche de poste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Leszczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th ISA Forum of Sociology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Sociological Association, Jul 2025, Rabat (MOROCCO), Morocco</w:t>
+              <w:t xml:space="preserve">Séminaire INES "Inégalités et Solidarité"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Maurice Halbwachs, May 2025, ENS-Jourdan, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05164631v1</w:t>
+                <w:t xml:space="preserve">hal-05076086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Do French Children Not Know More About Healthy Food? Canteen Workers' Perspectives on School Meals and Children's Eating Habits</w:t>
+                <w:t xml:space="preserve">A Quiet Claim to Expertise: School Canteen Workers, a Feminised Care Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Leszczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nurturing school meals: Building partnerships for healthy and sustainable school food systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cardiff University, Nov 2025, Cardiff (Wales), France</w:t>
+              <w:t xml:space="preserve">5th ISA Forum of Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Sociological Association, Jul 2025, Rabat (MOROCCO), Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05353318v1</w:t>
+                <w:t xml:space="preserve">hal-05164631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler dans une cantine, un &amp;quot;sale boulot&amp;quot; ? Enquête sociologique dans deux restaurants scolaires français</w:t>
+                <w:t xml:space="preserve">Why Do French Children Not Know More About Healthy Food? Canteen Workers' Perspectives on School Meals and Children's Eating Habits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Leszczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manger à la cantine de la fin du XVIIIe au début du XXIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse - Jean Jaurès, Oct 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Nurturing school meals: Building partnerships for healthy and sustainable school food systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cardiff University, Nov 2025, Cardiff (Wales), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758847v1</w:t>
+                <w:t xml:space="preserve">hal-05353318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment faire apprécier des aliments qu’on n’apprécie pas soi-même ? Le travail de socialisation contraint des agent·es de la restauration scolaire</w:t>
+                <w:t xml:space="preserve">Travailler dans une cantine, un &amp;quot;sale boulot&amp;quot; ? Enquête sociologique dans deux restaurants scolaires français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Leszczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Enjeux sociaux, territoriaux, environnementaux, nutritionnels et éducatifs de la restauration scolaire, en France et ailleurs"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS-PSL; CNRS; INRAE, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Manger à la cantine de la fin du XVIIIe au début du XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse - Jean Jaurès, Oct 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04635624v1</w:t>
+                <w:t xml:space="preserve">hal-04758847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comment faire apprécier des aliments qu’on n’apprécie pas soi-même ? Le travail de socialisation contraint des agent·es de la restauration scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Leszczak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Enjeux sociaux, territoriaux, environnementaux, nutritionnels et éducatifs de la restauration scolaire, en France et ailleurs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS-PSL; CNRS; INRAE, Jun 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rendre l’enfant autonome dans ses choix alimentaires, c’est primordial&amp;quot; : la prise en charge médicale paradoxale des jeunes en surcharge pondérale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Leszczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès de l’Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04635602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId38"/>
+      <w:footerReference w:type="default" r:id="rId39"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1778,51 +1847,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167174v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Leszczak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhiz.093.0016" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357444v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1540i" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04759692v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12le4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SKZ164HB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758908v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.63860" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917355v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Buisson-Fenet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tena Armagnague" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.1962" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758896v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.58542" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-37L2XZ69-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04204364v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593888v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Pouliquen-Crosato" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085551v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421584v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895342v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164653v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964905v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076086v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164631v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353318v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758847v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635624v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635602v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357444v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Leszczak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1540i" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167174v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhiz.093.0016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04759692v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12le4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SKZ164HB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758908v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.63860" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917355v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Buisson-Fenet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tena Armagnague" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.1962" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758896v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.58542" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-37L2XZ69-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04204364v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612618v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593888v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Pouliquen-Crosato" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421584v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085551v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164653v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964905v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895342v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076086v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164631v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353318v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758847v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635624v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635602v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>