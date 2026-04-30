--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -72,890 +72,1072 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying heterogeneous flexibility of dairy farms using a panel smooth transition regression approach</w:t>
+                <w:t xml:space="preserve">Economic performance of organic dairy farms during and after conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aude Ridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elodie Letort</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 51 (1), pp.185-213. </w:t>
+              <w:t xml:space="preserve">Q Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (1), pp.qoaf013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/erae/jbad037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/qopen/qoaf013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04315305v1</w:t>
+                <w:t xml:space="preserve">hal-05067709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A marginal abatement cost curve for climate change mitigation by additional carbon storage in French agricultural land</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Animal Feed as a Lever to Reduce Methane Emissions: a Micro-econometric Approach Applied to French Dairy Farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Bamière</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.135423⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (3), pp.543-557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10666-024-10012-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03899905v1</w:t>
+                <w:t xml:space="preserve">hal-04788893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment l’analyse micro-économique de la production agricole contribue à l’évolution et à l’adaptation des systèmes de production ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Identifying heterogeneous flexibility of dairy farms using a panel smooth transition regression approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA sciences sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51 (1), pp.185-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/erae/jbad037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03217354v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do farmers manage crop biodiversity? A dynamic acreage model with productive feedback</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A marginal abatement cost curve for climate change mitigation by additional carbon storage in French agricultural land</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bareille</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cardinael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ceschia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/erae/jby011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 383, pp.135423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.135423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620938v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-localisation des différentes productions animales en Europe : l’exception française ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Comment l’analyse micro-économique de la production agricole contribue à l’évolution et à l’adaptation des systèmes de production ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Letort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 30 (3), pp.219-228</w:t>
+              <w:t xml:space="preserve">INRA sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3-4/2018 (2), pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627309v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to significantly reduce pesticide use: An empirical evaluation of the impacts of pesticide taxation associated with a change in cropping practice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How do farmers manage crop biodiversity? A dynamic acreage model with productive feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Letort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (4), pp.617-639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/erae/jby011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2016.02.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02633167v1</w:t>
+                <w:t xml:space="preserve">hal-02620938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicrop production models with multinomial logit acreage shares</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Co-localisation des différentes productions animales en Europe : l’exception française ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Letort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (3), pp.219-228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10640-013-9748-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01209008v1</w:t>
+                <w:t xml:space="preserve">hal-02627309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of environmental policies on farmland prices in the Bretagne region of France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">How to significantly reduce pesticide use: An empirical evaluation of the impacts of pesticide taxation associated with a change in cropping practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Femenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Letort</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chalachew Temesgen Jemberie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 95 (01), pp.77-109. </w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 125, pp.27-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4074/S1966960714011059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2016.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01209002v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Multicrop production models with multinomial logit acreage shares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (4), pp.5537-559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10640-013-9748-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of environmental policies on farmland prices in the Bretagne region of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chalachew Temesgen Jemberie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95 (01), pp.77-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S1966960714011059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Accounting for heterogeneity in multicrop micro-econometric models: implications for variable input demand modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Letort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 94 (1), pp.209-224. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ajae/aar132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -965,1821 +1147,1821 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts Of Low Pesticides Practices On Farmers’ Crop Production Decision: Estimation Based On Observed French Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Femenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Femenia</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elodie Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Fadhuile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII EAAE Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE), Aug 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farmers’ heterogeneous responses to price variations: Identification of dairy farms flexibility based on a panel smooth transition regression approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Association of Agricultural Economics Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Association of Agricultural Economics, Jul 2022, Anaheim (California), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal feed as a lever to reduce methane emissions: a microeconometric approach applied to French dairy farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. journées de recherche en sciences sociales INRAE, SFER, CIRAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFER, Dec 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental and health labelling : and opportunity for the provision of agrienvironmental-climate public goods?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Le Gloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th AIEAA Conference Agriculture, Food and Global Value Chains: Issues, Methods and Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coût de la modification du régime alimentaire des vaches laitières permettant de réduire les émissions de méthane entérique dans les élevages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">How can health concerns improve environmental public good provision through labels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Le Gloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Dupraz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Letort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de recherches en sciences sociales (JRSS 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">8e Conférence Annuelle de la FAERE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338468v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can health concerns improve environmental public good provision through labels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Coût de la modification du régime alimentaire des vaches laitières permettant de réduire les émissions de méthane entérique dans les élevages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Le Gloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Duvaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Letort</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre P. Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Conférence Annuelle de la FAERE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">14. Journées de recherches en sciences sociales (JRSS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338416v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farmers’ Heterogeneous Responses to Price Variations: Identification of Dairy Farms Flexibility based on a Panel Smooth Transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Femenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI EAAE Virtual Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can health concerns improve environmental public good provision through labels?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Le Gloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Annual Conference of the European Association of Environmental and Resource Economists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model-based assessment of the soil C storage potential at the national scale: A case study from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Poitiers, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/1.5433098269609653E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do farmers manage their biodiversity over time? A dynamic acreage allocation model with productive feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. EAAE Congress "Towards Sustainable Agri-Food Systems: Balancing between Markets and Society"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT.; Groupe d'Analyse des Itinéraires et Niveaux Salariaux (GAINS). FRA. Université du Maine, FRA.; European Association of Environmental and Resource Economists (EAERE). INT., Aug 2017, Parme, Italy. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do farmers manage their biodiversity through time? A dynamic acreage allocation model with productive feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Energy and Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Hawaii. USA., 2016, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéité des producteurs agricoles et localisation des systèmes de production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Femenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Femenia</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elodie Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du Département SAE2 : Territorialisation des systèmes de production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Sciences Sociales, Agriculture et Alimentation, Espace et Environnement (0519)., Dec 2016, paris, France. 41 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do farmers manage their biodiversity over time? A dynamic acreage allocation model with productive feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Doctoral Meeting of Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Montpellier (UM). FRA., Oct 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of environmental regulations on farmland market and farm structures: a based-agent model applied to the Bretagne region</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Impacts des politiques environnementales sur les structures agricoles : une approche multi-agents appliquée à la Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">150. Seminar EAAE : "The Spatial Dimension in Analysing the Linkages between Agriculture, Rural Development and the Environment"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Scotland's Rural College (SRUC). Edinburgh, GBR.; Teagasc Agriculture and Food Development Authority (Teagasc). IRL., Oct 2015, Edinbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française d'Economie Rurale (SFER) : Structures d'exploitation et exercice de l'activité agricole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Feb 2015, Rennes, France. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580655v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des politiques environnementales sur les structures agricoles : une approche multi-agents appliquée à la Bretagne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The impact of environmental regulations on farmland market and farm structures: a based-agent model applied to the Bretagne region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française d'Economie Rurale (SFER) : Structures d'exploitation et exercice de l'activité agricole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Feb 2015, Rennes, France. 23 p</w:t>
+              <w:t xml:space="preserve">150. Seminar EAAE : "The Spatial Dimension in Analysing the Linkages between Agriculture, Rural Development and the Environment"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Scotland's Rural College (SRUC). Edinburgh, GBR.; Teagasc Agriculture and Food Development Authority (Teagasc). IRL., Oct 2015, Edinbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580654v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic incentives to the adoption of low input cropping systems: The case of multi-resistant wheat cultivars in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Femenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Letort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées de recherches en sciences sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Economie Appliquée de Grenoble (1215).; Société Française d'Economie Rurale (SFER). FRA., Dec 2014, Grenoble, France. 16 p</w:t>
+              <w:t xml:space="preserve">14. EAAE Congress "Agri-Food and Rural Innovations for Healthier Societies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Aug 2014, Ljubjana, Slovenia. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209003v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic incentives to the adoption of low input cropping systems: The case of multi-resistant wheat cultivars in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Femenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Letort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. EAAE Congress "Agri-Food and Rural Innovations for Healthier Societies"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Aug 2014, Ljubjana, Slovenia. 13 p</w:t>
+              <w:t xml:space="preserve">8. Journées de recherches en sciences sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Economie Appliquée de Grenoble (1215).; Société Française d'Economie Rurale (SFER). FRA., Dec 2014, Grenoble, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208967v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marché de la terre, structures agricoles et politiques environnementales : une approche multi-agents appliquée à la Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FA 2014 Le Foncier Agricole : Usages, tensions et régulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term marginal costs in French agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Letort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. EAAE Congress: "Change and Uncertainty Challenges for Agriculture, Food and Natural Resources"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Aug 2011, Zurich, Switzerland. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2789,473 +2971,473 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A payment to support the reduction of enteric methane emissions in dairy farms should be adapted to the type of fodder system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Le Gloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Letort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of The Agricultural Economics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is animal health management of cattle herds consistent with environmental concerns?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Letort</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society for Economics and Social Sciences of Animal Health (ISESSAH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Aviemore, United Kingdom. , 141 p., 2017, The International Society for Economics and Social Sciences of Animal Health (ISESSAH)</w:t>
+              <w:t xml:space="preserve">15. EAAE Congress "Towards sustainable agri-food system: balancing between markets and society"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Parme, Italy. , 15ème ed., 2017, 15. EAAE Congress "Towards sustainable agri-food system: balancing between markets and society"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605705v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is animal health management of cattle herds consistent with environmental concerns?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Letort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. EAAE Congress "Towards sustainable agri-food system: balancing between markets and society"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Parme, Italy. , 15ème ed., 2017, 15. EAAE Congress "Towards sustainable agri-food system: balancing between markets and society"</w:t>
+              <w:t xml:space="preserve">The International Society for Economics and Social Sciences of Animal Health (ISESSAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Aviemore, United Kingdom. , 141 p., 2017, The International Society for Economics and Social Sciences of Animal Health (ISESSAH)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607527v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stocker du carbone dans les sols français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rechauchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Quæ, pp.232, 2021, Matière à débattre et décider, 978-2-759-23148-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-3149-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3265,371 +3447,371 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal feed as a lever to reduce methane emissions: a micro-econometric approach applied to French dairy farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can labeling for health concerns improve environmental public good provisioning?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Le Gloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The economic performance of transitional and non-transitional organic dairy farms: A panel data econometric approach in Brittany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Letort</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03635268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of environmental regulations on the farmland market and farm structures: An agent-based model applied to the Brittany region of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3639,840 +3821,840 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stocker du carbone dans les sols français. Quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Schiavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] INRA. 2020, pp.528</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stocker du carbone dans les sols français, quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Schiavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Agence de l'Environnement et de la Maîtrise de l'Energie. 2020, 114 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôles, impacts et services issus des élevages en Europe. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroslav Batka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Beldame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt. 2016, 1032 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to achieve significant reduction in pesticide use? An empirical evaluation of the impacts of pesticide taxation associated to a change in cropping practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Femenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Femenia</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elodie Letort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] auto-saisine. 2016, 38 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de l'évolution du contexte économique et politique sur le marché foncier agricole breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Letort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Institut National de la Recherche Agronomique (INRA); Confédération Paysanne de Bretagne; Agence de l'Eau Loire-Bretagne; Conseil Régional de Bretagne; Conseil Général du Morbihan; Conseil Général du Finistère; Conseil Général des Côtes d'Armor; Conseil general d'Ille et Vilaine; FEADER. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des institutions et des régulations foncières sur le marché foncier agricole : illustration dans la région Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Travaux universitaires] auto-saisine. 2014, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of environmental policies on farmland prices in the Bretagne region of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chalachew Temesgen Jemberie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] auto-saisine. 2013, 37 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des coûts de production des exploitations agricoles françaises. Secteurs Grandes cultures, Bovins Lait, et Bovins Viande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Letort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple econometric models for short term production choices in cropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Letort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] auto-saisine. 2010, 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4482,100 +4664,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation micro-économétrique des choix de production des agriculteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Letort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Rennes 1, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02824542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4585,122 +4767,122 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la co-localisation des différentes filières animales en Europe : des économies de gamme à l’échelle des territoires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Letort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId97"/>
+      <w:footerReference w:type="default" r:id="rId101"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4847,51 +5029,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315305v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Letort" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Femenia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbad037" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899905v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angers" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cardinael" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135423" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03217354v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620938v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bareille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jby011" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627309v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633167v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.02.007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209008v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-013-9748-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209002v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalachew Temesgen Jemberie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960714011059" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208843v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aar132" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318178v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Fadhuile" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315360v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03966911v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dupraz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338439v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Gloux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338468v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laporte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Duvaleix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338416v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339112v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338427v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737947v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5433098269609653E12" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735689v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792264v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605715v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798654v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580655v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580654v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209003v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208967v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462594v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338454v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605705v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607527v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299598v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300521v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635268v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484841v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163517v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02284521v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608700v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Batka" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beldame" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462734v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793245v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208981v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pech" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208873v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802347v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462638v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824542v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801121v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067709v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Letort" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qopen/qoaf013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788893v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-024-10012-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315305v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Femenia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbad037" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899905v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cardinael" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135423" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03217354v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620938v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bareille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jby011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627309v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633167v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.02.007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209008v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-013-9748-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209002v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalachew Temesgen Jemberie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960714011059" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208843v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aar132" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318178v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Fadhuile" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315360v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03966911v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dupraz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338439v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Gloux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338416v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338468v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laporte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Duvaleix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339112v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338427v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737947v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5433098269609653E12" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735689v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792264v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605715v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798654v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580654v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580655v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208967v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209003v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209037v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462594v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338454v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607527v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605705v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299598v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300521v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635268v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484841v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163517v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02284521v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608700v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Batka" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beldame" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462734v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793245v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208981v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pech" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208873v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802347v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462638v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824542v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801121v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>