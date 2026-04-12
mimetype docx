--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -463,200 +463,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“A scholar's binding? The archaeology of some 19th-century Gaelic manuscripts in the National Library of Ireland”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tawed Parchment: A Historical Technique Applicable for Book Conservators?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chahine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paper and the paper manuscript</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Paper Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1-4), pp.205-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/18680860.2019.1746117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03856981v1</w:t>
+                <w:t xml:space="preserve">hal-03824091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tawed Parchment: A Historical Technique Applicable for Book Conservators?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">“A scholar's binding? The archaeology of some 19th-century Gaelic manuscripts in the National Library of Ireland”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Lévêque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Chahine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paper Conservation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Paper and the paper manuscript</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/18680860.2019.1746117⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03824091v1</w:t>
+                <w:t xml:space="preserve">halshs-03856981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">So you want to do biocodicology? A field guide to the biological analysis of parchment</w:t>
               </w:r>
@@ -789,51 +789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Reliures romanes de Clairvaux en peau mégissée avec couvrure primaire. Étude d’une recette de production”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chahine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -893,64 +893,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliures romanes de Clairvaux en peau mégissée avec couvrure primaire. Étude d’une recette de production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chahine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Support Tracé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1038,325 +1038,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03856984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Les reliures romanes de l’abbaye de Clairvaux”</w:t>
+                <w:t xml:space="preserve">“A Clairvaux, faire parler les reliures !”,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazette du Livre Médiéval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 63, pp.41-54</w:t>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03857001v1</w:t>
+                <w:t xml:space="preserve">halshs-03857004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“A Clairvaux, faire parler les reliures !”,</w:t>
+                <w:t xml:space="preserve">“Les reliures romanes de l’abbaye de Clairvaux”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 440</w:t>
+              <w:t xml:space="preserve">Gazette du Livre Médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63, pp.41-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03857004v1</w:t>
+                <w:t xml:space="preserve">halshs-03857001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Libri Pilosi : la peau houssée sur les reliures médiévales</w:t>
+                <w:t xml:space="preserve">Les reliures romanes de l’abbaye de Clairvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Lévêque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Chahine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Support Tracé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gazette du Livre Médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63 (1), pp.41-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galim.2017.2122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03824189v1</w:t>
+                <w:t xml:space="preserve">hal-03824180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les reliures romanes de l’abbaye de Clairvaux</w:t>
+                <w:t xml:space="preserve">Libri Pilosi : la peau houssée sur les reliures médiévales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chahine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazette du Livre Médiéval</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Support Tracé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/galim.2017.2122⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03824180v1</w:t>
+                <w:t xml:space="preserve">hal-03824189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liber Pilosus : les reliures cisterciennes de Clairvaux recouvertes de peau de phoque</w:t>
               </w:r>
@@ -1519,51 +1519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Reyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1742,165 +1742,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Gaelic Manuscripts Collection Survey: discovery of a non-adhesive 19th C. binding”</w:t>
+                <w:t xml:space="preserve">Gaelic Manuscripts Collection Survey: discovery of a non-adhesive 19th C. binding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Care and Conservation of Manuscripts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03856988v1</w:t>
+                <w:t xml:space="preserve">hal-03824162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelic Manuscripts Collection Survey: discovery of a non-adhesive 19th C. binding</w:t>
+                <w:t xml:space="preserve">“Gaelic Manuscripts Collection Survey: discovery of a non-adhesive 19th C. binding”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Care and Conservation of Manuscripts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03824162v1</w:t>
+                <w:t xml:space="preserve">halshs-03856988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Duchamp's Boîtes-en-valise : Collaboration and conservation</w:t>
               </w:r>
@@ -2167,515 +2167,515 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skins, structures and traces: Material culture investigations of Cambrai's medieval manuscripts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The GreenBOOK Project: Eco-friendly bioleather for book conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Campagnolo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Élodie Lévêque</w:t>
+                <w:t xml:space="preserve">Theanne Schiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Brix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sarah Fiddyment</w:t>
+                <w:t xml:space="preserve">Simon Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Dolton-Thornton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Care and Conservation of Manuscripts 19. Proceedings of the nineteenth international seminar held at the University of Copenhagen 19th-21st April 2023.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 20th International Seminar on the Care and Conservation of Manuscripts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Copenhagen, Apr 2025, Copenhague, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05287033v1</w:t>
+                <w:t xml:space="preserve">hal-05465314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GreenBOOK Project: Eco-friendly bioleather for book conservation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Skins, structures and traces: Material culture investigations of Cambrai's medieval manuscripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Campagnolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Raffin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elias Dolton-Thornton</w:t>
+                <w:t xml:space="preserve">Antoine Brix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Fiddyment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th International Seminar on the Care and Conservation of Manuscripts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Care and Conservation of Manuscripts 19. Proceedings of the nineteenth international seminar held at the University of Copenhagen 19th-21st April 2023.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Arnamagnæan Institute; University of Copenhagen, Apr 2023, Copenhague, Denmark. pp.41-73, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2013.08.021.⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05465314v1</w:t>
+                <w:t xml:space="preserve">hal-05287033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Binding manuscripts in Clairvaux in the 12th and 13th C.: a Cistercian tradition?</w:t>
+                <w:t xml:space="preserve">The Use of Wild Animal Skins to Cover Manuscripts in the Middle Ages: What Biomolecular Analysis Can Tell Us</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium, CISTERCIAN HORIZONS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute for Medieval Studies, Sep 2022, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">nternational Medieval Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Leeds, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03857055v1</w:t>
+                <w:t xml:space="preserve">hal-03824737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of Wild Animal Skins to Cover Manuscripts in the Middle Ages: What Biomolecular Analysis Can Tell Us</w:t>
+                <w:t xml:space="preserve">The biomolecular identification of pinnipeds used in Romanesque medieval manuscripts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Lévêque</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Teasdale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Fiddyment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maiken Hemme Bro-Jorgense</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olsen Morten Tange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">nternational Medieval Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Leeds, France</w:t>
+              <w:t xml:space="preserve">Integrating Multidisciplinary Approaches for Deeper Characterization, Interpretation and Preservation of Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Research Seminar for Scientific Methods in Cultural Heritage Research, Jul 2022, Les Diablerets, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03824737v1</w:t>
+                <w:t xml:space="preserve">halshs-03857074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The biomolecular identification of pinnipeds used in Romanesque medieval manuscripts</w:t>
+                <w:t xml:space="preserve">“Binding manuscripts in Clairvaux in the 12th and 13th C.: a Cistercian tradition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Lévêque</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrating Multidisciplinary Approaches for Deeper Characterization, Interpretation and Preservation of Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Research Seminar for Scientific Methods in Cultural Heritage Research, Jul 2022, Les Diablerets, Switzerland</w:t>
+              <w:t xml:space="preserve">International Symposium, CISTERCIAN HORIZONS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute for Medieval Studies, Sep 2022, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03857074v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03857055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The biomolecular identification of pinnipeds used in Romanesque medieval manuscripts</w:t>
               </w:r>
@@ -3269,64 +3269,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Teasdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Fiddyment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maiken Hemme Bro-Jorgense</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olsen Morten Tange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Care and Conservation of Manuscripts 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Copenhague, Apr 2021, Copenhague, Denmark</w:t>
@@ -3463,64 +3463,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Teasdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Fiddyment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maiken Hemme Bro-Jorgense</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olsen Morten Tange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Mammal Working Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, McDonald Institute for Archaeological Research, Nov 2019, Cambridge, United Kingdom</w:t>
@@ -3562,64 +3562,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliures romanes de Clairvaux en peau mégissée avec couvrure. Étude d’une recette de production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chahine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livre et registre : le renfort et la parure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Muséum d’Histoire Naturelle, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3941,51 +3941,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation of parchment in bookbindings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Abigail Bainbridge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation of Books</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, In press, 9780367754907</w:t>
@@ -4053,51 +4053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liza Foley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shawcross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4557,51 +4557,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487825v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Teasdale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fiddyment" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiken Hemme Bro-J&#248;rgensen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Spindler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.241090" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824172v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.18325" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856975v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824085v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/18680860.2021.1982640" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856981v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824091v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leli&#232;vre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chahine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/18680860.2019.1746117" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824095v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Vnou&#269;ek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Binois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-019-0278-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856995v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chahine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824185v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856984v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857001v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857004v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824189v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824180v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galim.2017.2122" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857007v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824137v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise O'Connor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824111v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Trujillo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Reyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.PECIA.5.114334" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856986v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824147v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856988v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824162v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824169v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenna Campbell" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Jue" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/2047058412Y.0000000017" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824168v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824199v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287033v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Campagnolo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.08.021." TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465314v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theanne Schiros" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Raffin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Dolton-Thornton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857055v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824737v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857074v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiken Hemme Bro-Jorgense" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olsen Morten Tange" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824726v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Collins" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiken Bro-Jorgense" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824704v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824781v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Tange Olsen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824768v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824797v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857106v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857308v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857297v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857285v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857400v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857335v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857474v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824653v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824217v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Foley" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Bock" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shawcross" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824682v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824108v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03823727v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487825v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Teasdale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fiddyment" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiken Hemme Bro-J&#248;rgensen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Spindler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.241090" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824172v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.18325" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856975v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824085v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/18680860.2021.1982640" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824091v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leli&#232;vre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chahine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/18680860.2019.1746117" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856981v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824095v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Vnou&#269;ek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Binois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-019-0278-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856995v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chahine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824185v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856984v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857004v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857001v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824180v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galim.2017.2122" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824189v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857007v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824137v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise O'Connor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824111v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Trujillo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Reyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.PECIA.5.114334" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856986v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824147v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824162v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856988v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824169v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenna Campbell" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Jue" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/2047058412Y.0000000017" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824168v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824199v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465314v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theanne Schiros" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Raffin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Dolton-Thornton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287033v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Campagnolo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.08.021." TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824737v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857074v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiken Hemme Bro-Jorgense" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olsen Morten Tange" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857055v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824726v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Collins" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiken Bro-Jorgense" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824704v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824781v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Tange Olsen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824768v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824797v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857106v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857308v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857297v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857285v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857400v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857335v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857474v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824653v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824217v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Foley" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Bock" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shawcross" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824682v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824108v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03823727v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>