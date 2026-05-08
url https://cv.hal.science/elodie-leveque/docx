--- v1 (2026-04-12)
+++ v2 (2026-05-08)
@@ -1038,165 +1038,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03856984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“A Clairvaux, faire parler les reliures !”,</w:t>
+                <w:t xml:space="preserve">“Les reliures romanes de l’abbaye de Clairvaux”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 440</w:t>
+              <w:t xml:space="preserve">Gazette du Livre Médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63, pp.41-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03857004v1</w:t>
+                <w:t xml:space="preserve">halshs-03857001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Les reliures romanes de l’abbaye de Clairvaux”</w:t>
+                <w:t xml:space="preserve">“A Clairvaux, faire parler les reliures !”,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazette du Livre Médiéval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 63, pp.41-54</w:t>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03857001v1</w:t>
+                <w:t xml:space="preserve">halshs-03857004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les reliures romanes de l’abbaye de Clairvaux</w:t>
               </w:r>
@@ -1405,226 +1405,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03857007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heraldic manuscripts at the National Library of Ireland: Implementing the conservation of complex volumes</w:t>
+                <w:t xml:space="preserve">The Romanesque binding tradition in twelfth century France:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise O'Connor</w:t>
+                <w:t xml:space="preserve">Frank Trujillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Reyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Care and Conservation of Manuscripts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pecia. Le livre et l’écrit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19, pp.203-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.PECIA.5.114334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03824137v1</w:t>
+                <w:t xml:space="preserve">hal-03824111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Romanesque binding tradition in twelfth century France:</w:t>
+                <w:t xml:space="preserve">Heraldic manuscripts at the National Library of Ireland: Implementing the conservation of complex volumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique de Reyer</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise O'Connor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pecia. Le livre et l’écrit</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Care and Conservation of Manuscripts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03824111v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“A project to conserve and re-house the early thirteenth-century Ormond Deeds at the National Library of Ireland”</w:t>
               </w:r>
@@ -1880,213 +1880,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03856988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Duchamp's Boîtes-en-valise : Collaboration and conservation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Erin Jue</w:t>
+                <w:t xml:space="preserve">Laminated posters conservation pilot at National Library of Ireland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise O'Connor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Conservation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Paper Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03824169v1</w:t>
+                <w:t xml:space="preserve">hal-03824168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminated posters conservation pilot at National Library of Ireland</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louise O'Connor</w:t>
+                <w:t xml:space="preserve">Marcel Duchamp's Boîtes-en-valise : Collaboration and conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenna Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Lévèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erin Jue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paper Conservation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studies in Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 57 (sup1), pp.S52-S60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/2047058412Y.0000000017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03824168v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le livre d’artiste(s) : la question de la conservation d’une œuvre contemporaine spécifique</w:t>
               </w:r>
@@ -2167,640 +2167,640 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GreenBOOK Project: Eco-friendly bioleather for book conservation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Skins, structures and traces: Material culture investigations of Cambrai's medieval manuscripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Campagnolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Raffin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elias Dolton-Thornton</w:t>
+                <w:t xml:space="preserve">Antoine Brix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Fiddyment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th International Seminar on the Care and Conservation of Manuscripts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Care and Conservation of Manuscripts 19. Proceedings of the nineteenth international seminar held at the University of Copenhagen 19th-21st April 2023.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Arnamagnæan Institute; University of Copenhagen, Apr 2023, Copenhague, Denmark. pp.41-73, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2013.08.021.⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05465314v1</w:t>
+                <w:t xml:space="preserve">hal-05287033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skins, structures and traces: Material culture investigations of Cambrai's medieval manuscripts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The GreenBOOK Project: Eco-friendly bioleather for book conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Campagnolo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Élodie Lévêque</w:t>
+                <w:t xml:space="preserve">Theanne Schiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Brix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sarah Fiddyment</w:t>
+                <w:t xml:space="preserve">Simon Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Dolton-Thornton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Care and Conservation of Manuscripts 19. Proceedings of the nineteenth international seminar held at the University of Copenhagen 19th-21st April 2023.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 20th International Seminar on the Care and Conservation of Manuscripts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Copenhagen, Apr 2025, Copenhague, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05287033v1</w:t>
+                <w:t xml:space="preserve">hal-05465314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of Wild Animal Skins to Cover Manuscripts in the Middle Ages: What Biomolecular Analysis Can Tell Us</w:t>
+                <w:t xml:space="preserve">The biomolecular identification of pinnipeds used in Romanesque medieval manuscripts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Lévêque</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Teasdale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew J Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Fiddyment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maiken Bro-Jorgense</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">nternational Medieval Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Leeds, France</w:t>
+              <w:t xml:space="preserve">Gordon Research Seminar for Scientific Methods in Cultural Heritage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Les Diablerets, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03824737v1</w:t>
+                <w:t xml:space="preserve">hal-03824726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The biomolecular identification of pinnipeds used in Romanesque medieval manuscripts</w:t>
+                <w:t xml:space="preserve">The Use of Wild Animal Skins to Cover Manuscripts in the Middle Ages: What Biomolecular Analysis Can Tell Us</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Lévêque</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrating Multidisciplinary Approaches for Deeper Characterization, Interpretation and Preservation of Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Research Seminar for Scientific Methods in Cultural Heritage Research, Jul 2022, Les Diablerets, Switzerland</w:t>
+              <w:t xml:space="preserve">nternational Medieval Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Leeds, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03857074v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Binding manuscripts in Clairvaux in the 12th and 13th C.: a Cistercian tradition?</w:t>
+                <w:t xml:space="preserve">The biomolecular identification of pinnipeds used in Romanesque medieval manuscripts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Lévêque</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Teasdale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Fiddyment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maiken Hemme Bro-Jorgense</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olsen Morten Tange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium, CISTERCIAN HORIZONS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute for Medieval Studies, Sep 2022, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Integrating Multidisciplinary Approaches for Deeper Characterization, Interpretation and Preservation of Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Research Seminar for Scientific Methods in Cultural Heritage Research, Jul 2022, Les Diablerets, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03857055v1</w:t>
+                <w:t xml:space="preserve">halshs-03857074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The biomolecular identification of pinnipeds used in Romanesque medieval manuscripts</w:t>
+                <w:t xml:space="preserve">“Binding manuscripts in Clairvaux in the 12th and 13th C.: a Cistercian tradition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Lévêque</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Seminar for Scientific Methods in Cultural Heritage Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Les Diablerets, Switzerland</w:t>
+              <w:t xml:space="preserve">International Symposium, CISTERCIAN HORIZONS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute for Medieval Studies, Sep 2022, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03824726v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03857055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binding manuscripts in Clairvaux in the 12th and 13th C.: a Cistercian tradition?</w:t>
               </w:r>
@@ -2849,277 +2849,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocodicology as an aid to locating the origin of materials: Investigation into the use of sealskins on manuscripts in the 12th and 13th centuries</w:t>
+                <w:t xml:space="preserve">Hiding in plain sight: The biomolecular identification of seal use in Romanesque medieval manuscripts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Teasdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Fiddyment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew J Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Morten Tange Olsen</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maiken Bro-Jorgense</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Care and conservation of Manuscripts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Copenhagen University, Apr 2021, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Art Bio Matters conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Metropolitan Museum of New York, Sep 2021, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03824781v1</w:t>
+                <w:t xml:space="preserve">hal-03824768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiding in plain sight: The biomolecular identification of seal use in Romanesque medieval manuscripts</w:t>
+                <w:t xml:space="preserve">Biocodicology as an aid to locating the origin of materials: Investigation into the use of sealskins on manuscripts in the 12th and 13th centuries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Teasdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Fiddyment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew J Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maiken Bro-Jorgense</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morten Tange Olsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art Bio Matters conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Metropolitan Museum of New York, Sep 2021, New York, United States</w:t>
+              <w:t xml:space="preserve">Care and conservation of Manuscripts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Copenhagen University, Apr 2021, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03824768v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encountering the North: Biocodicological Investigation of Certain Romanesque Libri Pilosi</w:t>
               </w:r>
@@ -3144,64 +3144,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Teasdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Fiddyment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew J Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maiken Bro-Jorgense</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th International Congress on Medieval Manuscripts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Kalamazoo, United States</w:t>
@@ -3269,64 +3269,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Teasdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Fiddyment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maiken Hemme Bro-Jorgense</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olsen Morten Tange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Care and Conservation of Manuscripts 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Copenhague, Apr 2021, Copenhague, Denmark</w:t>
@@ -3463,64 +3463,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Teasdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Fiddyment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maiken Hemme Bro-Jorgense</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olsen Morten Tange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Mammal Working Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, McDonald Institute for Archaeological Research, Nov 2019, Cambridge, United Kingdom</w:t>
@@ -3657,51 +3657,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Heraldic manuscripts at the National Library of Ireland: Implementing the conservation of complex volumes”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise O'Connor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Care and Conservation of Manuscripts 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Copenhague, Apr 2016, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4557,51 +4557,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487825v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Teasdale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fiddyment" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiken Hemme Bro-J&#248;rgensen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Spindler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.241090" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824172v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.18325" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856975v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824085v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/18680860.2021.1982640" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824091v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leli&#232;vre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chahine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/18680860.2019.1746117" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856981v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824095v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Vnou&#269;ek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Binois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-019-0278-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856995v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chahine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824185v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856984v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857004v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857001v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824180v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galim.2017.2122" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824189v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857007v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824137v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise O'Connor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824111v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Trujillo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Reyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.PECIA.5.114334" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856986v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824147v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824162v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856988v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824169v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenna Campbell" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Jue" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/2047058412Y.0000000017" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824168v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824199v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465314v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theanne Schiros" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Raffin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Dolton-Thornton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287033v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Campagnolo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.08.021." TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824737v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857074v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiken Hemme Bro-Jorgense" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olsen Morten Tange" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857055v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824726v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Collins" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiken Bro-Jorgense" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824704v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824781v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Tange Olsen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824768v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824797v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857106v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857308v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857297v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857285v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857400v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857335v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857474v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824653v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824217v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Foley" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Bock" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shawcross" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824682v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824108v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03823727v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487825v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Teasdale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fiddyment" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiken Hemme Bro-J&#248;rgensen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Spindler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.241090" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824172v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.18325" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856975v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824085v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/18680860.2021.1982640" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824091v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leli&#232;vre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chahine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/18680860.2019.1746117" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856981v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824095v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Vnou&#269;ek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Binois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-019-0278-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856995v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chahine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824185v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856984v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857001v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857004v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824180v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galim.2017.2122" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824189v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857007v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824111v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Trujillo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Reyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.PECIA.5.114334" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824137v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise O'Connor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856986v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824147v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824162v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856988v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824168v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824169v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenna Campbell" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Jue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/2047058412Y.0000000017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824199v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287033v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Campagnolo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.08.021." TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465314v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theanne Schiros" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Raffin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Dolton-Thornton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824726v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Collins" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiken Bro-Jorgense" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824737v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857074v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiken Hemme Bro-Jorgense" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olsen Morten Tange" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857055v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824704v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824768v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824781v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Tange Olsen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824797v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857106v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857308v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857297v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857285v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857400v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857335v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857474v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824653v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824217v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Foley" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Bock" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shawcross" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824682v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03824108v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03823727v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>