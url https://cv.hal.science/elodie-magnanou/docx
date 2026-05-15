--- v0 (2026-04-01)
+++ v1 (2026-05-15)
@@ -451,278 +451,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host specificity of monogenean ectoparasites on fish skin and gills assessed by a metabarcoding approach</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diversification of habenular organization and asymmetries in teleosts: Insights from the Atlantic salmon and European eel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Cerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2022.02.001⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.1015074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2022.1015074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03921006v1</w:t>
+                <w:t xml:space="preserve">hal-03884551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversification of habenular organization and asymmetries in teleosts: Insights from the Atlantic salmon and European eel</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Host specificity of monogenean ectoparasites on fish skin and gills assessed by a metabarcoding approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Magnanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sanchez-Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Desdevises</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.1015074. </w:t>
+              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 52 (8), pp.559-567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcell.2022.1015074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2022.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884551v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and structure of sparids external microbiota (Teleostei) and its link with monogenean ectoparasites</w:t>
               </w:r>
@@ -1036,51 +1036,51 @@
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, In press, 80, pp.212-222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00248-020-01484-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1221,282 +1221,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arctic charr brain transcriptome strongly affected by summer seasonal growth but only subtly by feed deprivation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of ecto-and endoparasite communities of wild Mediterranean teleosts by a metabarcoding approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anja Striberny</w:t>
+                <w:t xml:space="preserve">Magdalena Ruiz-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sanchez-Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Magnanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Even H Jørgensen</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marcelino T. Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-019-5874-z⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (9), pp.e0221475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0221475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02182476v1</w:t>
+                <w:t xml:space="preserve">hal-02451292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of ecto-and endoparasite communities of wild Mediterranean teleosts by a metabarcoding approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Scheifler</w:t>
+                <w:t xml:space="preserve">Arctic charr brain transcriptome strongly affected by summer seasonal growth but only subtly by feed deprivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Striberny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Ruiz-Rodríguez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sanchez-Brosseau</w:t>
+                <w:t xml:space="preserve">Even H Jørgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Magnanou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (9), pp.e0221475. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0221475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-019-5874-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02451292v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthropod communities in fungal fruitbodies are weakly structured by climate and biogeography across European beech forests</w:t>
               </w:r>
@@ -1995,274 +1995,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and characterization of the sea bass Dicentrarchus labrax brain and liver transcriptomes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Timing of Timezyme Diversification in Vertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cazaméa-Catalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Besseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Falcón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Magnanou</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jack Falcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 544 (1), pp.56-66. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (12), pp.e112380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gene.2014.04.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0112380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02641536v1</w:t>
+                <w:t xml:space="preserve">hal-01345054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Timing of Timezyme Diversification in Vertebrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Cazaméa-Catalan</w:t>
+                <w:t xml:space="preserve">Generation and characterization of the sea bass Dicentrarchus labrax brain and liver transcriptomes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Magnanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elodie Magnanou</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Falcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (12), pp.e112380. </w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 544 (1), pp.56-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0112380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2014.04.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345054v1</w:t>
+                <w:t xml:space="preserve">hal-02641536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drastic neofunctionalization associated with evolution of the timezyme AANAT 500 Mya</w:t>
               </w:r>
@@ -4179,51 +4179,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05514374v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Revault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desdevises" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Magnanou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tapissier-Bontemps" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-025-04671-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04680575v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Magnanou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-024-00329-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04682429v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Scheifler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez-Brosseau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-023-03086-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921006v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2022.02.001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884551v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Michel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Palma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Cerda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lagadec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mayeur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.1015074" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920984v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-022-00180-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279430v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Petit-Cailleux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lingrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Magdalou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcab054" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02451111v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scheifler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sanchez-Brosseau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Magnanou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. West" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01484-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977794v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gabriela Nisembaum" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fuentes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Besseau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-020-01304-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182476v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Striberny" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Even H J&#248;rgensen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5874-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02451292v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Ruiz-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino T. Suzuki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221475" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609663v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Friess" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg C. Muller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Aramendi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus B&#228;ssler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Br&#228;ndle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12882" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638767v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Noirot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Falcon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Even Hjalmar Jorgensen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2016.04.006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01204652v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Hubert Paulin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cazam&#233;a-Catalan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bina Zilberman-Peled" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Herrera-Perez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sauzet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpi.12266" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01297458v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Charpantier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2015-1684" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641536v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2014.04.032" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01345054v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Falc&#243;n" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0112380" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071533v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Falcon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Coon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Besseau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cazamea-Catalan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuentes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1312634110" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646918v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Lafontaine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lefevre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Petit Petit R.J." TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12403" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-68CCJ0M9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884492v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malenke" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dearing" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04171.x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2851P09H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413982v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Attia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fons" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boeuf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005904" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666265v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dubey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Volhralik" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benda" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03396.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884445v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feliu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-005-0063-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-800ZJ36X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884419v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Fons" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blondel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Morand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2005.07.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSTJSV01-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884414v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paradis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nieberding" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Libois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2003.01752.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04559464v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albignac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garrigue" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Majdi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ghiglione" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344424v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Muratorio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Guarigue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279313v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Garrigue" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/645747" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281926v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/474874" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254937v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05514374v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Revault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desdevises" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Magnanou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tapissier-Bontemps" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-025-04671-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04680575v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Magnanou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-024-00329-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04682429v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Scheifler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez-Brosseau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-023-03086-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884551v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Michel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Palma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Cerda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lagadec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mayeur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.1015074" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921006v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2022.02.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920984v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-022-00180-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279430v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Petit-Cailleux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lingrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Magdalou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcab054" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02451111v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scheifler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sanchez-Brosseau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Magnanou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. West" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01484-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977794v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gabriela Nisembaum" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fuentes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Besseau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-020-01304-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02451292v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Ruiz-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino T. Suzuki" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221475" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182476v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Striberny" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Even H J&#248;rgensen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5874-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609663v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Friess" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg C. Muller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Aramendi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus B&#228;ssler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Br&#228;ndle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12882" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638767v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Noirot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Falcon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Even Hjalmar Jorgensen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2016.04.006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01204652v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Hubert Paulin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cazam&#233;a-Catalan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bina Zilberman-Peled" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Herrera-Perez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sauzet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpi.12266" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01297458v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Charpantier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2015-1684" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01345054v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Falc&#243;n" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0112380" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641536v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2014.04.032" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071533v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Falcon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Coon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Besseau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cazamea-Catalan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuentes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1312634110" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646918v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Lafontaine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lefevre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Petit Petit R.J." TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12403" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-68CCJ0M9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884492v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malenke" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dearing" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04171.x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2851P09H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413982v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Attia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fons" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boeuf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005904" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666265v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dubey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Volhralik" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benda" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03396.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884445v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feliu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-005-0063-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-800ZJ36X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884419v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Fons" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blondel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Morand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2005.07.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSTJSV01-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884414v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paradis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nieberding" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Libois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2003.01752.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04559464v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albignac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garrigue" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Majdi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ghiglione" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344424v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Muratorio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Guarigue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279313v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Garrigue" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/645747" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281926v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/474874" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254937v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>