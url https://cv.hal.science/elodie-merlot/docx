--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -185,51 +185,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelien Graat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, spécial 03 NOV'AE, pp.89-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -240,2370 +240,2370 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of stable preferential affiliative relationships in the domestic pig</w:t>
+                <w:t xml:space="preserve">Porcine ear necrosis is associated with social behaviours in weaned piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Boulbria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Nicolazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Teixeira-Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Elodie Merlot</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2024.04.009⟩</w:t>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (1), pp.118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12917-024-03974-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04582488v1</w:t>
+                <w:t xml:space="preserve">hal-04549544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset describing the effects of housing environment, dominance status and parity on the PBMC transcriptome of sows during gestation and lactation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariana Mescouto Lopes</w:t>
+                <w:t xml:space="preserve">Evidence of stable preferential affiliative relationships in the domestic pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Vincent</w:t>
+                <w:t xml:space="preserve">Auriane Foreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Thomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Clouard</w:t>
+                <w:t xml:space="preserve">Sébastien Goumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Comte</w:t>
+                <w:t xml:space="preserve">Céline Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal - Open Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3, pp.100078. </w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 213, pp.95-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anopes.2024.100078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2024.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04693509v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of natural oral alternatives to parental iron supplementation on haematological and health-related blood parameters of organic piglets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Dataset describing the effects of housing environment, dominance status and parity on the PBMC transcriptome of sows during gestation and lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Mescouto Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101194⟩</w:t>
+              <w:t xml:space="preserve">Animal - Open Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.100078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2024.100078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664474v1</w:t>
+                <w:t xml:space="preserve">hal-04693509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porcine ear necrosis is associated with social behaviours in weaned piglets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Exposure to natural stray currents of low voltage affects the behaviour and some stress biomarkers of weaned piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Nicolazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Teixeira-Costa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Charlotte Teixeira Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12917-024-03974-4⟩</w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 288, pp.105555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2024.105555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549544v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to natural stray currents of low voltage affects the behaviour and some stress biomarkers of weaned piglets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of natural oral alternatives to parental iron supplementation on haematological and health-related blood parameters of organic piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Resmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Teixeira Costa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lebret</w:t>
+                <w:t xml:space="preserve">C. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 288, pp.105555. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (9), pp.101194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2024.105555⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675026v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune transcriptomic profile in adult female pigs: dominance status has more influence than environmental enrichment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Barriers and drivers of farmers to provide outdoor access in pig farming systems: a qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Thomas</w:t>
+                <w:t xml:space="preserve">Sophie Brajon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Hérault</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (1), pp.1211. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (5), pp.101138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-024-11116-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693454v1</w:t>
+                <w:t xml:space="preserve">hal-04565725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barriers and drivers of farmers to provide outdoor access in pig farming systems: a qualitative study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immune transcriptomic profile in adult female pigs: dominance status has more influence than environmental enrichment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Mescouto Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Brajon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elodie Merlot</w:t>
+                <w:t xml:space="preserve">Françoise Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 (5), pp.101138. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.1211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-024-11116-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04565725v1</w:t>
+                <w:t xml:space="preserve">hal-04693454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-weaning social behaviours and peripheral serotonin levels are associated with behavioural and physiological responses to weaning and social mixing in pigs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of the supplementation with a combination of plant extracts on sow and piglet performance and physiology during lactation and around weaning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Vesque-Annear</w:t>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Prunier</w:t>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Greuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2023.105833⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 101, pp.skad282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skad282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03941229v1</w:t>
+                <w:t xml:space="preserve">hal-04197737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological traits of newborn piglets associated with colostrum intake, neonatal survival and preweaning growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Resmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17 (6), pp.100843. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the supplementation with a combination of plant extracts on sow and piglet performance and physiology during lactation and around weaning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+                <w:t xml:space="preserve">Pre-weaning social behaviours and peripheral serotonin levels are associated with behavioural and physiological responses to weaning and social mixing in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Resmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Greuter</w:t>
+                <w:t xml:space="preserve">Héloïse Vesque-Annear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Hugonin</w:t>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 101, pp.skad282. </w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 259, pp.105833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jas/skad282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2023.105833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197737v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of early social behaviors and social styles in relation to individual characteristics in suckling piglets</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving maternal welfare during gestation has positive outcomes on neonatal survival and modulates offspring immune response in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Peuteman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Père</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-06354-w⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 249, pp.113751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2022.113751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03573467v1</w:t>
+                <w:t xml:space="preserve">hal-03601702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the potential benefits of iron supplementation in organic pig farming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Exploration of early social behaviors and social styles in relation to individual characteristics in suckling piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Resmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Research Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.2318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12688/openreseurope.14367.2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-06354-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544550v2</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Implication of redox imbalance in animal health and performance at critical periods, insights from different farm species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the potential benefits of iron supplementation in organic pig farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denys Durand</w:t>
+                <w:t xml:space="preserve">Mily Leblanc-Maridor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Collin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Merlot</w:t>
+                <w:t xml:space="preserve">Maud Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+                <w:t xml:space="preserve">Laetitia Jaillardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+                <w:t xml:space="preserve">Catherine Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16 (6), pp.100543. </w:t>
+              <w:t xml:space="preserve">Open Research Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12688/openreseurope.14367.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681823v1</w:t>
+                <w:t xml:space="preserve">hal-03544550v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygiene of housing conditions and proinflammatory signals alter gene expressions in porcine adipose tissues and blood cells</w:t>
+                <w:t xml:space="preserve">Review: Implication of redox imbalance in animal health and performance at critical periods, insights from different farm species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Quéméner</w:t>
+                <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dessauge</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elodie Merlot</w:t>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.14405⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (6), pp.100543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03902107v1</w:t>
+                <w:t xml:space="preserve">hal-03681823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogen exposure influences immune parameters around weaning in pigs reared in commercial farms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hygiene of housing conditions and proinflammatory signals alter gene expressions in porcine adipose tissues and blood cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Haurogné</w:t>
+                <w:t xml:space="preserve">Audrey Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Buchet</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Bacou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Mignot</w:t>
+                <w:t xml:space="preserve">Frédéric Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12865-022-00534-z⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.e14405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.14405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03924468v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving maternal welfare during gestation has positive outcomes on neonatal survival and modulates offspring immune response in pigs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Merlot</w:t>
+                <w:t xml:space="preserve">Pathogen exposure influences immune parameters around weaning in pigs reared in commercial farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+                <w:t xml:space="preserve">Karine Haurogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Peuteman</w:t>
+                <w:t xml:space="preserve">Arnaud Buchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Père</w:t>
+                <w:t xml:space="preserve">Elodie Bacou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+                <w:t xml:space="preserve">Grégoire Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 249, pp.113751. </w:t>
+              <w:t xml:space="preserve">BMC Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2022.113751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12865-022-00534-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601702v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transmission du stress de la truie à ses porcelets en étude à Crécom</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The fecal microbiota of piglets during weaning transition and its association with piglet growth across various farm environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Gérard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diana Luise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Le Sciellour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Resmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TerrAgricoles de Bretagne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (4), pp.e0250655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0250655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03264106v1</w:t>
+                <w:t xml:space="preserve">hal-03211099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fecal microbiota of piglets during weaning transition and its association with piglet growth across various farm environments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La transmission du stress de la truie à ses porcelets en étude à Crécom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TerrAgricoles de Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 782 (édition 35), pp.29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03211099v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé et bien-être de la truie gestante et du porc en croissance</w:t>
               </w:r>
@@ -2717,745 +2717,745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sow environment during gestation. Part II. Influence on piglet physiology and tissue maturity at birth</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Postprandial insulin and nutrient concentrations in lipopolysaccharide-challenged growing pigs reared in thermoneutral and high ambient temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Lefaucheur</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paulo Henrique Reis Furtado Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731118003087⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 97 (8), pp.3354-3368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skz204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627597v1</w:t>
+                <w:t xml:space="preserve">hal-02263854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue-specific responses of antioxidant pathways to poor hygiene conditions in growing pigs divergently selected for feed efficiency</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Sow environment during gestation. Part II. Influence on piglet physiology and tissue maturity at birth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (7), pp.1440-1447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731118003087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12917-019-2107-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02299669v1</w:t>
+                <w:t xml:space="preserve">hal-02627597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sow environment during gestation. Part I. Influence on maternal physiology and lacteal secretions in relation with neonatal survival</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tissue-specific responses of antioxidant pathways to poor hygiene conditions in growing pigs divergently selected for feed efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Sierzant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15, pp.341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12917-019-2107-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731118002987⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02627801v1</w:t>
+                <w:t xml:space="preserve">hal-02299669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of environmental enrichment with wood materials and straw pellets on the metabolic status of sows during gestation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Sow environment during gestation. Part I. Influence on maternal physiology and lacteal secretions in relation with neonatal survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pastorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2019.09.005⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (7), pp.1432-1439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731118002987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319388v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postprandial insulin and nutrient concentrations in lipopolysaccharide-challenged growing pigs reared in thermoneutral and high ambient temperatures</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of environmental enrichment with wood materials and straw pellets on the metabolic status of sows during gestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Peuteman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 97 (8), pp.3354-3368. </w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 229, pp.43-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jas/skz204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2019.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263854v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efectos del enriquecimiento del medio de las cerdas gestantes sobre la supervivencia de los lechones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3510,77 +3510,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un milieu enrichi pour les gestantes améliore la survie des porcelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Calvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3629,278 +3629,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of hygiene of housing conditions on performance and health of two pig genetic lines divergent for residual feed intake</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Gondret</w:t>
+                <w:t xml:space="preserve">Effects of age and weaning conditions on blood indicators of oxidative status in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mily Leblanc-Maridor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731117001379⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (5), pp.e0178487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0178487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01552145v1</w:t>
+                <w:t xml:space="preserve">hal-01602667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of age and weaning conditions on blood indicators of oxidative status in pigs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mily Leblanc-Maridor</w:t>
+                <w:t xml:space="preserve">Impact of hygiene of housing conditions on performance and health of two pig genetic lines divergent for residual feed intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (5), pp.e0178487. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (2), pp.350-358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0178487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731117001379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602667v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review. Divergent selection for residual feed intake in the growing pig</w:t>
               </w:r>
@@ -4018,269 +4018,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01547532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the housing environment during gestation on maternal health, offspring immunity and survival</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sélection pour la consommation alimentaire moyenne journalière résiduelle chez le porc : impacts sur les caractères et défis pour la filière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Production Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 57 (8), pp.1751-1758. </w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (5), pp.439-453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/AN15480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2017.30.5.2274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455913v1</w:t>
+                <w:t xml:space="preserve">hal-02629240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection pour la consommation alimentaire moyenne journalière résiduelle chez le porc : impacts sur les caractères et défis pour la filière</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the housing environment during gestation on maternal health, offspring immunity and survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Calvar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 30 (5), pp.439-453. </w:t>
+              <w:t xml:space="preserve">Animal Production Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (8), pp.1751-1758. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2017.30.5.2274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/AN15480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629240v1</w:t>
+                <w:t xml:space="preserve">hal-01455913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Housing systems influence gut microbiota composition of sows but not of their piglets</w:t>
               </w:r>
@@ -4644,990 +4644,990 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cortisol response to ACTH in pigs, heritability and influence of corticosteroid-binding globulin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conséquences du stress maternel pendant la gestation sur l'immunité et la santé des nouveau-nés en élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731115001767⟩</w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (4), pp.283-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.4.3033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635072v1</w:t>
+                <w:t xml:space="preserve">hal-02636471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic relationships between measures of sexual development, boar taint, health and aggressiveness in pigs</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">The cortisol response to ACTH in pigs, heritability and influence of corticosteroid-binding globulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Mormede Terenina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas2014-8290⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (12), pp.1929-1934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731115001767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210985v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences maternelles sur la consommation de colostrum et la survie néonatale du porcelet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Gondret</w:t>
+                <w:t xml:space="preserve">Genetic relationships between measures of sexual development, boar taint, health and aggressiveness in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Parois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jose Mercat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chantal Farmer</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.4.3034⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas2014-8290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636061v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences du stress maternel pendant la gestation sur l'immunité et la santé des nouveau-nés en élevage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influences maternelles sur la consommation de colostrum et la survie néonatale du porcelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Armelle Prunier</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Farmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 28 (4), pp.283-294. </w:t>
+              <w:t xml:space="preserve">, 2015, 28 (4), pp.295-304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.4.3033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.4.3034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636471v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of feed restriction on performance and postprandial nutrient metabolism in co-infected pigs with Mycoplasma hyopneumoniae and swine influenza virus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of repeated administration of lipopolysaccharide on inflammatory and stress markers in saliva of growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Escribano Tortosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Henrique Reis Furtado Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Cariolet</w:t>
+                <w:t xml:space="preserve">A. M. Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Gautier-Bouchardon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Merlot</w:t>
+                <w:t xml:space="preserve">J. J. Ceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (8), pp.e104605. </w:t>
+              <w:t xml:space="preserve">Veterinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 200 (3), pp.393-397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0104605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2014.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210640v1</w:t>
+                <w:t xml:space="preserve">hal-01210575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High ambient temperature alleviates inflammatory response and growth depression in pigs challenged with Escherichia coli lipopolysaccharide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paulo Henrique Reis Furtado Campos</w:t>
+                <w:t xml:space="preserve">Effect of feed restriction on performance and postprandial nutrient metabolism in co-infected pigs with Mycoplasma hyopneumoniae and swine influenza virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Deblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Cariolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gautier-Bouchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2014.04.001⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (8), pp.e104605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0104605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01210573v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of repeated administration of lipopolysaccharide on inflammatory and stress markers in saliva of growing pigs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">High ambient temperature alleviates inflammatory response and growth depression in pigs challenged with Escherichia coli lipopolysaccharide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Henrique Reis Furtado Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 200 (3), pp.393-397. </w:t>
+              <w:t xml:space="preserve">, 2014, 200 (3), pp.404-409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2014.04.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2014.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210575v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neonatal surgical castration of male pigs reduces thymic growth but has moderate consequences on thymocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5687,51 +5687,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of neonatal surgical castration and immunocastration in male pigs on blood T lymphocytes and health markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5906,317 +5906,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of immune and health markers in intact and neonatally castrated male pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of housing and season on pubertal development, boar taint compounds and skin lesions of male pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Brillouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Armelle Prunier</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Record</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/vr.101667⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (12), pp.2035-2043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731113001596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210493v1</w:t>
+                <w:t xml:space="preserve">hal-01210497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of housing and season on pubertal development, boar taint compounds and skin lesions of male pigs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Comparison of immune and health markers in intact and neonatally castrated male pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Tallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 7 (12), pp.2035-2043. </w:t>
+              <w:t xml:space="preserve">Veterinary Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 173 (13), </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731113001596⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/vr.101667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210497v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prenatal stress, immunity and neonatal health in farm animal species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7 (12), pp.2016-2025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6248,994 +6248,994 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed restriction applied after weaning has different effects on pig performance and health depending on the sanitary conditions</w:t>
+                <w:t xml:space="preserve">Stress et immunité. Un équilibre complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Pastorelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+                <w:t xml:space="preserve">Marie-Estelle Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TerrAgricoles de Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 310, pp.40-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841108v1</w:t>
+                <w:t xml:space="preserve">hal-01210291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health and immune traits of Basque and Large White pigs housed in a conventional or enriched environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feed restriction applied after weaning has different effects on pig performance and health depending on the sanitary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Pastorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Damon</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 6 (8), pp.1290-1299. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90 (13), pp.4866-4875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731112000080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2527/jas.2012-5309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210321v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanitary housing conditions modify the performance and behavioural response of weaned pigs to feed- and housing-related stressors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Health and immune traits of Basque and Large White pigs housed in a conventional or enriched environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 6 (11), pp.1811-1820. </w:t>
+              <w:t xml:space="preserve">, 2012, 6 (8), pp.1290-1299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731112001231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731112000080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841107v1</w:t>
+                <w:t xml:space="preserve">hal-01210321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress et immunité. Un équilibre complexe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Estelle Caille</w:t>
+                <w:t xml:space="preserve">Sanitary housing conditions modify the performance and behavioural response of weaned pigs to feed- and housing-related stressors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Pastorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TerrAgricoles de Bretagne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (11), pp.1811-1820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731112001231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210291v1</w:t>
+                <w:t xml:space="preserve">hal-00841107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endocrine response of gilts to various common stressors: a comparison of indicators and methods of analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tryptophan metabolism, from nutrition to potential therapeutic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winfried Otten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 102 (3-4), pp.259-265. </w:t>
+              <w:t xml:space="preserve">Amino Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (5), pp.1195-1205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2010.11.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00726-010-0752-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652413v1</w:t>
+                <w:t xml:space="preserve">hal-02649172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tryptophan metabolism, from nutrition to potential therapeutic applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Endocrine response of gilts to various common stressors: a comparison of indicators and methods of analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amino Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00726-010-0752-7⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 102 (3-4), pp.259-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2010.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">hal-02649172v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of serum antibodies to and load of porcine circovirus type 2 (PCV2) in pigs in three finishing herds, affected or not by postweaning multisystemic wasting syndrome</w:t>
+                <w:t xml:space="preserve">Evolution des performances et de la robustesse des animaux en élevage porcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.M. Brunborg</w:t>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Fossum</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gunilla Blomqvist</w:t>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Veterinaria Scandinavica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (1), pp.53-64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660449v1</w:t>
+                <w:t xml:space="preserve">hal-01193586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des performances et de la robustesse des animaux en élevage porcin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of serum antibodies to and load of porcine circovirus type 2 (PCV2) in pigs in three finishing herds, affected or not by postweaning multisystemic wasting syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.M. Brunborg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fossum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjørn Lium</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+                <w:t xml:space="preserve">Gunilla Blomqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Veterinaria Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (22), 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1751-0147-52-22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193586v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal social stress during late pregnancy affects hypothalamic-pituitary-adrenal function and brain neurotransmitter systems in pig offspring</w:t>
               </w:r>
@@ -7273,51 +7273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Couret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 38 (3), pp.146-156. </w:t>
@@ -7361,579 +7361,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal stress during late gestation has moderate but long lasting effects on the immune system of the piglets</w:t>
+                <w:t xml:space="preserve">Comparative effects of a prenatal stress occurring during early or late gestation on pig immune response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Couret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Jamin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 98 (4), pp.498-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2009.08.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetimm.2009.03.003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662042v1</w:t>
+                <w:t xml:space="preserve">hal-02663671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural, endocrine and immune responses to repeated social stress in pregnant gilts</w:t>
+                <w:t xml:space="preserve">Maternal stress during late gestation has moderate but long lasting effects on the immune system of the piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Couret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wilfred Otten</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Puppe</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Gaëlle Kuntz-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 3 (1), pp.118-127. </w:t>
+              <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131 (1-2), pp.17-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731108003236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vetimm.2009.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663422v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulator of G protein signalling 16 is a target for a porcine circovirus type 2 protein</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sirje Timmusk</w:t>
+                <w:t xml:space="preserve">Behavioural, endocrine and immune responses to repeated social stress in pregnant gilts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Couret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfred Otten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Puppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/vir.0.008896-0⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (1), pp.118-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731108003236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658332v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative effects of a prenatal stress occurring during early or late gestation on pig immune response</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francoise Thomas</w:t>
+                <w:t xml:space="preserve">Regulator of G protein signalling 16 is a target for a porcine circovirus type 2 protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirje Timmusk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Lövgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
+                <w:t xml:space="preserve">Lilian Järvekülg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2009.08.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 90 (10), pp.2425-2436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.008896-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02663671v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prenatal stress, fetal imprinting and immunity</w:t>
               </w:r>
@@ -8145,51 +8145,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune alterations induced by social defeat do not alter the course of an on-going BCG infection in mice</w:t>
+                <w:t xml:space="preserve">Cytokine production by spleen cells after social defeat: Activation of T-cells and reduced inhibition by glucocorticoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moze</w:t>
@@ -8207,138 +8207,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Dantzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimmunomodulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 11, pp.414-418. </w:t>
+              <w:t xml:space="preserve">Stress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 7, pp.55-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000080152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/1025389042000208150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673194v1</w:t>
+                <w:t xml:space="preserve">hal-02674904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural, endocrine and immune consequences of mixing in weaned piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 85, pp.247-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8357,213 +8357,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences du stress sur la fonction immunitaire chez les animaux d'élevage</w:t>
+                <w:t xml:space="preserve">Immune alterations induced by social defeat do not alter the course of an on-going BCG infection in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Dantzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroimmunomodulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 11, pp.414-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000080152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682983v1</w:t>
+                <w:t xml:space="preserve">hal-02673194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytokine production by spleen cells after social defeat: Activation of T-cells and reduced inhibition by glucocorticoids</w:t>
+                <w:t xml:space="preserve">Conséquences du stress sur la fonction immunitaire chez les animaux d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P.J. Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 17 (4), pp.255-264</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1025389042000208150⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02674904v1</w:t>
+                <w:t xml:space="preserve">hal-02682983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytokine stress responses depend on lateralization in mice</w:t>
               </w:r>
@@ -8913,51 +8913,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sow influence on neonatal survival: a special focus on colostrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8965,51 +8965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Farmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Rodriguez-Martinez, N.M. Soede, W.L. Flowers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control of pig reproduction IX. Proceedings of the ninth International conference on pig reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 68, </w:t>
@@ -9165,103 +9165,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fecal microbiota of piglets is influenced by the farming environment and is associated with piglet robustness at weaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Luise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Le Sciellour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Resmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9724,51 +9724,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05040032v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Kh&#233;lifi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courboulay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien Graat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9263" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582488v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clouard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Foreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goumon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2024.04.009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693509v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mescouto Lopes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Thomas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Comte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100078" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664474v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101194" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549544v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Boulbria" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Nicolazo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Teixeira-Costa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lebret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-024-03974-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675026v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Teixeira Costa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2024.105555" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693454v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thomas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;rault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-11116-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565725v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brajon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101138" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941229v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Vesque-Annear" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105833" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123407v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gondret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100843" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197737v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Greuter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugonin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skad282" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573467v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-06354-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544550v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mily Leblanc-Maridor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pauwels" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jaillardon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.14367.2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681823v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100543" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03902107v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dessauge" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.14405" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924468v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Herv&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Haurogn&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bacou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mignot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12865-022-00534-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601702v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Peuteman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine P&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2022.113751" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264106v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille G&#233;rard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211099v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Luise" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Sciellour" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Clement" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0250655" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474119v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.3.4879" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627597v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118003087" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299669v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Sierzant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-019-2107-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627801v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pastorelli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002987" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319388v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.09.005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263854v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique Reis Furtado Campos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noblet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz204" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03310665v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Robert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gardan-Salmon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628256v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Calvar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552145v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Chatelet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117001379" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602667v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0178487" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547532v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111600286X" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455913v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN15480" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629240v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.5.2274" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594935v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Kubasova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Davidova-Gerzova" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Medvecky" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Polansky" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170051" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341819v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja H&#228;rtle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2016.06.008" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PD6PQG6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634451v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9445" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635072v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mormede Terenina" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001767" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210985v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Parois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Mercat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2014-8290" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636061v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Farmer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.4.3034" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636471v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.4.3033" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210640v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deblanc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cariolet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gautier-Bouchardon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104605" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210573v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Damon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2014.04.001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VM1VGF35-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210575v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Escribano Tortosa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Gutierrez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Ceron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2014.04.007" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ2XCZ1W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455871v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leclercq" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-7202" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634076v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114000445" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210641v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001608" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210493v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.101667" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210497v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brillou&#235;t" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113001596" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482813v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111300147X" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841108v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pastorelli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5309" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210321v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000080" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841107v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001231" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210291v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Caille" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652413v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Mounier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2010.11.009" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649172v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Otten" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-010-0752-7" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5S66RRRS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660449v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Brunborg" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fossum" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Lium" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunilla Blomqvist" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1751-0147-52-22" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193586v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664397v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfred Otten" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kanitz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couret" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2009.09.002" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXMBWGKH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662042v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jamin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Kuntz-Simon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2009.03.003" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9K8G10K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663422v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Puppe" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108003236" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658332v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirje Timmusk" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja L&#246;vgren" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian J&#228;rvek&#252;lg" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Berg" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.008896-0" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663671v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2009.08.003" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKVG362B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663873v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2007.05.007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJWHFB08-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173444v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Roussel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673194v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moze" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dantzer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Neveu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000080152" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676178v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682983v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674904v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1025389042000208150" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671354v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669248v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartolomucci" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palanza" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parmigiani" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pedrezani" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679667v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Dong" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mrabet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Li" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166405v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Loisel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contextbookshop.com/user_uploads/files/booksamples/Control-of-Pig-Reproduction-IX.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829774v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790062v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00000790v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003INAP0021" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02827076v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02791427v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05040032v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Kh&#233;lifi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courboulay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien Graat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9263" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549544v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Boulbria" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Nicolazo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Teixeira-Costa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clouard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lebret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-024-03974-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582488v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Foreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goumon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2024.04.009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693509v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mescouto Lopes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Thomas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Comte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100078" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675026v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Teixeira Costa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2024.105555" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664474v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101194" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565725v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brajon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101138" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693454v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thomas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;rault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-11116-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197737v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Greuter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugonin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skad282" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123407v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gondret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100843" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941229v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Vesque-Annear" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105833" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601702v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Peuteman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine P&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2022.113751" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573467v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-06354-w" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544550v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mily Leblanc-Maridor" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pauwels" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jaillardon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.14367.2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681823v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100543" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03902107v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dessauge" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.14405" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924468v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Herv&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Haurogn&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bacou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mignot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12865-022-00534-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211099v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Luise" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Sciellour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Clement" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0250655" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264106v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille G&#233;rard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474119v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.3.4879" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263854v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique Reis Furtado Campos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noblet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz204" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627597v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118003087" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299669v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Sierzant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-019-2107-2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627801v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pastorelli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002987" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319388v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.09.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03310665v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Robert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gardan-Salmon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628256v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Calvar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602667v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0178487" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552145v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Chatelet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117001379" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547532v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111600286X" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629240v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.5.2274" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455913v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN15480" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594935v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Kubasova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Davidova-Gerzova" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Medvecky" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Polansky" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170051" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341819v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja H&#228;rtle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2016.06.008" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PD6PQG6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634451v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9445" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636471v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.4.3033" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635072v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mormede Terenina" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001767" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210985v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Parois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Mercat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2014-8290" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636061v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Farmer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.4.3034" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210575v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Escribano Tortosa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Gutierrez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Ceron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2014.04.007" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ2XCZ1W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210640v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deblanc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cariolet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gautier-Bouchardon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104605" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210573v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Damon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2014.04.001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VM1VGF35-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455871v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leclercq" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-7202" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634076v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114000445" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210641v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001608" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210497v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brillou&#235;t" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113001596" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210493v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.101667" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482813v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111300147X" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210291v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Caille" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841108v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pastorelli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5309" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210321v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000080" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841107v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001231" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649172v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Otten" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-010-0752-7" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5S66RRRS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652413v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Mounier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2010.11.009" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193586v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660449v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Brunborg" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fossum" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Lium" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunilla Blomqvist" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1751-0147-52-22" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664397v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfred Otten" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kanitz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couret" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2009.09.002" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXMBWGKH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663671v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2009.08.003" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKVG362B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662042v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jamin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Kuntz-Simon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2009.03.003" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9K8G10K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663422v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Puppe" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108003236" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658332v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirje Timmusk" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja L&#246;vgren" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian J&#228;rvek&#252;lg" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Berg" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.008896-0" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663873v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2007.05.007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJWHFB08-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173444v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Roussel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674904v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moze" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dantzer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Neveu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1025389042000208150" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676178v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673194v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000080152" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682983v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671354v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669248v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartolomucci" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palanza" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parmigiani" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pedrezani" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679667v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Dong" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mrabet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Li" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166405v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Loisel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contextbookshop.com/user_uploads/files/booksamples/Control-of-Pig-Reproduction-IX.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829774v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790062v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00000790v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003INAP0021" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02827076v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02791427v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>