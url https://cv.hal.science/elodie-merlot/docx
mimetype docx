--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -1827,567 +1827,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03573467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the potential benefits of iron supplementation in organic pig farming</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Review: Implication of redox imbalance in animal health and performance at critical periods, insights from different farm species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mily Leblanc-Maridor</w:t>
+                <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Pauwels</w:t>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Jaillardon</w:t>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Belloc</w:t>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Research Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2, </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (6), pp.100543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12688/openreseurope.14367.2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03544550v2</w:t>
+                <w:t xml:space="preserve">hal-03681823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Implication of redox imbalance in animal health and performance at critical periods, insights from different farm species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the potential benefits of iron supplementation in organic pig farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denys Durand</w:t>
+                <w:t xml:space="preserve">Mily Leblanc-Maridor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Collin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Merlot</w:t>
+                <w:t xml:space="preserve">Maud Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+                <w:t xml:space="preserve">Laetitia Jaillardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+                <w:t xml:space="preserve">Catherine Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16 (6), pp.100543. </w:t>
+              <w:t xml:space="preserve">Open Research Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12688/openreseurope.14367.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681823v1</w:t>
+                <w:t xml:space="preserve">hal-03544550v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygiene of housing conditions and proinflammatory signals alter gene expressions in porcine adipose tissues and blood cells</w:t>
+                <w:t xml:space="preserve">Pathogen exposure influences immune parameters around weaning in pigs reared in commercial farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Quéméner</w:t>
+                <w:t xml:space="preserve">Julie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+                <w:t xml:space="preserve">Karine Haurogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dessauge</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elodie Merlot</w:t>
+                <w:t xml:space="preserve">Arnaud Buchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bacou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.14405⟩</w:t>
+              <w:t xml:space="preserve">BMC Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12865-022-00534-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03902107v1</w:t>
+                <w:t xml:space="preserve">hal-03924468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogen exposure influences immune parameters around weaning in pigs reared in commercial farms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hygiene of housing conditions and proinflammatory signals alter gene expressions in porcine adipose tissues and blood cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Buchet</w:t>
+                <w:t xml:space="preserve">Audrey Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Bacou</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Mignot</w:t>
+                <w:t xml:space="preserve">Frédéric Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (1), pp.61. </w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.e14405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12865-022-00534-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7717/peerj.14405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03924468v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fecal microbiota of piglets during weaning transition and its association with piglet growth across various farm environments</w:t>
               </w:r>
@@ -2399,51 +2399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Luise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Le Sciellour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Resmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2847,559 +2847,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02263854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sow environment during gestation. Part II. Influence on piglet physiology and tissue maturity at birth</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tissue-specific responses of antioxidant pathways to poor hygiene conditions in growing pigs divergently selected for feed efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Lefaucheur</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Kamil Sierzant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (7), pp.1440-1447. </w:t>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15, pp.341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731118003087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12917-019-2107-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627597v1</w:t>
+                <w:t xml:space="preserve">hal-02299669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue-specific responses of antioxidant pathways to poor hygiene conditions in growing pigs divergently selected for feed efficiency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sow environment during gestation. Part II. Influence on piglet physiology and tissue maturity at birth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamil Sierzant</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Louis Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15, pp.341. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (7), pp.1440-1447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12917-019-2107-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731118003087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299669v1</w:t>
+                <w:t xml:space="preserve">hal-02627597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sow environment during gestation. Part I. Influence on maternal physiology and lacteal secretions in relation with neonatal survival</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Armelle Prunier</w:t>
+                <w:t xml:space="preserve">Effect of environmental enrichment with wood materials and straw pellets on the metabolic status of sows during gestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Peuteman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731118002987⟩</w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 229, pp.43-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2019.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627801v1</w:t>
+                <w:t xml:space="preserve">hal-02319388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of environmental enrichment with wood materials and straw pellets on the metabolic status of sows during gestation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Peuteman</w:t>
+                <w:t xml:space="preserve">Sow environment during gestation. Part I. Influence on maternal physiology and lacteal secretions in relation with neonatal survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pastorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 229, pp.43-48. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (7), pp.1432-1439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2019.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731118002987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319388v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efectos del enriquecimiento del medio de las cerdas gestantes sobre la supervivencia de los lechones</w:t>
               </w:r>
@@ -3635,77 +3635,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of age and weaning conditions on blood indicators of oxidative status in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mily Leblanc-Maridor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4394,277 +4394,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomes of whole blood and PBMC in chickens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolic response to an inflammatory challenge in pigs divergently selected for residual feed intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part D: Genomics and Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbd.2016.06.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (2), pp.563-573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2015-9445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341819v1</w:t>
+                <w:t xml:space="preserve">hal-02634451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic response to an inflammatory challenge in pigs divergently selected for residual feed intake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptomes of whole blood and PBMC in chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Zerjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Härtle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part D: Genomics and Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbd.2016.06.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2015-9445⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02634451v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences du stress maternel pendant la gestation sur l'immunité et la santé des nouveau-nés en élevage</w:t>
               </w:r>
@@ -4882,554 +4882,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic relationships between measures of sexual development, boar taint, health and aggressiveness in pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influences maternelles sur la consommation de colostrum et la survie néonatale du porcelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Parois</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Catherine Larzul</w:t>
+                <w:t xml:space="preserve">Chantal Farmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas2014-8290⟩</w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (4), pp.295-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.4.3034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210985v1</w:t>
+                <w:t xml:space="preserve">hal-02636061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences maternelles sur la consommation de colostrum et la survie néonatale du porcelet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Gondret</w:t>
+                <w:t xml:space="preserve">Genetic relationships between measures of sexual development, boar taint, health and aggressiveness in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Parois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jose Mercat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chantal Farmer</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 28 (4), pp.295-304. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.4.3034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2527/jas2014-8290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636061v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of repeated administration of lipopolysaccharide on inflammatory and stress markers in saliva of growing pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of feed restriction on performance and postprandial nutrient metabolism in co-infected pigs with Mycoplasma hyopneumoniae and swine influenza virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damian Escribano Tortosa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+                <w:t xml:space="preserve">Céline Deblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. M. Gutierrez</w:t>
+                <w:t xml:space="preserve">Roland Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. J. Ceron</w:t>
+                <w:t xml:space="preserve">Anne Gautier-Bouchardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 200 (3), pp.393-397. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (8), pp.e104605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2014.04.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0104605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210575v1</w:t>
+                <w:t xml:space="preserve">hal-01210640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of feed restriction on performance and postprandial nutrient metabolism in co-infected pigs with Mycoplasma hyopneumoniae and swine influenza virus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of repeated administration of lipopolysaccharide on inflammatory and stress markers in saliva of growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Escribano Tortosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Henrique Reis Furtado Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Deblanc</w:t>
+                <w:t xml:space="preserve">A. M. Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Cariolet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elodie Merlot</w:t>
+                <w:t xml:space="preserve">J. J. Ceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 200 (3), pp.393-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2014.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0104605⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01210640v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High ambient temperature alleviates inflammatory response and growth depression in pigs challenged with Escherichia coli lipopolysaccharide</w:t>
               </w:r>
@@ -6248,407 +6248,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress et immunité. Un équilibre complexe</w:t>
+                <w:t xml:space="preserve">Feed restriction applied after weaning has different effects on pig performance and health depending on the sanitary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Estelle Caille</w:t>
+                <w:t xml:space="preserve">H. Pastorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TerrAgricoles de Bretagne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90 (13), pp.4866-4875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2012-5309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210291v1</w:t>
+                <w:t xml:space="preserve">hal-00841108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed restriction applied after weaning has different effects on pig performance and health depending on the sanitary conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Health and immune traits of Basque and Large White pigs housed in a conventional or enriched environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 90 (13), pp.4866-4875. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (8), pp.1290-1299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2012-5309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731112000080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841108v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health and immune traits of Basque and Large White pigs housed in a conventional or enriched environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stress et immunité. Un équilibre complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TerrAgricoles de Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 310, pp.40-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210321v1</w:t>
+                <w:t xml:space="preserve">hal-01210291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanitary housing conditions modify the performance and behavioural response of weaned pigs to feed- and housing-related stressors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Pastorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6656,51 +6656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6 (11), pp.1811-1820. </w:t>
@@ -6956,286 +6956,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des performances et de la robustesse des animaux en élevage porcin</w:t>
+                <w:t xml:space="preserve">Dynamics of serum antibodies to and load of porcine circovirus type 2 (PCV2) in pigs in three finishing herds, affected or not by postweaning multisystemic wasting syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+                <w:t xml:space="preserve">I.M. Brunborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+                <w:t xml:space="preserve">Caroline Fossum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjørn Lium</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunilla Blomqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Veterinaria Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (22), 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1751-0147-52-22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193586v1</w:t>
+                <w:t xml:space="preserve">hal-02660449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of serum antibodies to and load of porcine circovirus type 2 (PCV2) in pigs in three finishing herds, affected or not by postweaning multisystemic wasting syndrome</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution des performances et de la robustesse des animaux en élevage porcin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gunilla Blomqvist</w:t>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Veterinaria Scandinavica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (1), pp.53-64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660449v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal social stress during late pregnancy affects hypothalamic-pituitary-adrenal function and brain neurotransmitter systems in pig offspring</w:t>
               </w:r>
@@ -7649,291 +7649,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural, endocrine and immune responses to repeated social stress in pregnant gilts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regulator of G protein signalling 16 is a target for a porcine circovirus type 2 protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Puppe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Armelle Prunier</w:t>
+                <w:t xml:space="preserve">Sirje Timmusk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Lövgren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Järvekülg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731108003236⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 90 (10), pp.2425-2436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.008896-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663422v1</w:t>
+                <w:t xml:space="preserve">hal-02658332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulator of G protein signalling 16 is a target for a porcine circovirus type 2 protein</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sirje Timmusk</w:t>
+                <w:t xml:space="preserve">Behavioural, endocrine and immune responses to repeated social stress in pregnant gilts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Couret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfred Otten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Puppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 90 (10), pp.2425-2436. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (1), pp.118-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/vir.0.008896-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731108003236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658332v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prenatal stress, fetal imprinting and immunity</w:t>
               </w:r>
@@ -8965,51 +8965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Farmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Rodriguez-Martinez, N.M. Soede, W.L. Flowers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control of pig reproduction IX. Proceedings of the ninth International conference on pig reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 68, </w:t>
@@ -9191,51 +9191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Luise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Le Sciellour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Resmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9724,51 +9724,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05040032v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Kh&#233;lifi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courboulay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien Graat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9263" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549544v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Boulbria" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Nicolazo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Teixeira-Costa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clouard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lebret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-024-03974-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582488v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Foreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goumon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2024.04.009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693509v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mescouto Lopes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Thomas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Comte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100078" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675026v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Teixeira Costa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2024.105555" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664474v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101194" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565725v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brajon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101138" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693454v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thomas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;rault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-11116-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197737v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Greuter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugonin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skad282" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123407v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gondret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100843" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941229v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Vesque-Annear" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105833" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601702v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Peuteman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine P&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2022.113751" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573467v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-06354-w" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544550v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mily Leblanc-Maridor" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pauwels" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jaillardon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.14367.2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681823v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100543" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03902107v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dessauge" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.14405" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924468v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Herv&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Haurogn&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bacou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mignot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12865-022-00534-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211099v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Luise" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Sciellour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Clement" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0250655" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264106v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille G&#233;rard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474119v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.3.4879" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263854v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique Reis Furtado Campos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noblet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz204" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627597v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118003087" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299669v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Sierzant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-019-2107-2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627801v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pastorelli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002987" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319388v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.09.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03310665v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Robert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gardan-Salmon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628256v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Calvar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602667v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0178487" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552145v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Chatelet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117001379" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547532v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111600286X" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629240v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.5.2274" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455913v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN15480" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594935v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Kubasova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Davidova-Gerzova" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Medvecky" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Polansky" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170051" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341819v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja H&#228;rtle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2016.06.008" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PD6PQG6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634451v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9445" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636471v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.4.3033" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635072v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mormede Terenina" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001767" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210985v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Parois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Mercat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2014-8290" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636061v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Farmer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.4.3034" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210575v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Escribano Tortosa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Gutierrez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Ceron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2014.04.007" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ2XCZ1W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210640v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deblanc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cariolet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gautier-Bouchardon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104605" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210573v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Damon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2014.04.001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VM1VGF35-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455871v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leclercq" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-7202" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634076v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114000445" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210641v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001608" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210497v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brillou&#235;t" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113001596" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210493v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.101667" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482813v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111300147X" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210291v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Caille" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841108v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pastorelli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5309" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210321v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000080" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841107v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001231" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649172v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Otten" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-010-0752-7" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5S66RRRS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652413v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Mounier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2010.11.009" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193586v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660449v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Brunborg" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fossum" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Lium" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunilla Blomqvist" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1751-0147-52-22" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664397v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfred Otten" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kanitz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couret" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2009.09.002" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXMBWGKH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663671v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2009.08.003" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKVG362B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662042v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jamin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Kuntz-Simon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2009.03.003" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9K8G10K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663422v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Puppe" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108003236" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658332v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirje Timmusk" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja L&#246;vgren" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian J&#228;rvek&#252;lg" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Berg" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.008896-0" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663873v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2007.05.007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJWHFB08-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173444v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Roussel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674904v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moze" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dantzer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Neveu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1025389042000208150" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676178v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673194v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000080152" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682983v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671354v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669248v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartolomucci" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palanza" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parmigiani" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pedrezani" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679667v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Dong" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mrabet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Li" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166405v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Loisel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contextbookshop.com/user_uploads/files/booksamples/Control-of-Pig-Reproduction-IX.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829774v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790062v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00000790v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003INAP0021" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02827076v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02791427v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05040032v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Kh&#233;lifi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courboulay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien Graat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9263" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549544v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Boulbria" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Nicolazo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Teixeira-Costa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clouard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lebret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-024-03974-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582488v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Foreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goumon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2024.04.009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693509v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mescouto Lopes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Thomas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Comte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100078" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675026v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Teixeira Costa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2024.105555" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664474v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101194" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565725v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brajon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101138" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693454v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thomas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;rault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-11116-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197737v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Greuter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugonin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skad282" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123407v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gondret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100843" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941229v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Vesque-Annear" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105833" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601702v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Peuteman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine P&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2022.113751" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573467v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-06354-w" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681823v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100543" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544550v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mily Leblanc-Maridor" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pauwels" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jaillardon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.14367.2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924468v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Herv&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Haurogn&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bacou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mignot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12865-022-00534-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03902107v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dessauge" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.14405" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211099v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Luise" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Sciellour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Clement" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0250655" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264106v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille G&#233;rard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474119v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.3.4879" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263854v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique Reis Furtado Campos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noblet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz204" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299669v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Sierzant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-019-2107-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627597v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118003087" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319388v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.09.005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627801v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pastorelli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002987" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03310665v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Robert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gardan-Salmon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628256v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Calvar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602667v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0178487" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552145v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Chatelet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117001379" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547532v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111600286X" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629240v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.5.2274" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455913v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN15480" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594935v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Kubasova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Davidova-Gerzova" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Medvecky" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Polansky" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170051" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634451v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9445" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341819v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja H&#228;rtle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2016.06.008" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PD6PQG6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636471v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.4.3033" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635072v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mormede Terenina" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001767" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636061v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Farmer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.4.3034" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210985v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Parois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Mercat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2014-8290" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210640v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deblanc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cariolet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gautier-Bouchardon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104605" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210575v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Escribano Tortosa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Gutierrez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Ceron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2014.04.007" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ2XCZ1W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210573v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Damon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2014.04.001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VM1VGF35-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455871v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leclercq" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-7202" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634076v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114000445" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210641v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001608" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210497v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brillou&#235;t" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113001596" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210493v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.101667" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482813v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111300147X" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841108v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pastorelli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5309" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210321v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000080" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210291v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Caille" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841107v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001231" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649172v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Otten" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-010-0752-7" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5S66RRRS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652413v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Mounier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2010.11.009" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660449v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Brunborg" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fossum" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Lium" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunilla Blomqvist" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1751-0147-52-22" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193586v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664397v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfred Otten" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kanitz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couret" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2009.09.002" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXMBWGKH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663671v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2009.08.003" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKVG362B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662042v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jamin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Kuntz-Simon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2009.03.003" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9K8G10K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658332v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirje Timmusk" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja L&#246;vgren" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian J&#228;rvek&#252;lg" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Berg" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.008896-0" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663422v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Puppe" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108003236" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663873v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2007.05.007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJWHFB08-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173444v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Roussel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674904v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moze" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dantzer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Neveu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1025389042000208150" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676178v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673194v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000080152" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682983v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671354v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669248v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartolomucci" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palanza" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parmigiani" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pedrezani" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679667v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Dong" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mrabet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Li" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166405v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Loisel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contextbookshop.com/user_uploads/files/booksamples/Control-of-Pig-Reproduction-IX.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829774v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790062v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00000790v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003INAP0021" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02827076v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02791427v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>