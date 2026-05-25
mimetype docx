--- v2 (2026-04-29)
+++ v3 (2026-05-25)
@@ -374,299 +374,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04549544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of stable preferential affiliative relationships in the domestic pig</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dataset describing the effects of housing environment, dominance status and parity on the PBMC transcriptome of sows during gestation and lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Mescouto Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Elodie Merlot</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2024.04.009⟩</w:t>
+              <w:t xml:space="preserve">Animal - Open Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.100078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2024.100078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04582488v1</w:t>
+                <w:t xml:space="preserve">hal-04693509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset describing the effects of housing environment, dominance status and parity on the PBMC transcriptome of sows during gestation and lactation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariana Mescouto Lopes</w:t>
+                <w:t xml:space="preserve">Evidence of stable preferential affiliative relationships in the domestic pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Vincent</w:t>
+                <w:t xml:space="preserve">Auriane Foreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Thomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Clouard</w:t>
+                <w:t xml:space="preserve">Sébastien Goumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Comte</w:t>
+                <w:t xml:space="preserve">Céline Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal - Open Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3, pp.100078. </w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 213, pp.95-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anopes.2024.100078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2024.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04693509v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure to natural stray currents of low voltage affects the behaviour and some stress biomarkers of weaned piglets</w:t>
               </w:r>
@@ -914,278 +914,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barriers and drivers of farmers to provide outdoor access in pig farming systems: a qualitative study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immune transcriptomic profile in adult female pigs: dominance status has more influence than environmental enrichment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Mescouto Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Brajon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elodie Merlot</w:t>
+                <w:t xml:space="preserve">Françoise Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 (5), pp.101138. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.1211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-024-11116-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04565725v1</w:t>
+                <w:t xml:space="preserve">hal-04693454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune transcriptomic profile in adult female pigs: dominance status has more influence than environmental enrichment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Barriers and drivers of farmers to provide outdoor access in pig farming systems: a qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Thomas</w:t>
+                <w:t xml:space="preserve">Sophie Brajon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Hérault</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (1), pp.1211. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (5), pp.101138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-024-11116-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693454v1</w:t>
+                <w:t xml:space="preserve">hal-04565725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the supplementation with a combination of plant extracts on sow and piglet performance and physiology during lactation and around weaning</w:t>
               </w:r>
@@ -1742,51 +1742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Resmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2099,295 +2099,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544550v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogen exposure influences immune parameters around weaning in pigs reared in commercial farms</w:t>
+                <w:t xml:space="preserve">Hygiene of housing conditions and proinflammatory signals alter gene expressions in porcine adipose tissues and blood cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Hervé</w:t>
+                <w:t xml:space="preserve">Audrey Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Haurogné</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Buchet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Mignot</w:t>
+                <w:t xml:space="preserve">Frédéric Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12865-022-00534-z⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.e14405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.14405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924468v1</w:t>
+                <w:t xml:space="preserve">hal-03902107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygiene of housing conditions and proinflammatory signals alter gene expressions in porcine adipose tissues and blood cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pathogen exposure influences immune parameters around weaning in pigs reared in commercial farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Haurogné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Quéméner</w:t>
+                <w:t xml:space="preserve">Arnaud Buchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+                <w:t xml:space="preserve">Elodie Bacou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dessauge</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elodie Merlot</w:t>
+                <w:t xml:space="preserve">Grégoire Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.e14405. </w:t>
+              <w:t xml:space="preserve">BMC Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.14405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12865-022-00534-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03902107v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fecal microbiota of piglets during weaning transition and its association with piglet growth across various farm environments</w:t>
               </w:r>
@@ -2399,51 +2399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Luise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Le Sciellour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Resmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2866,51 +2866,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tissue-specific responses of antioxidant pathways to poor hygiene conditions in growing pigs divergently selected for feed efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil Sierzant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3035,51 +3035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (7), pp.1440-1447. </w:t>
@@ -3629,278 +3629,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of age and weaning conditions on blood indicators of oxidative status in pigs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mily Leblanc-Maridor</w:t>
+                <w:t xml:space="preserve">Impact of hygiene of housing conditions on performance and health of two pig genetic lines divergent for residual feed intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0178487⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (2), pp.350-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731117001379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602667v1</w:t>
+                <w:t xml:space="preserve">hal-01552145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of hygiene of housing conditions on performance and health of two pig genetic lines divergent for residual feed intake</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Gondret</w:t>
+                <w:t xml:space="preserve">Effects of age and weaning conditions on blood indicators of oxidative status in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mily Leblanc-Maridor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (2), pp.350-358. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (5), pp.e0178487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731117001379⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0178487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01552145v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review. Divergent selection for residual feed intake in the growing pig</w:t>
               </w:r>
@@ -5263,315 +5263,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of repeated administration of lipopolysaccharide on inflammatory and stress markers in saliva of growing pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High ambient temperature alleviates inflammatory response and growth depression in pigs challenged with Escherichia coli lipopolysaccharide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Henrique Reis Furtado Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damian Escribano Tortosa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paulo Henrique Reis Furtado Campos</w:t>
+                <w:t xml:space="preserve">Marie Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 200 (3), pp.393-397. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2014.04.007⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 200 (3), pp.404-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2014.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210575v1</w:t>
+                <w:t xml:space="preserve">hal-01210573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High ambient temperature alleviates inflammatory response and growth depression in pigs challenged with Escherichia coli lipopolysaccharide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of repeated administration of lipopolysaccharide on inflammatory and stress markers in saliva of growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Escribano Tortosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Henrique Reis Furtado Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elodie Merlot</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Damon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. J. Ceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 200 (3), pp.404-409. </w:t>
+              <w:t xml:space="preserve">, 2014, 200 (3), pp.393-397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2014.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2014.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210573v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neonatal surgical castration of male pigs reduces thymic growth but has moderate consequences on thymocytes</w:t>
               </w:r>
@@ -5583,51 +5583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5964,51 +5964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7 (12), pp.2035-2043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6055,51 +6055,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of immune and health markers in intact and neonatally castrated male pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6401,90 +6401,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health and immune traits of Basque and Large White pigs housed in a conventional or enriched environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6 (8), pp.1290-1299. </w:t>
@@ -6516,243 +6516,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress et immunité. Un équilibre complexe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Estelle Caille</w:t>
+                <w:t xml:space="preserve">Sanitary housing conditions modify the performance and behavioural response of weaned pigs to feed- and housing-related stressors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Pastorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TerrAgricoles de Bretagne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (11), pp.1811-1820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731112001231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210291v1</w:t>
+                <w:t xml:space="preserve">hal-00841107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanitary housing conditions modify the performance and behavioural response of weaned pigs to feed- and housing-related stressors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+                <w:t xml:space="preserve">Stress et immunité. Un équilibre complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TerrAgricoles de Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 310, pp.40-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841107v1</w:t>
+                <w:t xml:space="preserve">hal-01210291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tryptophan metabolism, from nutrition to potential therapeutic applications</w:t>
               </w:r>
@@ -7406,51 +7406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8262,239 +8262,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural, endocrine and immune consequences of mixing in weaned piglets</w:t>
+                <w:t xml:space="preserve">Immune alterations induced by social defeat do not alter the course of an on-going BCG infection in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Armelle Prunier</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Dantzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroimmunomodulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 11, pp.414-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000080152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676178v1</w:t>
+                <w:t xml:space="preserve">hal-02673194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune alterations induced by social defeat do not alter the course of an on-going BCG infection in mice</w:t>
+                <w:t xml:space="preserve">Behavioural, endocrine and immune consequences of mixing in weaned piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P.J. Neveu</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimmunomodulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 85, pp.247-257</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000080152⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02673194v1</w:t>
+                <w:t xml:space="preserve">hal-02676178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences du stress sur la fonction immunitaire chez les animaux d'élevage</w:t>
               </w:r>
@@ -9191,51 +9191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Luise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Le Sciellour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Resmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9724,51 +9724,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05040032v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Kh&#233;lifi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courboulay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien Graat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9263" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549544v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Boulbria" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Nicolazo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Teixeira-Costa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clouard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lebret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-024-03974-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582488v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Foreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goumon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2024.04.009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693509v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mescouto Lopes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Thomas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Comte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100078" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675026v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Teixeira Costa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2024.105555" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664474v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101194" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565725v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brajon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101138" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693454v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thomas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;rault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-11116-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197737v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Greuter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugonin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skad282" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123407v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gondret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100843" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941229v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Vesque-Annear" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105833" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601702v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Peuteman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine P&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2022.113751" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573467v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-06354-w" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681823v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100543" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544550v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mily Leblanc-Maridor" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pauwels" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jaillardon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.14367.2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924468v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Herv&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Haurogn&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bacou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mignot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12865-022-00534-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03902107v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dessauge" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.14405" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211099v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Luise" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Sciellour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Clement" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0250655" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264106v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille G&#233;rard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474119v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.3.4879" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263854v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique Reis Furtado Campos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noblet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz204" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299669v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Sierzant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-019-2107-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627597v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118003087" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319388v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.09.005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627801v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pastorelli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002987" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03310665v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Robert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gardan-Salmon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628256v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Calvar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602667v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0178487" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552145v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Chatelet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117001379" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547532v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111600286X" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629240v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.5.2274" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455913v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN15480" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594935v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Kubasova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Davidova-Gerzova" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Medvecky" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Polansky" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170051" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634451v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9445" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341819v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja H&#228;rtle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2016.06.008" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PD6PQG6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636471v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.4.3033" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635072v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mormede Terenina" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001767" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636061v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Farmer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.4.3034" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210985v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Parois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Mercat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2014-8290" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210640v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deblanc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cariolet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gautier-Bouchardon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104605" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210575v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Escribano Tortosa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Gutierrez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Ceron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2014.04.007" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ2XCZ1W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210573v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Damon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2014.04.001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VM1VGF35-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455871v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leclercq" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-7202" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634076v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114000445" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210641v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001608" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210497v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brillou&#235;t" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113001596" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210493v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.101667" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482813v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111300147X" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841108v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pastorelli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5309" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210321v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000080" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210291v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Caille" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841107v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001231" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649172v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Otten" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-010-0752-7" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5S66RRRS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652413v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Mounier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2010.11.009" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660449v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Brunborg" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fossum" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Lium" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunilla Blomqvist" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1751-0147-52-22" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193586v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664397v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfred Otten" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kanitz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couret" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2009.09.002" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXMBWGKH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663671v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2009.08.003" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKVG362B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662042v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jamin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Kuntz-Simon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2009.03.003" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9K8G10K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658332v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirje Timmusk" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja L&#246;vgren" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian J&#228;rvek&#252;lg" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Berg" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.008896-0" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663422v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Puppe" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108003236" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663873v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2007.05.007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJWHFB08-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173444v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Roussel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674904v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moze" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dantzer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Neveu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1025389042000208150" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676178v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673194v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000080152" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682983v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671354v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669248v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartolomucci" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palanza" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parmigiani" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pedrezani" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679667v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Dong" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mrabet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Li" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166405v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Loisel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contextbookshop.com/user_uploads/files/booksamples/Control-of-Pig-Reproduction-IX.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829774v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790062v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00000790v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003INAP0021" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02827076v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02791427v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05040032v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Kh&#233;lifi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courboulay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien Graat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9263" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549544v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Boulbria" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Nicolazo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Teixeira-Costa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clouard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lebret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-024-03974-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693509v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mescouto Lopes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Thomas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Comte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100078" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582488v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Foreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goumon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2024.04.009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675026v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Teixeira Costa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2024.105555" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664474v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101194" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693454v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thomas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;rault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-11116-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565725v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brajon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101138" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197737v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Greuter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugonin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skad282" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123407v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gondret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100843" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941229v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Vesque-Annear" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105833" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601702v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Peuteman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine P&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2022.113751" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573467v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-06354-w" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681823v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100543" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544550v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mily Leblanc-Maridor" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pauwels" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jaillardon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.14367.2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03902107v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dessauge" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.14405" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924468v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Herv&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Haurogn&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bacou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mignot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12865-022-00534-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211099v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Luise" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Sciellour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Clement" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0250655" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264106v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille G&#233;rard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474119v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.3.4879" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263854v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique Reis Furtado Campos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noblet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz204" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299669v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Sierzant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-019-2107-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627597v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118003087" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319388v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.09.005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627801v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pastorelli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002987" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03310665v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Robert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gardan-Salmon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628256v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Calvar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552145v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Chatelet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117001379" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602667v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0178487" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547532v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111600286X" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629240v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.5.2274" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455913v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN15480" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594935v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Kubasova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Davidova-Gerzova" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Medvecky" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Polansky" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170051" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634451v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9445" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341819v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja H&#228;rtle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2016.06.008" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PD6PQG6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636471v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.4.3033" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635072v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mormede Terenina" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001767" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636061v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Farmer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.4.3034" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210985v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Parois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Mercat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2014-8290" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210640v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deblanc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cariolet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gautier-Bouchardon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104605" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210573v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Damon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2014.04.001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VM1VGF35-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210575v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Escribano Tortosa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Gutierrez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Ceron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2014.04.007" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ2XCZ1W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455871v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leclercq" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-7202" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634076v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114000445" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210641v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001608" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210497v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brillou&#235;t" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113001596" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210493v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.101667" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482813v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111300147X" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841108v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pastorelli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5309" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210321v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000080" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841107v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001231" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210291v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Caille" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649172v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Otten" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-010-0752-7" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5S66RRRS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652413v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Mounier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2010.11.009" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660449v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Brunborg" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fossum" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Lium" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunilla Blomqvist" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1751-0147-52-22" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193586v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664397v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfred Otten" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kanitz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couret" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2009.09.002" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXMBWGKH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663671v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2009.08.003" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKVG362B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662042v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jamin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Kuntz-Simon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2009.03.003" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9K8G10K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658332v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirje Timmusk" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja L&#246;vgren" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian J&#228;rvek&#252;lg" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Berg" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.008896-0" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663422v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Puppe" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108003236" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663873v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2007.05.007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJWHFB08-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173444v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Roussel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674904v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moze" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dantzer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Neveu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1025389042000208150" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673194v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000080152" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676178v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682983v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671354v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669248v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartolomucci" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palanza" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parmigiani" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pedrezani" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679667v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Dong" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mrabet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Li" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166405v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Loisel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contextbookshop.com/user_uploads/files/booksamples/Control-of-Pig-Reproduction-IX.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829774v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790062v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00000790v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003INAP0021" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02827076v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02791427v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>