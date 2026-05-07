--- v0 (2026-03-15)
+++ v1 (2026-05-07)
@@ -2355,217 +2355,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05411795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques pédestres sur le sentier du littoral français à l’aune d’une gouvernance : freins et enjeux de (dis)continuité de l’itinérance à des fins touristiques et de loisirs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestion des pratiques pédestres et touristiques au sein des Grands sites de France. Quels enjeux de transition pour les territoires littoraux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yohann Rech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e édition du colloque pluridisciplinaire AsTRES « Tourisme et itinérances : des expériences aux enjeux d’adaptation »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ULCO, InREnT, Dec 2024, Boulogne-Sur-Mer, France</w:t>
+              <w:t xml:space="preserve">3e Congrès de la Société Savante de Management du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne, CREGO / MSH, Dec 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04849107v1</w:t>
+                <w:t xml:space="preserve">halshs-04849084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des pratiques pédestres et touristiques au sein des Grands sites de France. Quels enjeux de transition pour les territoires littoraux ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les pratiques pédestres sur le sentier du littoral français à l’aune d’une gouvernance : freins et enjeux de (dis)continuité de l’itinérance à des fins touristiques et de loisirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Rech</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Congrès de la Société Savante de Management du sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bourgogne, CREGO / MSH, Dec 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">13e édition du colloque pluridisciplinaire AsTRES « Tourisme et itinérances : des expériences aux enjeux d’adaptation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ULCO, InREnT, Dec 2024, Boulogne-Sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04849084v1</w:t>
+                <w:t xml:space="preserve">halshs-04849107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Posture compréhensive et approche multi-méthodes dans le cadre d’une recherche doctorale en management du sport : questionner l’accès aux données empiriques</w:t>
               </w:r>
@@ -3253,191 +3253,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00439918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gouvernance par l'événement sportif : pluralité d'acteurs, modalités d'organisation et enjeux. In La gouvernance du sport : quels pouvoirs de transformations ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'innovation d'une petite entreprise en station de sports d'hiver : Analyse par la théorie de l'acteur-réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mounet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Comité Français Pierre de Coubertin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">IIIe Congrès de l'Association Française de Sociologie (AFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France. p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00631020v1</w:t>
+                <w:t xml:space="preserve">halshs-03080735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'innovation d'une petite entreprise en station de sports d'hiver : Analyse par la théorie de l'acteur-réseau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La gouvernance par l'événement sportif : pluralité d'acteurs, modalités d'organisation et enjeux. In La gouvernance du sport : quels pouvoirs de transformations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ben Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Paget</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Mounet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIIe Congrès de l'Association Française de Sociologie (AFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Paris, France. p</w:t>
+              <w:t xml:space="preserve">Colloque Comité Français Pierre de Coubertin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03080735v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00631020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les petites entreprises prestataires de sport et de tourisme : spécificités et stratégies de leurs dirigeants</w:t>
               </w:r>
@@ -3512,217 +3512,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00439916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and diversification of the French companies of sport and leisure : towards new services combining business and leisure activities ?</w:t>
+                <w:t xml:space="preserve">Example of an environmental management of the snowshoe in a protected area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mounet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Jourand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the Leisure Futures Conference, 2nd Biennial Conference « Changing Patterns and Use of Leisure Time »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Bolzano, Italy. p</w:t>
+              <w:t xml:space="preserve">Pre-Olympic Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Thessalonique, Greece. p343-344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00439915v1</w:t>
+                <w:t xml:space="preserve">halshs-00439912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Example of an environmental management of the snowshoe in a protected area</w:t>
+                <w:t xml:space="preserve">Growth and diversification of the French companies of sport and leisure : towards new services combining business and leisure activities ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Guilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jourand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pre-Olympic Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Thessalonique, Greece. p343-344</w:t>
+              <w:t xml:space="preserve">the Leisure Futures Conference, 2nd Biennial Conference « Changing Patterns and Use of Leisure Time »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Bolzano, Italy. p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00439912v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00439915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId78"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3877,51 +3877,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unimes.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsy.unimes.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920961v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Rech" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bourbill&#232;res" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Garcia-Arjona" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Paget" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03657833v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piriou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100278670" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934243v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729735v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/livre/?GCOI=27574100402360" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03697219v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia-Arjona" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gourin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03697215v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Crublet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03696940v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100213580" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03697227v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1343/9782706126970/une-montagne-d-innovations" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517822v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03683043v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2053324" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326338v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paget" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dimanche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697367v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03683118v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697397v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04328359v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.2674" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703508v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mounet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04328388v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dimanche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annals.2010.02.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZXS1X6L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328813v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.1539" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439906v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439907v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439910v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guilhon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05411795v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bernal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Queval Maxime" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dietsch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849107v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849084v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763157v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crublet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dimanche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763148v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rech" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697385v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697339v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697379v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697347v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439920v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439918v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631020v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Mahmoud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080735v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439916v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439915v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jourand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439912v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unimes.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsy.unimes.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920961v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Rech" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bourbill&#232;res" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Garcia-Arjona" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Paget" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03657833v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piriou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100278670" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934243v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729735v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/livre/?GCOI=27574100402360" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03697219v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia-Arjona" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gourin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03697215v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Crublet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03696940v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100213580" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03697227v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1343/9782706126970/une-montagne-d-innovations" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517822v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03683043v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2053324" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326338v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paget" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dimanche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697367v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03683118v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697397v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04328359v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.2674" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703508v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mounet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04328388v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dimanche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annals.2010.02.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZXS1X6L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328813v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.1539" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439906v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439907v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439910v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guilhon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05411795v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bernal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Queval Maxime" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dietsch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849084v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849107v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763157v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crublet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dimanche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763148v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rech" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697385v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697339v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697379v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697347v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439920v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439918v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080735v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631020v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Mahmoud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439916v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439912v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439915v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jourand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>