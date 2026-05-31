--- v1 (2026-05-07)
+++ v2 (2026-05-31)
@@ -385,51 +385,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03657833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -729,340 +729,452 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03697219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’économisation des loisirs pédestres. Structuration et dynamique du marché sur le littoral</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les impacts des loisirs pédestres sur le littoral entre aménagements et usages : une approche pluridisciplinaire des changements et transformations à l’œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">In Y. Rech, M. Attali, E. Paget, J. Piriou (dir.). </w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions et Presses Universitaires de Reims. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les loisirs pédestres sur les territoires littoraux</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.185-205, 2022, 978-2-37496-162-0</w:t>
+              <w:t xml:space="preserve">Les loisirs pédestres sur les territoires littoraux. Enjeux sociaux, politiques et socio-économiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03697215v1</w:t>
+                <w:t xml:space="preserve">hal-05621856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les professionnels de l’accompagnement de randonnée pédestre : des logiques professionnelles, organisationnelles et marchandes hétérogènes.</w:t>
+                <w:t xml:space="preserve">L’économisation des loisirs pédestres. Structuration et dynamique du marché sur le littoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">In M. Attali et D. Gomet (dir.). </w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Crublet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In Y. Rech, M. Attali, E. Paget, J. Piriou (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animer, Entrainer, Éduquer. Le sport et ses métiers (20e-21e siècle)</w:t>
+              <w:t xml:space="preserve">Les loisirs pédestres sur les territoires littoraux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions et Presses Universitaires de Reims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p.165-185, 2019, 978-2-37496-089-0</w:t>
+              <w:t xml:space="preserve">, pp.185-205, 2022, 978-2-37496-162-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03696940v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03697215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux des innovations spatiales et entrepreneuriales dans les stations de sports d’hiver</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les professionnels de l’accompagnement de randonnée pédestre : des logiques professionnelles, organisationnelles et marchandes hétérogènes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Rech</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">In B. Vignal, E. Boutroy et V. Reynier (dir.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In M. Attali et D. Gomet (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une montagne d’innovations. Quelles dynamiques pour le secteur des sports outdoor ?</w:t>
+              <w:t xml:space="preserve">Animer, Entrainer, Éduquer. Le sport et ses métiers (20e-21e siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.203-213, 2017, 9782706126970</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions et Presses Universitaires de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.165-185, 2019, 978-2-37496-089-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03697227v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03696940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux des innovations spatiales et entrepreneuriales dans les stations de sports d’hiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In B. Vignal, E. Boutroy et V. Reynier (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une montagne d’innovations. Quelles dynamiques pour le secteur des sports outdoor ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.203-213, 2017, 9782706126970</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03697227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'événement sportif en milieu naturel : négociations, stratégies et justifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1082,51 +1194,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Piriou; Priscilla Ananian; Cécile Clergeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourisme et événementiel : enjeux territoriaux et stratégies d'acteurs / sous la direction de Jérôme Piriou, Priscilla Ananian et Cécile Clergeau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université du Québec, pp.229-140, 2016, 978-2-7605-4622-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1136,237 +1248,237 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The market of coastal hiking. An approach based on “market-agencements”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Crublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Paget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 45 (1), pp.63-96. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07053436.2022.2053324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03683043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randonnée pédestre et destinations touristiques au défi de leur digitalisation. Enjeux épistémologiques et méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Crublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dimanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 236, pp.34-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04326338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balade sur les sentiers du littoral. Analyse socio-économique de la randonnée pédestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1382,142 +1494,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palimpseste. Sciences, humanités, sociétés </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Recherche • formations • intervention • territoire, 6, pp.66-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La randonnée pédestre accompagnée sur le littoral : un révélateur de la structuration singulière du marché professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Paget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 234, pp.34-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03683118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisir les transformations des sports de nature par la théorie de l’acteur-réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1533,703 +1645,703 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 101, pp.49-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les temporalités du travail touristique. Enquête ethnographique de deux structures commerciales du tourisme sportif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Paget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-logos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, En ligne (7), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-logos.2674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04328359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité urbaine et loisirs sportifs de nature. Le cas de l'agglomération grenobloise.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Paget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 34 (2), pp.19-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00703508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tourism innovation case: An Actor-Network Approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Flexibilité de l’entreprise et implication des employés. Etude de cas d’un prestataire de sport et de tourisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mounet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Tourism Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 37 (3), pp.828-847. </w:t>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 122, pp.5-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.annals.2010.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/travailemploi.1539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-04328388v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexibilité de l’entreprise et implication des employés. Etude de cas d’un prestataire de sport et de tourisme</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">A tourism innovation case: An Actor-Network Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dimanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mounet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et Emploi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 122, pp.5-14. </w:t>
+              <w:t xml:space="preserve">Annals of Tourism Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (3), pp.828-847. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/travailemploi.1539⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.annals.2010.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04328813v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04328388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pratique de la raquette à neige dans la Réserve naturelle de la Haute-chaîne du Jura : une gestion problématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mounet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science et Motricité : revue scientifique de l'ACAPS / ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 67-2, pp.79-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00439906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dynamique de croissance des entreprises prestataires d'activités sportives et touristiques : apports et limites du courant évolutionniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mounet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Citius Altius Fortius – Journal of Physical Education and Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 21-4, pp.39-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00439907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les petites entreprises prestataires de sport et de tourisme et leurs dirigeants : spécificités et stratégies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guilhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne de Management du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 17, pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00439910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2239,729 +2351,729 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilités et adaptations des organisations de tourisme sportif de nature du Gard face aux effets du changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Queval Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dietsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Au risque du sport"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Montpellier, Jul 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05411795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des pratiques pédestres et touristiques au sein des Grands sites de France. Quels enjeux de transition pour les territoires littoraux ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les pratiques pédestres sur le sentier du littoral français à l’aune d’une gouvernance : freins et enjeux de (dis)continuité de l’itinérance à des fins touristiques et de loisirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Rech</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Piriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Congrès de la Société Savante de Management du sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bourgogne, CREGO / MSH, Dec 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">13e édition du colloque pluridisciplinaire AsTRES « Tourisme et itinérances : des expériences aux enjeux d’adaptation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ULCO, InREnT, Dec 2024, Boulogne-Sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04849084v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04849107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques pédestres sur le sentier du littoral français à l’aune d’une gouvernance : freins et enjeux de (dis)continuité de l’itinérance à des fins touristiques et de loisirs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestion des pratiques pédestres et touristiques au sein des Grands sites de France. Quels enjeux de transition pour les territoires littoraux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piriou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yohann Rech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e édition du colloque pluridisciplinaire AsTRES « Tourisme et itinérances : des expériences aux enjeux d’adaptation »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ULCO, InREnT, Dec 2024, Boulogne-Sur-Mer, France</w:t>
+              <w:t xml:space="preserve">3e Congrès de la Société Savante de Management du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne, CREGO / MSH, Dec 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04849107v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04849084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Posture compréhensive et approche multi-méthodes dans le cadre d’une recherche doctorale en management du sport : questionner l’accès aux données empiriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Crublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dimanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier « Production de données &amp; méthodologie : approches réflexives », 2ème Congrès de la Société savante de management du sport (S2MS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università di Corsica, Jun 2022, Corté, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03763157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination et négociation entre chercheurs et acteurs socio-professionnels : l’exemple d’une expérience de recherche partenariale au travers d’un programme sur l’impact territorial des loisirs pédestres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Garcia-Arjona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Session plénière « Recherches collectives et collectifs de recherche », 2ème Congrès de la Société savante de management du sport (S2MS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università di Corsica, Jun 2022, Corté, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03763148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête exploratoire sur le numérique au cœur des loisirs sportifs de nature : effervescence et stratégies d'acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Crublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dimanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « Activités physiques et numérique » du RT31 de l’Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Gustave Eiffel, Jun 2021, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiking and digital innovation. Analysis management strategies of tourist destinations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Crublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dimanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51st Annual Travel and Tourism Research Association (TTRA) International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balade sur les sentiers côtiers de l'Estérel. Enjeux socio-économiques des loisirs pédestres liés au développement du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2977,760 +3089,760 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès de la Société Savante de Management du Sport (S2MS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université polytechnique Hauts-de-France, Dec 2020, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les professionnels de l’encadrement et de l’accompagnement de randonnée pédestre en France : spécificités des logiques professionnelles, organisationnelles et commerciales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Paget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium international francophone de recherche sur le plein air. Pratiques de plein air et de pleine nature dans la francosphère : enjeux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Chicoutimi, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'innovation d'une petite entreprise en station de sports d'hiver : Analyse par la théorie de l'acteur-réseau</w:t>
+                <w:t xml:space="preserve">An application of Actor-Network Theory to understanding innovation processes in a winter resort SME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dimanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIIe Congrès de l'Association Française de Sociologie (AFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Paris, France. p</w:t>
+              <w:t xml:space="preserve">Travel and Tourism Research Association (TTRA) European Chapter Conference(TTRA) European Chapter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Rotterdam-Breda, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00439920v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00439918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An application of Actor-Network Theory to understanding innovation processes in a winter resort SME</w:t>
+                <w:t xml:space="preserve">L'innovation d'une petite entreprise en station de sports d'hiver : Analyse par la théorie de l'acteur-réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mounet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Dimanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travel and Tourism Research Association (TTRA) European Chapter Conference(TTRA) European Chapter Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Rotterdam-Breda, France</w:t>
+              <w:t xml:space="preserve">IIIe Congrès de l'Association Française de Sociologie (AFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France. p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00439918v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00439920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'innovation d'une petite entreprise en station de sports d'hiver : Analyse par la théorie de l'acteur-réseau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La gouvernance par l'événement sportif : pluralité d'acteurs, modalités d'organisation et enjeux. In La gouvernance du sport : quels pouvoirs de transformations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ben Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Paget</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Mounet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIIe Congrès de l'Association Française de Sociologie (AFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Paris, France. p</w:t>
+              <w:t xml:space="preserve">Colloque Comité Français Pierre de Coubertin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03080735v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00631020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gouvernance par l'événement sportif : pluralité d'acteurs, modalités d'organisation et enjeux. In La gouvernance du sport : quels pouvoirs de transformations ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'innovation d'une petite entreprise en station de sports d'hiver : Analyse par la théorie de l'acteur-réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mounet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Comité Français Pierre de Coubertin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">IIIe Congrès de l'Association Française de Sociologie (AFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France. p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00631020v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03080735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les petites entreprises prestataires de sport et de tourisme : spécificités et stratégies de leurs dirigeants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guilhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVe Congrès International de la Société de Sociologie du Sport de Langue Française (3SLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Valence, France. p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00439916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Example of an environmental management of the snowshoe in a protected area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mounet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pre-Olympic Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Thessalonique, Greece. p343-344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00439912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and diversification of the French companies of sport and leisure : towards new services combining business and leisure activities ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jourand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the Leisure Futures Conference, 2nd Biennial Conference « Changing Patterns and Use of Leisure Time »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Bolzano, Italy. p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00439915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId78"/>
+      <w:footerReference w:type="default" r:id="rId79"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3877,51 +3989,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unimes.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsy.unimes.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920961v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Rech" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bourbill&#232;res" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Garcia-Arjona" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Paget" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03657833v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piriou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100278670" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934243v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729735v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/livre/?GCOI=27574100402360" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03697219v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia-Arjona" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gourin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03697215v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Crublet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03696940v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100213580" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03697227v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1343/9782706126970/une-montagne-d-innovations" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517822v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03683043v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2053324" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326338v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paget" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dimanche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697367v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03683118v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697397v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04328359v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.2674" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703508v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mounet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04328388v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dimanche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annals.2010.02.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZXS1X6L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328813v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.1539" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439906v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439907v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439910v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guilhon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05411795v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bernal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Queval Maxime" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dietsch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849084v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849107v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763157v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crublet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dimanche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763148v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rech" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697385v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697339v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697379v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697347v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439920v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439918v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080735v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631020v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Mahmoud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439916v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439912v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439915v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jourand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unimes.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsy.unimes.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920961v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Rech" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bourbill&#232;res" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Garcia-Arjona" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Paget" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03657833v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piriou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100278670" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934243v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729735v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/livre/?GCOI=27574100402360" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03697219v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia-Arjona" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gourin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621856v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03697215v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Crublet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03696940v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100213580" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03697227v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1343/9782706126970/une-montagne-d-innovations" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517822v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03683043v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2053324" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326338v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paget" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dimanche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697367v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03683118v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697397v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04328359v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.2674" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703508v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mounet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328813v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.1539" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04328388v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dimanche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annals.2010.02.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZXS1X6L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439906v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439907v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439910v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guilhon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05411795v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bernal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Queval Maxime" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dietsch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849107v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849084v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763157v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crublet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dimanche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763148v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rech" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697385v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697339v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697379v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697347v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439918v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439920v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631020v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Mahmoud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080735v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439916v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439912v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439915v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jourand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>